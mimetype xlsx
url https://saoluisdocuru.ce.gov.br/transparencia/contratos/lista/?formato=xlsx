--- v0 (2026-06-04)
+++ v1 (2026-08-04)
@@ -488,80 +488,80 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I1415"/>
+  <dimension ref="A1:I1574"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="28" customWidth="1" min="2" max="2"/>
     <col width="16" customWidth="1" min="3" max="3"/>
     <col width="40" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="11" customWidth="1" min="6" max="6"/>
     <col width="11" customWidth="1" min="7" max="7"/>
     <col width="11" customWidth="1" min="8" max="8"/>
     <col width="13" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1" ht="22" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>RELAÇÃO DOS CONTRATOS CELEBRADOS</t>
         </is>
       </c>
     </row>
     <row r="2" ht="16" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Portal de Transparência — Exportado em: 04/06/2026 16:16 — Total: 367 contratos</t>
+          <t>Portal de Transparência — Exportado em: 04/08/2026 01:26 — Total: 407 contratos</t>
         </is>
       </c>
     </row>
     <row r="4" ht="18" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">
@@ -571,93 +571,89 @@
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G4" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H4" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I4" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>202606030001/2026</t>
+          <t>202607310001/2026</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
-          <t>HELC SOLUÇÕES E SERVIÇOS LTDA</t>
+          <t>VETORIAL ENGENHARIA E SEVICOS LTDA</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
-          <t>61064303****-62</t>
+          <t>48956636****-38</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA PARA REVITALIZAÇÃO DA AVENIDA PEDRO CIPRIANO, CONSTRUÇÃO DE 2 PÓRTICOS, NA ENTRADA DA CIDADE, E REFORMA DA PRAÇA TOTÓ SILVA  NO MUNICÍPIO DE SÃO LUÍS DO CURU - CE, DE ACORDO COM O MAPP 3214.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA SERVIÇO DE INSTALAÇÃO DE FORRO PVC EM DIVERSOS PRÉDIOS DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU-CE.</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
-          <t>R$ 724.793,17</t>
+          <t>R$ 127.032,00</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
-          <t>03/06/2026</t>
+          <t>31/07/2026</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
-          <t>29/01/2027</t>
+          <t>31/12/2026</t>
         </is>
       </c>
       <c r="H5" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I5" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I5" s="4" t="inlineStr"/>
     </row>
     <row r="6" ht="8" customHeight="1"/>
     <row r="7" ht="18" customHeight="1">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E7" s="3" t="inlineStr">
         <is>
@@ -666,93 +662,90 @@
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G7" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H7" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I7" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>202605280001/2026</t>
+          <t>202607220003/2026</t>
         </is>
       </c>
       <c r="B8" s="4" t="inlineStr">
         <is>
-          <t>GSOL VIAGENS E TURISMO LTDA</t>
+          <t>Odonto Medic Ltda</t>
         </is>
       </c>
       <c r="C8" s="4" t="inlineStr">
         <is>
-          <t>29505214****-00</t>
+          <t>22253385****-12</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>PRESTAÇÃO DE SERVIÇOS COM TAXA DE SERVIÇO DE OPERADORA OU AGÊNCIA DE VIAGENS, PARA RESERVA E MARCAÇÃO DE PASSAGENS AÉREAS NACIONAIS E INTERNACIONAIS, POR MEIO DE ATENDIMENTO REMOTO (E-MAIL E TELEFONE), DESTINADO A SECRETARIA DE SÁUDE DE SÃO LUIS DO CURU/CE. ( COM VALOR ESTIMADO DE AQUISIÇÃO DE PASSAGENS ÁEREAS DE ATÉ 60.000,00 REAIS PARA O ANO DE 2026. OBSERVAÇÃO: A COTAÇÃO DEVERÁ SEGUIR A SEGUINTE TABELA E SER ANEXADA NO REFERIDO SISTEMA. (A) QUANTIDADE DE PASSAGENS ANUAL (20 IDA E VOLTA) | (B) VALOR SERV. DE AGENCIAME NTO DE VIAGENS | (C) = (AxB) VALOR TOTAL DOS SERVIÇOS DE AGENCIAMENTO DE VIAGENS | (D) VALOR ANUAL ESTIMADO DE PASSAGENS (R$ 60.000,00) | (E) = (C+D) VALOR ANUAL ESTIMADO DE CONTRATAÇÃO.</t>
+          <t>AQUISIÇÃO DE CONDICIONADORES DE AR DESTINADOS A ATENDER AS NECESSIDADES DA  
+SECRETARIA DE SAÚDE DO MUNÍCIPIO DE SÃO LUIS DO CURU- CE.</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
-          <t>R$ 61.500,00</t>
+          <t>R$ 19.100,00</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
-          <t>28/05/2026</t>
+          <t>22/07/2026</t>
         </is>
       </c>
       <c r="G8" s="4" t="inlineStr">
         <is>
-          <t>28/05/2027</t>
+          <t>22/07/2027</t>
         </is>
       </c>
       <c r="H8" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I8" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I8" s="4" t="inlineStr"/>
     </row>
     <row r="9" ht="8" customHeight="1"/>
     <row r="10" ht="18" customHeight="1">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
@@ -761,93 +754,90 @@
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G10" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H10" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I10" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="4" t="inlineStr">
         <is>
-          <t>202605270001/2026</t>
+          <t>202607220002/2026</t>
         </is>
       </c>
       <c r="B11" s="4" t="inlineStr">
         <is>
-          <t>59.233.657 DORA SILVIA DOS SANTOS FERREIRA</t>
+          <t>Odonto Medic Ltda</t>
         </is>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>59233657****-41</t>
+          <t>22253385****-12</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE ÁGUA ADICIONADAS DE SAIS EM GARRAFAS PET DESTINADAS A ATENDER A NECESSIDADES DA SECRETARIA DE CULTURA E TURISMO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>AQUISIÇÃO DE CONDICIONADORES DE AR DESTINADOS A ATENDER AS NECESSIDADES DA  
+SECRETARIA DE SAÚDE(FMS)DO MUNÍCIPIO DE SÃO LUIS DO CURU- CE.</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
-          <t>R$ 22.000,00</t>
+          <t>R$ 55.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
-          <t>27/05/2026</t>
+          <t>22/07/2026</t>
         </is>
       </c>
       <c r="G11" s="4" t="inlineStr">
         <is>
-          <t>27/05/2027</t>
+          <t>22/07/2027</t>
         </is>
       </c>
       <c r="H11" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I11" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I11" s="4" t="inlineStr"/>
     </row>
     <row r="12" ht="8" customHeight="1"/>
     <row r="13" ht="18" customHeight="1">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B13" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E13" s="3" t="inlineStr">
         <is>
@@ -856,93 +846,90 @@
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G13" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H13" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I13" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="4" t="inlineStr">
         <is>
-          <t>202605250002/2026</t>
+          <t>202607220001/2026</t>
         </is>
       </c>
       <c r="B14" s="4" t="inlineStr">
         <is>
-          <t>G W M ARCANJO ENGENHARIA - ME</t>
+          <t>MSB COMÉRCIO E REPRESENTAÇÕES LTDA - EPP</t>
         </is>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>38610780****-64</t>
+          <t>05696303****-04</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA PARA CONSTRUÇÃO DE PRAÇAS NO BAIRRO DA COELCE (SEDE) E NA LOCALIDADE DE BOA VISTA, NO MUNICÍPIO DE SÃO LUÍS DO CURU - CE</t>
+          <t>AQUISIÇÕES DE EQUIPAMENTOS E MATERIAL PERMANENTE DESTINADOS A ATENDER AS  
+NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNÍCIPIO DE SÃO LUIS DO CURU- CE.</t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
-          <t>R$ 300.360,04</t>
+          <t>R$ 61.174,22</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
-          <t>25/05/2026</t>
+          <t>22/07/2026</t>
         </is>
       </c>
       <c r="G14" s="4" t="inlineStr">
         <is>
-          <t>31/12/2026</t>
+          <t>22/07/2027</t>
         </is>
       </c>
       <c r="H14" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I14" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I14" s="4" t="inlineStr"/>
     </row>
     <row r="15" ht="8" customHeight="1"/>
     <row r="16" ht="18" customHeight="1">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D16" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E16" s="3" t="inlineStr">
         <is>
@@ -951,93 +938,89 @@
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G16" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H16" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I16" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="4" t="inlineStr">
         <is>
-          <t>202605250001/2026</t>
+          <t>202607210001/2026</t>
         </is>
       </c>
       <c r="B17" s="4" t="inlineStr">
         <is>
-          <t>G W M ARCANJO ENGENHARIA - ME</t>
+          <t>FRANCISCO DIAS DE OLIVEIRA JUNIOR SOCIEDADE INDIVIDUAL DE ADVOCACIA</t>
         </is>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>38610780****-64</t>
+          <t>60913149****-93</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA PARA REFORMA E REVITALIZAÇÃO DE PRAÇAS E DO CANTEIRO CENTRAL DA AVENIDA  PEDRO CIPRIANO, NO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+          <t>Assessoria e consultoria jurídica especializada com expertise em direito regulatório e da energia, aliada a conhecimento técnico em grandezas elétricas e no sistema de faturamento de energia elétrica, destinada à recuperação de valores pagos indevidamente ou a maior nas faturas de energia elétrica de titularidade do Município, abrangendo unidades consumidoras vinculadas a prédios públicos e ao sistema de iluminação pública. O objeto compreende a análise jurídica e regulatório das cobranças realizadas pela concessionária de energia elétrica, a elaboração de estudos técnicos de contabilização dos valores de faturamento constantes nas faturas emitidas, a produção de peças técnicas e processuais, bem como a representação administrativa do Município perante a concessionária local, ENEL Ceará, a Agência Nacional de Energia Elétrica - ANEEL e a Agencia Reguladora de Serviços Públicos Delegados do Estado do Ceará - ARCE.</t>
         </is>
       </c>
       <c r="E17" s="4" t="inlineStr">
         <is>
-          <t>R$ 436.105,22</t>
+          <t>R$ 360.414,09</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
-          <t>25/05/2026</t>
+          <t>21/07/2026</t>
         </is>
       </c>
       <c r="G17" s="4" t="inlineStr">
         <is>
-          <t>31/12/2026</t>
+          <t>21/07/2027</t>
         </is>
       </c>
       <c r="H17" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I17" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I17" s="4" t="inlineStr"/>
     </row>
     <row r="18" ht="8" customHeight="1"/>
     <row r="19" ht="18" customHeight="1">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D19" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E19" s="3" t="inlineStr">
         <is>
@@ -1046,86 +1029,86 @@
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G19" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H19" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I19" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="4" t="inlineStr">
         <is>
-          <t>202605190005/2026</t>
+          <t>202607170001/2026</t>
         </is>
       </c>
       <c r="B20" s="4" t="inlineStr">
         <is>
-          <t>SELECT COM E SERV LTDA</t>
+          <t>Sandra Maria Acacio</t>
         </is>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>40919130****-47</t>
+          <t>***.***.413-**</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+          <t>LOCAÇÃO DE IMOVEL PARA FUNCIONAMENTO DA FÁBRICA DE COSTURA, JUNTO A SECRETARIA DE EMPREENDEDORISMO E DESENVOLVIMENTO ECONÔMICO DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E20" s="4" t="inlineStr">
         <is>
-          <t>R$ 84.928,90</t>
+          <t>R$ 12.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
-          <t>28/05/2026</t>
+          <t>17/07/2026</t>
         </is>
       </c>
       <c r="G20" s="4" t="inlineStr">
         <is>
-          <t>28/05/2026</t>
+          <t>17/07/2027</t>
         </is>
       </c>
       <c r="H20" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I20" s="4" t="inlineStr"/>
     </row>
     <row r="21" ht="8" customHeight="1"/>
     <row r="22" ht="18" customHeight="1">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B22" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D22" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
@@ -1137,91 +1120,91 @@
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G22" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H22" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I22" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="4" t="inlineStr">
         <is>
-          <t>202605190004/2026</t>
+          <t>202607150001/2026</t>
         </is>
       </c>
       <c r="B23" s="4" t="inlineStr">
         <is>
-          <t>N B DA COSTA LTDA</t>
+          <t>C&amp;S EMPREENDIMENTOS LTDA</t>
         </is>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>34165077****-33</t>
+          <t>62675146****-94</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÃO DE GENEROS ALIMENTICIOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE ASSISTENCIA SOCIAL DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇO DE RECOMPOSIÇÃO ASFÁLTICA EM DIVERSAS RUAS DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E23" s="4" t="inlineStr">
         <is>
-          <t>R$ 39.513,45</t>
+          <t>R$ 123.030,30</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
-          <t>19/05/2026</t>
+          <t>15/07/2026</t>
         </is>
       </c>
       <c r="G23" s="4" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
       <c r="H23" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I23" s="4" t="inlineStr">
         <is>
-          <t>27/05/2026</t>
+          <t>15/07/2026</t>
         </is>
       </c>
     </row>
     <row r="24" ht="8" customHeight="1"/>
     <row r="25" ht="18" customHeight="1">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B25" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D25" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -1232,86 +1215,86 @@
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G25" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H25" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I25" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="4" t="inlineStr">
         <is>
-          <t>202605190003/2026</t>
+          <t>202607140001/2026</t>
         </is>
       </c>
       <c r="B26" s="4" t="inlineStr">
         <is>
-          <t>UBR COMERCIO DE ALIMENTOS SERVICOS CARNES E FRIOS LTDA</t>
+          <t>G W M ARCANJO ENGENHARIA - ME</t>
         </is>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>19612832****-97</t>
+          <t>38610780****-64</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA IMPLEMENTAÇÃO DE SISTEMA DE DRENAGEM EM DIVERSOS PRÉDIOS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU CE.</t>
         </is>
       </c>
       <c r="E26" s="4" t="inlineStr">
         <is>
-          <t>R$ 11.460,75</t>
+          <t>R$ 129.552,08</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
-          <t>28/05/2026</t>
+          <t>14/07/2026</t>
         </is>
       </c>
       <c r="G26" s="4" t="inlineStr">
         <is>
-          <t>28/05/2026</t>
+          <t>31/12/2026</t>
         </is>
       </c>
       <c r="H26" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I26" s="4" t="inlineStr"/>
     </row>
     <row r="27" ht="8" customHeight="1"/>
     <row r="28" ht="18" customHeight="1">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B28" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D28" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
@@ -1323,93 +1306,89 @@
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G28" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H28" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I28" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="A29" s="4" t="inlineStr">
         <is>
-          <t>202605190002/2026</t>
+          <t>202607090003/2026</t>
         </is>
       </c>
       <c r="B29" s="4" t="inlineStr">
         <is>
-          <t>CEVEMA COMERCIO DE VEICULOS MAQUINAS PECAS SERVICOS E LOCACOES LTDA</t>
+          <t>Antonia Valnisia de Moura Galucho</t>
         </is>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>35307250****-53</t>
+          <t>***.***.163-**</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE  01 (UM) VEÍCULO TIPO PASSEIO DESTINADO A ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU-CE.</t>
+          <t>LOCAÇÃO DE IMÓVEL, LOCALIZADO Á RUA HUGO ROCHA, S/N, CENTRO, SÃO LUÍS DO CURU/CE, PARA FUNCIONAMENTO DA SALA DO EMPREENDEDOR DO MUNICÍPIO DE SÃO LUÍS DO CURU-CE.</t>
         </is>
       </c>
       <c r="E29" s="4" t="inlineStr">
         <is>
-          <t>R$ 99.000,00</t>
+          <t>R$ 9.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
-          <t>19/05/2026</t>
+          <t>09/07/2026</t>
         </is>
       </c>
       <c r="G29" s="4" t="inlineStr">
         <is>
-          <t>31/12/2026</t>
+          <t>09/07/2027</t>
         </is>
       </c>
       <c r="H29" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I29" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I29" s="4" t="inlineStr"/>
     </row>
     <row r="30" ht="8" customHeight="1"/>
     <row r="31" ht="18" customHeight="1">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B31" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D31" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E31" s="3" t="inlineStr">
         <is>
@@ -1418,93 +1397,89 @@
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G31" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H31" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I31" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="A32" s="4" t="inlineStr">
         <is>
-          <t>202605190001/2026</t>
+          <t>202607090002/2026</t>
         </is>
       </c>
       <c r="B32" s="4" t="inlineStr">
         <is>
-          <t>MOURAO RODRIGUES CONSTRUCOES E SERVICOS LTDA</t>
+          <t>AL REPRESENTAÇOES E EVENTOS LTDA</t>
         </is>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>31018907****-01</t>
+          <t>57069952****-89</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO  DE EMPRESA ESPECIALIZADA PARA PROVISÃO DE 20(VINTE) UNIDADES HABITACIONAIS NO MUNICÍPIO DE SÃO LUÍS DO CURU-CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A PRESTAÇÃO DE SERVIÇOS DE ARBITRAGEM DESTINADO A ATENDER AS DEMANDAS DA SECRETARIA DE ESPORTE E JUVENTUDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E32" s="4" t="inlineStr">
         <is>
-          <t>R$ 2.131.231,08</t>
+          <t>R$ 20.790,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
-          <t>19/05/2026</t>
+          <t>09/07/2026</t>
         </is>
       </c>
       <c r="G32" s="4" t="inlineStr">
         <is>
-          <t>19/05/2027</t>
+          <t>09/07/2027</t>
         </is>
       </c>
       <c r="H32" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I32" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I32" s="4" t="inlineStr"/>
     </row>
     <row r="33" ht="8" customHeight="1"/>
     <row r="34" ht="18" customHeight="1">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B34" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D34" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E34" s="3" t="inlineStr">
         <is>
@@ -1513,93 +1488,89 @@
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G34" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H34" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I34" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="A35" s="4" t="inlineStr">
         <is>
-          <t>202605180001/2026</t>
+          <t>202607090001/2026</t>
         </is>
       </c>
       <c r="B35" s="4" t="inlineStr">
         <is>
-          <t>NEW VISION ASSESSORIA E PUBLICIDADE LTDA</t>
+          <t>J R CORDEIRO COMÉRCIO E SERVIÇOS LTDA</t>
         </is>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>27761715****-13</t>
+          <t>54609843****-19</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE SERVIÇOS  NA CRIAÇÃO CONTEUDOS DE FOTOS, AUDIOVISUAL E EDIÇÃO DE EVENTOS DO INTERESSE DA PREFEITURA MUNICIPAL DE SÃO LUÍS DO CURU.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE INSTALAÇÃO DE AR-CONDICIONADOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE EDUCAÇÃO DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E35" s="4" t="inlineStr">
         <is>
-          <t>R$ 48.000,00</t>
+          <t>R$ 62.174,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
-          <t>18/05/2026</t>
+          <t>09/07/2026</t>
         </is>
       </c>
       <c r="G35" s="4" t="inlineStr">
         <is>
-          <t>18/05/2027</t>
+          <t>09/07/2027</t>
         </is>
       </c>
       <c r="H35" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I35" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I35" s="4" t="inlineStr"/>
     </row>
     <row r="36" ht="8" customHeight="1"/>
     <row r="37" ht="18" customHeight="1">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B37" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D37" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E37" s="3" t="inlineStr">
         <is>
@@ -1608,93 +1579,89 @@
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G37" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H37" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I37" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="38" ht="15" customHeight="1">
       <c r="A38" s="4" t="inlineStr">
         <is>
-          <t>202605150003/2026</t>
+          <t>202607080002/2026</t>
         </is>
       </c>
       <c r="B38" s="4" t="inlineStr">
         <is>
-          <t>59.233.657 DORA SILVIA DOS SANTOS FERREIRA</t>
+          <t>MYLANO LOCAÇÕES, CONSTRUÇÕES E SERVIÇOS LTDA</t>
         </is>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>59233657****-41</t>
+          <t>49671963****-06</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE ÁGUA ADICIONADAS DE SAIS EM GARRAFAS PET DESTINADAS A ATENDER A NECESSIDADES DA SECRETARIA DE ESPORTE E JUVENTUDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>CONTRATAÇÃO DE BANDA PARA REALIZAÇÃO DO FORRÓ DOS IDOSOS JUNTO À SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICIPIO DE SÃO LUIS DO CURU-CE.</t>
         </is>
       </c>
       <c r="E38" s="4" t="inlineStr">
         <is>
-          <t>R$ 22.000,00</t>
+          <t>R$ 47.320,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
-          <t>15/05/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
       <c r="G38" s="4" t="inlineStr">
         <is>
-          <t>15/05/2027</t>
+          <t>04/01/2027</t>
         </is>
       </c>
       <c r="H38" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I38" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I38" s="4" t="inlineStr"/>
     </row>
     <row r="39" ht="8" customHeight="1"/>
     <row r="40" ht="18" customHeight="1">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B40" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D40" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E40" s="3" t="inlineStr">
         <is>
@@ -1703,91 +1670,91 @@
       </c>
       <c r="F40" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G40" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H40" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I40" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="41" ht="15" customHeight="1">
       <c r="A41" s="4" t="inlineStr">
         <is>
-          <t>202605150002/2026</t>
+          <t>202607080001/2026</t>
         </is>
       </c>
       <c r="B41" s="4" t="inlineStr">
         <is>
-          <t>PEDRO WAGNER FREITAS NOGUEIRA</t>
+          <t>AGIL COMERCIO E DISTRIBUIDORA DE EQUIPAMENTOS LTDA</t>
         </is>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>42811020****-92</t>
+          <t>30607801****-80</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE ÁGUA ADICIONADAS DE SAIS E VASILHAMES DE ÁGUA DESTINADOS A ATENDER A NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>AQUISIÇÃO DE MATERIAL PERMANENTE  DESTINADO A ATENDER AS NECESSIDADES DA SECRETARIA ESPORTE E JUVENTUDE DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E41" s="4" t="inlineStr">
         <is>
-          <t>R$ 13.693,46</t>
+          <t>R$ 9.658,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
-          <t>15/05/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
       <c r="G41" s="4" t="inlineStr">
         <is>
-          <t>15/05/2027</t>
+          <t>08/07/2027</t>
         </is>
       </c>
       <c r="H41" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I41" s="4" t="inlineStr">
         <is>
-          <t>20/05/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="42" ht="8" customHeight="1"/>
     <row r="43" ht="18" customHeight="1">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B43" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D43" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -1798,93 +1765,89 @@
       </c>
       <c r="F43" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G43" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H43" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I43" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="44" ht="15" customHeight="1">
       <c r="A44" s="4" t="inlineStr">
         <is>
-          <t>202605150001/2026</t>
+          <t>202606290003/2026</t>
         </is>
       </c>
       <c r="B44" s="4" t="inlineStr">
         <is>
-          <t>59.233.657 DORA SILVIA DOS SANTOS FERREIRA</t>
+          <t>CSA ENGENHARIA LTDA</t>
         </is>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t>59233657****-41</t>
+          <t>39629277****-13</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE ÁGUA ADICIONADAS DE SAIS E VASILHAMES DE ÁGUA DESTINADOS A ATENDER A NECESSIDADES DA SECRETARIA DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA CONSTRUÇÃO DE CALÇAMENTO NAS LOCALIDADES DE CAJAZEIRAS E AÇUDE FRIOS, ZONA RURAL, NO MUNICÍPIO DE SÃO LUÍS DO CURU-CE</t>
         </is>
       </c>
       <c r="E44" s="4" t="inlineStr">
         <is>
-          <t>R$ 4.838,00</t>
+          <t>R$ 1.057.030,95</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
-          <t>15/05/2026</t>
+          <t>29/06/2026</t>
         </is>
       </c>
       <c r="G44" s="4" t="inlineStr">
         <is>
-          <t>15/05/2027</t>
+          <t>26/12/2026</t>
         </is>
       </c>
       <c r="H44" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I44" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I44" s="4" t="inlineStr"/>
     </row>
     <row r="45" ht="8" customHeight="1"/>
     <row r="46" ht="18" customHeight="1">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B46" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D46" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E46" s="3" t="inlineStr">
         <is>
@@ -1893,93 +1856,89 @@
       </c>
       <c r="F46" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G46" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H46" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I46" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="47" ht="15" customHeight="1">
       <c r="A47" s="4" t="inlineStr">
         <is>
-          <t>202605140001/2026</t>
+          <t>202606290002/2026</t>
         </is>
       </c>
       <c r="B47" s="4" t="inlineStr">
         <is>
-          <t>59.233.657 DORA SILVIA DOS SANTOS FERREIRA</t>
+          <t>KAIZEN SS SOLUCOES E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t>59233657****-41</t>
+          <t>46657989****-01</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE ÁGUA ADICIONADAS DE SAIS E VASILHAMES DE ÁGUA DESTINADOS A ATENDER A NECESSIDADES DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA CONSTRUÇÃO DE UMA SALA, DIRETORIA COM BANHEIRO E DEPÓSITO NA ESCOLA FRANCISCO SÁ, NÚCLEO G, ZONA RURAL DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE</t>
         </is>
       </c>
       <c r="E47" s="4" t="inlineStr">
         <is>
-          <t>R$ 3.754,00</t>
+          <t>R$ 106.738,19</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
-          <t>14/05/2026</t>
+          <t>29/06/2026</t>
         </is>
       </c>
       <c r="G47" s="4" t="inlineStr">
         <is>
-          <t>14/05/2027</t>
+          <t>25/01/2027</t>
         </is>
       </c>
       <c r="H47" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I47" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I47" s="4" t="inlineStr"/>
     </row>
     <row r="48" ht="8" customHeight="1"/>
     <row r="49" ht="18" customHeight="1">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B49" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D49" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E49" s="3" t="inlineStr">
         <is>
@@ -1988,93 +1947,89 @@
       </c>
       <c r="F49" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G49" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H49" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I49" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="50" ht="15" customHeight="1">
       <c r="A50" s="4" t="inlineStr">
         <is>
-          <t>202605130005/2026</t>
+          <t>202606290001/2026</t>
         </is>
       </c>
       <c r="B50" s="4" t="inlineStr">
         <is>
-          <t>CALCULO CERTO SERVICOS LTDA</t>
+          <t>CONSTRUTORA MARTINS PROJETOS LTDA</t>
         </is>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
-          <t>49671963****-06</t>
+          <t>07838885****-41</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA PARA INSTALAÇÃO DE PISO INTERTRAVADO E GRADIL EM DIVERSAS UNIDADES BÁSICAS DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PAVIMENTAÇÃO EM PEDRA TOSCA EM DIVERSAS RUAS DA SEDE DO MUNICÍPIO DE SÃO LUÍS DO CURU-CE.</t>
         </is>
       </c>
       <c r="E50" s="4" t="inlineStr">
         <is>
-          <t>R$ 187.294,02</t>
+          <t>R$ 417.936,87</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
-          <t>13/05/2026</t>
+          <t>29/06/2026</t>
         </is>
       </c>
       <c r="G50" s="4" t="inlineStr">
         <is>
-          <t>31/12/2026</t>
+          <t>26/12/2026</t>
         </is>
       </c>
       <c r="H50" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I50" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I50" s="4" t="inlineStr"/>
     </row>
     <row r="51" ht="8" customHeight="1"/>
     <row r="52" ht="18" customHeight="1">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B52" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D52" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E52" s="3" t="inlineStr">
         <is>
@@ -2083,91 +2038,91 @@
       </c>
       <c r="F52" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G52" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H52" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I52" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="53" ht="15" customHeight="1">
       <c r="A53" s="4" t="inlineStr">
         <is>
-          <t>202605130003/2026</t>
+          <t>202606260002/2026</t>
         </is>
       </c>
       <c r="B53" s="4" t="inlineStr">
         <is>
-          <t>CONSTRUTORA MARTINS PROJETOS LTDA</t>
+          <t>PRO COMMERCE LTDA</t>
         </is>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
-          <t>07838885****-41</t>
+          <t>41766420****-60</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA PARA INSTALAÇÃO DE PISO INTERTRAVADO, EMBORRACHADO,  GRADIL E GRAMA SINTÉTICA EM DIVERSAS ESCOLAS DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+          <t>AQUISIÇÃO DE MATERIAL PERMANENTE DESTINADO A ATENDER AS NECESSIDADES DA SECRETARIA DE EDUCAÇÃO (FUNDEB) DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E53" s="4" t="inlineStr">
         <is>
-          <t>R$ 374.941,64</t>
+          <t>R$ 39.060,61</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
-          <t>13/05/2026</t>
+          <t>26/06/2026</t>
         </is>
       </c>
       <c r="G53" s="4" t="inlineStr">
         <is>
-          <t>31/12/2026</t>
+          <t>26/06/2027</t>
         </is>
       </c>
       <c r="H53" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I53" s="4" t="inlineStr">
         <is>
-          <t>20/05/2026</t>
+          <t>26/06/2026</t>
         </is>
       </c>
     </row>
     <row r="54" ht="8" customHeight="1"/>
     <row r="55" ht="18" customHeight="1">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B55" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D55" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -2178,91 +2133,91 @@
       </c>
       <c r="F55" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G55" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H55" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I55" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="56" ht="15" customHeight="1">
       <c r="A56" s="4" t="inlineStr">
         <is>
-          <t>202605130002/2026</t>
+          <t>202606260001/2026</t>
         </is>
       </c>
       <c r="B56" s="4" t="inlineStr">
         <is>
-          <t>59.233.657 DORA SILVIA DOS SANTOS FERREIRA</t>
+          <t>LUMA SERVICOS E CONSTRUÇOES LTDA</t>
         </is>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
-          <t>59233657****-41</t>
+          <t>86906054****-36</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE ÁGUA ADICIONADAS DE SAIS E VASILHAMES DE ÁGUA DESTINADOS A ATENDER A NECESSIDADES DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>AQUISIÇÃO DE MATERIAL PERMANENTE DESTINADO A ATENDER AS NECESSIDADES DA SECRETARIA DE EDUCAÇÃO (FUNDEB) DO UNICIPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E56" s="4" t="inlineStr">
         <is>
-          <t>R$ 35.360,00</t>
+          <t>R$ 4.616,20</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
-          <t>13/05/2026</t>
+          <t>26/06/2026</t>
         </is>
       </c>
       <c r="G56" s="4" t="inlineStr">
         <is>
-          <t>13/05/2027</t>
+          <t>26/06/2027</t>
         </is>
       </c>
       <c r="H56" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I56" s="4" t="inlineStr">
         <is>
-          <t>18/05/2026</t>
+          <t>26/06/2026</t>
         </is>
       </c>
     </row>
     <row r="57" ht="8" customHeight="1"/>
     <row r="58" ht="18" customHeight="1">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B58" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D58" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -2273,93 +2228,89 @@
       </c>
       <c r="F58" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G58" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H58" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I58" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="59" ht="15" customHeight="1">
       <c r="A59" s="4" t="inlineStr">
         <is>
-          <t>202605130001/2026</t>
+          <t>202606250001/2026</t>
         </is>
       </c>
       <c r="B59" s="4" t="inlineStr">
         <is>
-          <t>59.233.657 DORA SILVIA DOS SANTOS FERREIRA</t>
+          <t>AGIL COMERCIO E DISTRIBUIDORA DE EQUIPAMENTOS LTDA</t>
         </is>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
-          <t>59233657****-41</t>
+          <t>30607801****-80</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE ÁGUA ADICIONADAS DE SAIS E VASILHAMES DE ÁGUA DESTINADOS A ATENDER A NECESSIDADES DA SECRETARIA DE ASSISTENCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>AQUISIÇÃO DE MATERIAL PERMANENTE DESTINADO A ATENDER AS NECESSIDADES DA SECRETARIA DE EDUCAÇÃO (FUNDEB) DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E59" s="4" t="inlineStr">
         <is>
-          <t>R$ 1.216,00</t>
+          <t>R$ 226.288,50</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
-          <t>13/05/2026</t>
+          <t>25/06/2026</t>
         </is>
       </c>
       <c r="G59" s="4" t="inlineStr">
         <is>
-          <t>13/05/2027</t>
+          <t>25/06/2027</t>
         </is>
       </c>
       <c r="H59" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I59" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I59" s="4" t="inlineStr"/>
     </row>
     <row r="60" ht="8" customHeight="1"/>
     <row r="61" ht="18" customHeight="1">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B61" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D61" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E61" s="3" t="inlineStr">
         <is>
@@ -2368,93 +2319,89 @@
       </c>
       <c r="F61" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G61" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H61" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I61" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="62" ht="15" customHeight="1">
       <c r="A62" s="4" t="inlineStr">
         <is>
-          <t>202605070002/2026</t>
+          <t>202606230004/2026</t>
         </is>
       </c>
       <c r="B62" s="4" t="inlineStr">
         <is>
-          <t>HÉLIA MARIA GOMES VERAS RODRIGUES</t>
+          <t>MILLENIUM CONSULTORIA, ASSESSORIA CONTABIL E SERVICOS LTDA.</t>
         </is>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
-          <t>***.***.903-**</t>
+          <t>28184951****-87</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
-          <t>LOCAÇÃO DE IMOVEL, LOCALIZADO NA RUA PADRE CICERO, S/N SÃO LUIS DO CURU - CE, PARA FUNCIONAMENTO DA FÁBRICA DE COSTURA, JUNTO A SECRETARIA DE EMPREENDEDORISMO E DESENVOLVIMENTO ECONÔMICO DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>Contratação de serviços técnicos especializados de assessoria e consultoria para análise, revisão, adequação normativa e proposição de melhorias no Plano de Cargos, Carreira e Remuneração do Magistério Público Municipal de São Luís do Curu - CE.</t>
         </is>
       </c>
       <c r="E62" s="4" t="inlineStr">
         <is>
-          <t>R$ 19.200,00</t>
+          <t>R$ 25.000,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>23/06/2026</t>
         </is>
       </c>
       <c r="G62" s="4" t="inlineStr">
         <is>
-          <t>07/05/2027</t>
+          <t>23/06/2027</t>
         </is>
       </c>
       <c r="H62" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I62" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I62" s="4" t="inlineStr"/>
     </row>
     <row r="63" ht="8" customHeight="1"/>
     <row r="64" ht="18" customHeight="1">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B64" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D64" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E64" s="3" t="inlineStr">
         <is>
@@ -2463,93 +2410,89 @@
       </c>
       <c r="F64" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G64" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H64" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I64" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="65" ht="15" customHeight="1">
       <c r="A65" s="4" t="inlineStr">
         <is>
-          <t>202605070001/2026</t>
+          <t>202606230003/2026</t>
         </is>
       </c>
       <c r="B65" s="4" t="inlineStr">
         <is>
-          <t>59.233.657 DORA SILVIA DOS SANTOS FERREIRA</t>
+          <t>SELECT COM E SERV LTDA</t>
         </is>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
-          <t>59233657****-41</t>
+          <t>40919130****-47</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE ÁGUA ADICIONADAS DE SAIS E VASILHAMES DE ÁGUA DESTINADOS A ATENDER A NECESSIDADES DA SECRETARIA DE ASSISNTENCIA SOCIAL  DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>AQUISIÇÃO DE GÊNEROS ALIMENTICIOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE ASSITENCIA SOCIAL DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E65" s="4" t="inlineStr">
         <is>
-          <t>R$ 2.570,00</t>
+          <t>R$ 42.351,50</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>23/06/2026</t>
         </is>
       </c>
       <c r="G65" s="4" t="inlineStr">
         <is>
-          <t>07/05/2027</t>
+          <t>31/12/2026</t>
         </is>
       </c>
       <c r="H65" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I65" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I65" s="4" t="inlineStr"/>
     </row>
     <row r="66" ht="8" customHeight="1"/>
     <row r="67" ht="18" customHeight="1">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B67" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D67" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E67" s="3" t="inlineStr">
         <is>
@@ -2558,93 +2501,89 @@
       </c>
       <c r="F67" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G67" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H67" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I67" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="68" ht="15" customHeight="1">
       <c r="A68" s="4" t="inlineStr">
         <is>
-          <t>202605060001/2026</t>
+          <t>202606230001/2026</t>
         </is>
       </c>
       <c r="B68" s="4" t="inlineStr">
         <is>
-          <t>VENEZA COMERCIAL E PRESTACAO DE SERVICOS LTDA</t>
+          <t>UBR COMERCIO DE ALIMENTOS SERVICOS CARNES E FRIOS LTDA</t>
         </is>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
-          <t>55290874****-12</t>
+          <t>19612832****-97</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MATERIAL ESPORTIVO DESTINADO A ATENDER AS NECESSIDADES DA SECRETARIA DE ESPORTE E JUVENTUDE DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>AQUISIÇÃO DE GÊNEROS ALIMENTICIOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E68" s="4" t="inlineStr">
         <is>
-          <t>R$ 26.310,00</t>
+          <t>R$ 6.815,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
-          <t>06/05/2026</t>
+          <t>23/06/2026</t>
         </is>
       </c>
       <c r="G68" s="4" t="inlineStr">
         <is>
-          <t>06/05/2027</t>
+          <t>31/12/2026</t>
         </is>
       </c>
       <c r="H68" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I68" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I68" s="4" t="inlineStr"/>
     </row>
     <row r="69" ht="8" customHeight="1"/>
     <row r="70" ht="18" customHeight="1">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B70" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D70" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E70" s="3" t="inlineStr">
         <is>
@@ -2653,93 +2592,89 @@
       </c>
       <c r="F70" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G70" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H70" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I70" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="71" ht="15" customHeight="1">
       <c r="A71" s="4" t="inlineStr">
         <is>
-          <t>202604280001/2026</t>
+          <t>202606220001/2026</t>
         </is>
       </c>
       <c r="B71" s="4" t="inlineStr">
         <is>
-          <t>JCA CONSTRUÇÕES E SERVIÇOS LTDA</t>
+          <t>MAREA LOCAÇÃO E SERVIÇOS LTDA</t>
         </is>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
-          <t>55604168****-06</t>
+          <t>10923326****-44</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA PARA A PRESTAÇÃO DOS SERVIÇOS DE PAVIMENTAÇÃO EM VIAS URBANAS NO MUNICÍPÍO DE SÃO LUÍS DO CURU - CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇO DE RECOMPOSIÇÃO EM PEDRA TOSCA EM DIVERSAS RUAS DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E71" s="4" t="inlineStr">
         <is>
-          <t>R$ 490.041,58</t>
+          <t>R$ 129.889,61</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
-          <t>28/04/2026</t>
+          <t>22/06/2026</t>
         </is>
       </c>
       <c r="G71" s="4" t="inlineStr">
         <is>
-          <t>31/12/2026</t>
+          <t>22/06/2027</t>
         </is>
       </c>
       <c r="H71" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I71" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I71" s="4" t="inlineStr"/>
     </row>
     <row r="72" ht="8" customHeight="1"/>
     <row r="73" ht="18" customHeight="1">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B73" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D73" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E73" s="3" t="inlineStr">
         <is>
@@ -2748,3325 +2683,3258 @@
       </c>
       <c r="F73" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G73" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H73" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I73" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="74" ht="15" customHeight="1">
       <c r="A74" s="4" t="inlineStr">
         <is>
+          <t>202606190001/2026</t>
+        </is>
+      </c>
+      <c r="B74" s="4" t="inlineStr">
+        <is>
+          <t>F H S DE SOUSA TRANSPORTES</t>
+        </is>
+      </c>
+      <c r="C74" s="4" t="inlineStr">
+        <is>
+          <t>20653656****-10</t>
+        </is>
+      </c>
+      <c r="D74" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MANILHAS PARA SANEAMENTO DE TERRENO ONDE SERA CONSTRUIDO O ESPAÇO ESPORTIVO COMUNITARIO TIPO B DO MUNICIPO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E74" s="4" t="inlineStr">
+        <is>
+          <t>R$ 21.475,00</t>
+        </is>
+      </c>
+      <c r="F74" s="4" t="inlineStr">
+        <is>
+          <t>19/06/2026</t>
+        </is>
+      </c>
+      <c r="G74" s="4" t="inlineStr">
+        <is>
+          <t>19/06/2027</t>
+        </is>
+      </c>
+      <c r="H74" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I74" s="4" t="inlineStr"/>
+    </row>
+    <row r="75" ht="8" customHeight="1"/>
+    <row r="76" ht="18" customHeight="1">
+      <c r="A76" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B76" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C76" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D76" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E76" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F76" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G76" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H76" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I76" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" ht="15" customHeight="1">
+      <c r="A77" s="4" t="inlineStr">
+        <is>
+          <t>202606180001/2026</t>
+        </is>
+      </c>
+      <c r="B77" s="4" t="inlineStr">
+        <is>
+          <t>HELC SOLUÇÕES E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C77" s="4" t="inlineStr">
+        <is>
+          <t>61064303****-62</t>
+        </is>
+      </c>
+      <c r="D77" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA CONSTRUÇÃO DE 02(DUAS) ARENINHAS NA LOCALIDADE DE PANTANAL E FAZENDA COMUNITÁRIA NO MUNICÍPIO DE SÃO LUÍS DO CURU/CE, DE ACORDO COM MAPP 3521 .</t>
+        </is>
+      </c>
+      <c r="E77" s="4" t="inlineStr">
+        <is>
+          <t>R$ 728.096,80</t>
+        </is>
+      </c>
+      <c r="F77" s="4" t="inlineStr">
+        <is>
+          <t>18/06/2026</t>
+        </is>
+      </c>
+      <c r="G77" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H77" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I77" s="4" t="inlineStr"/>
+    </row>
+    <row r="78" ht="8" customHeight="1"/>
+    <row r="79" ht="18" customHeight="1">
+      <c r="A79" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B79" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C79" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D79" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E79" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F79" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G79" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H79" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I79" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" ht="15" customHeight="1">
+      <c r="A80" s="4" t="inlineStr">
+        <is>
+          <t>202606170001/2026</t>
+        </is>
+      </c>
+      <c r="B80" s="4" t="inlineStr">
+        <is>
+          <t>AGIL COMERCIO E DISTRIBUIDORA DE EQUIPAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C80" s="4" t="inlineStr">
+        <is>
+          <t>30607801****-80</t>
+        </is>
+      </c>
+      <c r="D80" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL PERMANENTE DESTINADO A ATENDER AS NECESSIDADES DA SECRETARIA DE ADMINISTRAÇÃO DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E80" s="4" t="inlineStr">
+        <is>
+          <t>R$ 29.295,00</t>
+        </is>
+      </c>
+      <c r="F80" s="4" t="inlineStr">
+        <is>
+          <t>26/06/2026</t>
+        </is>
+      </c>
+      <c r="G80" s="4" t="inlineStr">
+        <is>
+          <t>26/06/2027</t>
+        </is>
+      </c>
+      <c r="H80" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I80" s="4" t="inlineStr">
+        <is>
+          <t>26/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" ht="8" customHeight="1"/>
+    <row r="82" ht="18" customHeight="1">
+      <c r="A82" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B82" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C82" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D82" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E82" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F82" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G82" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H82" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I82" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" ht="15" customHeight="1">
+      <c r="A83" s="4" t="inlineStr">
+        <is>
+          <t>202606160005/2026</t>
+        </is>
+      </c>
+      <c r="B83" s="4" t="inlineStr">
+        <is>
+          <t>AGIL COMERCIO E DISTRIBUIDORA DE EQUIPAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C83" s="4" t="inlineStr">
+        <is>
+          <t>30607801****-80</t>
+        </is>
+      </c>
+      <c r="D83" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL PERMANENTE DESTINADO A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E83" s="4" t="inlineStr">
+        <is>
+          <t>R$ 31.207,00</t>
+        </is>
+      </c>
+      <c r="F83" s="4" t="inlineStr">
+        <is>
+          <t>16/06/2026</t>
+        </is>
+      </c>
+      <c r="G83" s="4" t="inlineStr">
+        <is>
+          <t>16/06/2027</t>
+        </is>
+      </c>
+      <c r="H83" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I83" s="4" t="inlineStr"/>
+    </row>
+    <row r="84" ht="8" customHeight="1"/>
+    <row r="85" ht="18" customHeight="1">
+      <c r="A85" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B85" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C85" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D85" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E85" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F85" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G85" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H85" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I85" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" ht="15" customHeight="1">
+      <c r="A86" s="4" t="inlineStr">
+        <is>
+          <t>202606160004/2026</t>
+        </is>
+      </c>
+      <c r="B86" s="4" t="inlineStr">
+        <is>
+          <t>PRO COMMERCE LTDA</t>
+        </is>
+      </c>
+      <c r="C86" s="4" t="inlineStr">
+        <is>
+          <t>41766420****-60</t>
+        </is>
+      </c>
+      <c r="D86" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL PERMANENTE DESTINADO A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E86" s="4" t="inlineStr">
+        <is>
+          <t>R$ 7.742,33</t>
+        </is>
+      </c>
+      <c r="F86" s="4" t="inlineStr">
+        <is>
+          <t>16/06/2026</t>
+        </is>
+      </c>
+      <c r="G86" s="4" t="inlineStr">
+        <is>
+          <t>16/06/2027</t>
+        </is>
+      </c>
+      <c r="H86" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I86" s="4" t="inlineStr">
+        <is>
+          <t>16/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" ht="8" customHeight="1"/>
+    <row r="88" ht="18" customHeight="1">
+      <c r="A88" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B88" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C88" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D88" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E88" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F88" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G88" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H88" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I88" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" ht="15" customHeight="1">
+      <c r="A89" s="4" t="inlineStr">
+        <is>
+          <t>202606160003/2026</t>
+        </is>
+      </c>
+      <c r="B89" s="4" t="inlineStr">
+        <is>
+          <t>LUMA SERVICOS E CONSTRUÇOES LTDA</t>
+        </is>
+      </c>
+      <c r="C89" s="4" t="inlineStr">
+        <is>
+          <t>86906054****-36</t>
+        </is>
+      </c>
+      <c r="D89" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL PERMANENTE DESTINADO A ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E89" s="4" t="inlineStr">
+        <is>
+          <t>R$ 4.403,10</t>
+        </is>
+      </c>
+      <c r="F89" s="4" t="inlineStr">
+        <is>
+          <t>16/06/2026</t>
+        </is>
+      </c>
+      <c r="G89" s="4" t="inlineStr">
+        <is>
+          <t>16/06/2027</t>
+        </is>
+      </c>
+      <c r="H89" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I89" s="4" t="inlineStr"/>
+    </row>
+    <row r="90" ht="8" customHeight="1"/>
+    <row r="91" ht="18" customHeight="1">
+      <c r="A91" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B91" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C91" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D91" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E91" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F91" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G91" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H91" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I91" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" ht="15" customHeight="1">
+      <c r="A92" s="4" t="inlineStr">
+        <is>
+          <t>202606160002/2026</t>
+        </is>
+      </c>
+      <c r="B92" s="4" t="inlineStr">
+        <is>
+          <t>DISTRIMEDICA COMERCIO DE PRODUTOS MEDICOS E ODONTOLOGICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C92" s="4" t="inlineStr">
+        <is>
+          <t>16902612****-00</t>
+        </is>
+      </c>
+      <c r="D92" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL PERMANENTE  DESTINADO A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E92" s="4" t="inlineStr">
+        <is>
+          <t>R$ 7.480,00</t>
+        </is>
+      </c>
+      <c r="F92" s="4" t="inlineStr">
+        <is>
+          <t>16/06/2026</t>
+        </is>
+      </c>
+      <c r="G92" s="4" t="inlineStr">
+        <is>
+          <t>16/06/2027</t>
+        </is>
+      </c>
+      <c r="H92" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I92" s="4" t="inlineStr"/>
+    </row>
+    <row r="93" ht="8" customHeight="1"/>
+    <row r="94" ht="18" customHeight="1">
+      <c r="A94" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B94" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C94" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D94" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E94" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F94" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G94" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H94" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I94" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" ht="15" customHeight="1">
+      <c r="A95" s="4" t="inlineStr">
+        <is>
+          <t>202606160001/2026</t>
+        </is>
+      </c>
+      <c r="B95" s="4" t="inlineStr">
+        <is>
+          <t>R2A CONSTRUÇÕES LTDA</t>
+        </is>
+      </c>
+      <c r="C95" s="4" t="inlineStr">
+        <is>
+          <t>29863757****-90</t>
+        </is>
+      </c>
+      <c r="D95" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE SISTEMAS FOTOVOLTAICOS DE GERAÇÃO DISTRIBUÍDA CONECTADO À REDE DA CONCESSIONÁRIA LOCAL (ON-GRID), EM UNIDADES PERTENCENTES A SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E95" s="4" t="inlineStr">
+        <is>
+          <t>R$ 2.502.920,79</t>
+        </is>
+      </c>
+      <c r="F95" s="4" t="inlineStr">
+        <is>
+          <t>16/06/2026</t>
+        </is>
+      </c>
+      <c r="G95" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H95" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I95" s="4" t="inlineStr"/>
+    </row>
+    <row r="96" ht="8" customHeight="1"/>
+    <row r="97" ht="18" customHeight="1">
+      <c r="A97" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B97" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C97" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D97" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E97" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F97" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G97" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H97" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I97" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" ht="15" customHeight="1">
+      <c r="A98" s="4" t="inlineStr">
+        <is>
+          <t>202606030001/2026</t>
+        </is>
+      </c>
+      <c r="B98" s="4" t="inlineStr">
+        <is>
+          <t>HELC SOLUÇÕES E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C98" s="4" t="inlineStr">
+        <is>
+          <t>61064303****-62</t>
+        </is>
+      </c>
+      <c r="D98" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA REVITALIZAÇÃO DA AVENIDA PEDRO CIPRIANO, CONSTRUÇÃO DE 2 PÓRTICOS, NA ENTRADA DA CIDADE, E REFORMA DA PRAÇA TOTÓ SILVA  NO MUNICÍPIO DE SÃO LUÍS DO CURU - CE, DE ACORDO COM O MAPP 3214.</t>
+        </is>
+      </c>
+      <c r="E98" s="4" t="inlineStr">
+        <is>
+          <t>R$ 724.793,17</t>
+        </is>
+      </c>
+      <c r="F98" s="4" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
+        </is>
+      </c>
+      <c r="G98" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H98" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I98" s="4" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" ht="8" customHeight="1"/>
+    <row r="100" ht="18" customHeight="1">
+      <c r="A100" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B100" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C100" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D100" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E100" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F100" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G100" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H100" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I100" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" ht="15" customHeight="1">
+      <c r="A101" s="4" t="inlineStr">
+        <is>
+          <t>202606010001/2026</t>
+        </is>
+      </c>
+      <c r="B101" s="4" t="inlineStr">
+        <is>
+          <t>JOSÉ HUGO NOGUEIRA</t>
+        </is>
+      </c>
+      <c r="C101" s="4" t="inlineStr">
+        <is>
+          <t>***.***.563-**</t>
+        </is>
+      </c>
+      <c r="D101" s="4" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE IMÓVEL, LOCALIZADO À RUA ABIRAM MOREIRA, 35, CENTRO, SÃO LUÍS DO CURU-CE, DESTINADO A PESSOA EM SITUAÇÃO DE VULNERABILIDADE, CONCEDENDO O BENEFICIO EVENTUAL DE AUXILIO MORADIA, JUNTO A SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E101" s="4" t="inlineStr">
+        <is>
+          <t>R$ 2.800,00</t>
+        </is>
+      </c>
+      <c r="F101" s="4" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+      <c r="G101" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H101" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I101" s="4" t="inlineStr"/>
+    </row>
+    <row r="102" ht="8" customHeight="1"/>
+    <row r="103" ht="18" customHeight="1">
+      <c r="A103" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B103" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C103" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D103" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E103" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F103" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G103" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H103" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I103" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" ht="15" customHeight="1">
+      <c r="A104" s="4" t="inlineStr">
+        <is>
+          <t>202605280001/2026</t>
+        </is>
+      </c>
+      <c r="B104" s="4" t="inlineStr">
+        <is>
+          <t>GSOL VIAGENS E TURISMO LTDA</t>
+        </is>
+      </c>
+      <c r="C104" s="4" t="inlineStr">
+        <is>
+          <t>29505214****-00</t>
+        </is>
+      </c>
+      <c r="D104" s="4" t="inlineStr">
+        <is>
+          <t>PRESTAÇÃO DE SERVIÇOS COM TAXA DE SERVIÇO DE OPERADORA OU AGÊNCIA DE VIAGENS, PARA RESERVA E MARCAÇÃO DE PASSAGENS AÉREAS NACIONAIS E INTERNACIONAIS, POR MEIO DE ATENDIMENTO REMOTO (E-MAIL E TELEFONE), DESTINADO A SECRETARIA DE SÁUDE DE SÃO LUIS DO CURU/CE. ( COM VALOR ESTIMADO DE AQUISIÇÃO DE PASSAGENS ÁEREAS DE ATÉ 60.000,00 REAIS PARA O ANO DE 2026. OBSERVAÇÃO: A COTAÇÃO DEVERÁ SEGUIR A SEGUINTE TABELA E SER ANEXADA NO REFERIDO SISTEMA. (A) QUANTIDADE DE PASSAGENS ANUAL (20 IDA E VOLTA) | (B) VALOR SERV. DE AGENCIAME NTO DE VIAGENS | (C) = (AxB) VALOR TOTAL DOS SERVIÇOS DE AGENCIAMENTO DE VIAGENS | (D) VALOR ANUAL ESTIMADO DE PASSAGENS (R$ 60.000,00) | (E) = (C+D) VALOR ANUAL ESTIMADO DE CONTRATAÇÃO.</t>
+        </is>
+      </c>
+      <c r="E104" s="4" t="inlineStr">
+        <is>
+          <t>R$ 61.500,00</t>
+        </is>
+      </c>
+      <c r="F104" s="4" t="inlineStr">
+        <is>
+          <t>28/05/2026</t>
+        </is>
+      </c>
+      <c r="G104" s="4" t="inlineStr">
+        <is>
+          <t>28/05/2027</t>
+        </is>
+      </c>
+      <c r="H104" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I104" s="4" t="inlineStr">
+        <is>
+          <t>28/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" ht="8" customHeight="1"/>
+    <row r="106" ht="18" customHeight="1">
+      <c r="A106" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B106" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C106" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D106" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E106" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F106" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G106" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H106" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I106" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" ht="15" customHeight="1">
+      <c r="A107" s="4" t="inlineStr">
+        <is>
+          <t>202605270001/2026</t>
+        </is>
+      </c>
+      <c r="B107" s="4" t="inlineStr">
+        <is>
+          <t>59.233.657 DORA SILVIA DOS SANTOS FERREIRA</t>
+        </is>
+      </c>
+      <c r="C107" s="4" t="inlineStr">
+        <is>
+          <t>59233657****-41</t>
+        </is>
+      </c>
+      <c r="D107" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE ÁGUA ADICIONADAS DE SAIS EM GARRAFAS PET DESTINADAS A ATENDER A NECESSIDADES DA SECRETARIA DE CULTURA E TURISMO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E107" s="4" t="inlineStr">
+        <is>
+          <t>R$ 22.000,00</t>
+        </is>
+      </c>
+      <c r="F107" s="4" t="inlineStr">
+        <is>
+          <t>27/05/2026</t>
+        </is>
+      </c>
+      <c r="G107" s="4" t="inlineStr">
+        <is>
+          <t>27/05/2027</t>
+        </is>
+      </c>
+      <c r="H107" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I107" s="4" t="inlineStr">
+        <is>
+          <t>28/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" ht="8" customHeight="1"/>
+    <row r="109" ht="18" customHeight="1">
+      <c r="A109" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B109" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C109" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D109" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E109" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F109" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G109" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H109" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I109" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" ht="15" customHeight="1">
+      <c r="A110" s="4" t="inlineStr">
+        <is>
+          <t>202605250002/2026</t>
+        </is>
+      </c>
+      <c r="B110" s="4" t="inlineStr">
+        <is>
+          <t>G W M ARCANJO ENGENHARIA - ME</t>
+        </is>
+      </c>
+      <c r="C110" s="4" t="inlineStr">
+        <is>
+          <t>38610780****-64</t>
+        </is>
+      </c>
+      <c r="D110" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA CONSTRUÇÃO DE PRAÇAS NO BAIRRO DA COELCE (SEDE) E NA LOCALIDADE DE BOA VISTA, NO MUNICÍPIO DE SÃO LUÍS DO CURU - CE</t>
+        </is>
+      </c>
+      <c r="E110" s="4" t="inlineStr">
+        <is>
+          <t>R$ 300.360,04</t>
+        </is>
+      </c>
+      <c r="F110" s="4" t="inlineStr">
+        <is>
+          <t>25/05/2026</t>
+        </is>
+      </c>
+      <c r="G110" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H110" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I110" s="4" t="inlineStr"/>
+    </row>
+    <row r="111" ht="8" customHeight="1"/>
+    <row r="112" ht="18" customHeight="1">
+      <c r="A112" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B112" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C112" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D112" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E112" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F112" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G112" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H112" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I112" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" ht="15" customHeight="1">
+      <c r="A113" s="4" t="inlineStr">
+        <is>
+          <t>202605250001/2026</t>
+        </is>
+      </c>
+      <c r="B113" s="4" t="inlineStr">
+        <is>
+          <t>G W M ARCANJO ENGENHARIA - ME</t>
+        </is>
+      </c>
+      <c r="C113" s="4" t="inlineStr">
+        <is>
+          <t>38610780****-64</t>
+        </is>
+      </c>
+      <c r="D113" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA REFORMA E REVITALIZAÇÃO DE PRAÇAS E DO CANTEIRO CENTRAL DA AVENIDA  PEDRO CIPRIANO, NO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E113" s="4" t="inlineStr">
+        <is>
+          <t>R$ 436.105,22</t>
+        </is>
+      </c>
+      <c r="F113" s="4" t="inlineStr">
+        <is>
+          <t>25/05/2026</t>
+        </is>
+      </c>
+      <c r="G113" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H113" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I113" s="4" t="inlineStr"/>
+    </row>
+    <row r="114" ht="8" customHeight="1"/>
+    <row r="115" ht="18" customHeight="1">
+      <c r="A115" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B115" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C115" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D115" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E115" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F115" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G115" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H115" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I115" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="116" ht="15" customHeight="1">
+      <c r="A116" s="4" t="inlineStr">
+        <is>
+          <t>202605190005/2026</t>
+        </is>
+      </c>
+      <c r="B116" s="4" t="inlineStr">
+        <is>
+          <t>SELECT COM E SERV LTDA</t>
+        </is>
+      </c>
+      <c r="C116" s="4" t="inlineStr">
+        <is>
+          <t>40919130****-47</t>
+        </is>
+      </c>
+      <c r="D116" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E116" s="4" t="inlineStr">
+        <is>
+          <t>R$ 84.928,90</t>
+        </is>
+      </c>
+      <c r="F116" s="4" t="inlineStr">
+        <is>
+          <t>28/05/2026</t>
+        </is>
+      </c>
+      <c r="G116" s="4" t="inlineStr">
+        <is>
+          <t>28/05/2026</t>
+        </is>
+      </c>
+      <c r="H116" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I116" s="4" t="inlineStr"/>
+    </row>
+    <row r="117" ht="8" customHeight="1"/>
+    <row r="118" ht="18" customHeight="1">
+      <c r="A118" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B118" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C118" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D118" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E118" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F118" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G118" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H118" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I118" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" ht="15" customHeight="1">
+      <c r="A119" s="4" t="inlineStr">
+        <is>
+          <t>202605190004/2026</t>
+        </is>
+      </c>
+      <c r="B119" s="4" t="inlineStr">
+        <is>
+          <t>N B DA COSTA LTDA</t>
+        </is>
+      </c>
+      <c r="C119" s="4" t="inlineStr">
+        <is>
+          <t>34165077****-33</t>
+        </is>
+      </c>
+      <c r="D119" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÃO DE GENEROS ALIMENTICIOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE ASSISTENCIA SOCIAL DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E119" s="4" t="inlineStr">
+        <is>
+          <t>R$ 39.513,45</t>
+        </is>
+      </c>
+      <c r="F119" s="4" t="inlineStr">
+        <is>
+          <t>19/05/2026</t>
+        </is>
+      </c>
+      <c r="G119" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H119" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I119" s="4" t="inlineStr">
+        <is>
+          <t>27/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="120" ht="8" customHeight="1"/>
+    <row r="121" ht="18" customHeight="1">
+      <c r="A121" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B121" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C121" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D121" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E121" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F121" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G121" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H121" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I121" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="122" ht="15" customHeight="1">
+      <c r="A122" s="4" t="inlineStr">
+        <is>
+          <t>202605190003/2026</t>
+        </is>
+      </c>
+      <c r="B122" s="4" t="inlineStr">
+        <is>
+          <t>UBR COMERCIO DE ALIMENTOS SERVICOS CARNES E FRIOS LTDA</t>
+        </is>
+      </c>
+      <c r="C122" s="4" t="inlineStr">
+        <is>
+          <t>19612832****-97</t>
+        </is>
+      </c>
+      <c r="D122" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E122" s="4" t="inlineStr">
+        <is>
+          <t>R$ 11.460,75</t>
+        </is>
+      </c>
+      <c r="F122" s="4" t="inlineStr">
+        <is>
+          <t>28/05/2026</t>
+        </is>
+      </c>
+      <c r="G122" s="4" t="inlineStr">
+        <is>
+          <t>28/05/2026</t>
+        </is>
+      </c>
+      <c r="H122" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I122" s="4" t="inlineStr"/>
+    </row>
+    <row r="123" ht="8" customHeight="1"/>
+    <row r="124" ht="18" customHeight="1">
+      <c r="A124" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B124" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C124" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D124" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E124" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F124" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G124" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H124" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I124" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="125" ht="15" customHeight="1">
+      <c r="A125" s="4" t="inlineStr">
+        <is>
+          <t>202605190002/2026</t>
+        </is>
+      </c>
+      <c r="B125" s="4" t="inlineStr">
+        <is>
+          <t>CEVEMA COMERCIO DE VEICULOS MAQUINAS PECAS SERVICOS E LOCACOES LTDA</t>
+        </is>
+      </c>
+      <c r="C125" s="4" t="inlineStr">
+        <is>
+          <t>35307250****-53</t>
+        </is>
+      </c>
+      <c r="D125" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE  01 (UM) VEÍCULO TIPO PASSEIO DESTINADO A ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E125" s="4" t="inlineStr">
+        <is>
+          <t>R$ 99.000,00</t>
+        </is>
+      </c>
+      <c r="F125" s="4" t="inlineStr">
+        <is>
+          <t>19/05/2026</t>
+        </is>
+      </c>
+      <c r="G125" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H125" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I125" s="4" t="inlineStr"/>
+    </row>
+    <row r="126" ht="8" customHeight="1"/>
+    <row r="127" ht="18" customHeight="1">
+      <c r="A127" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B127" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C127" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D127" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E127" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F127" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G127" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H127" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I127" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="128" ht="15" customHeight="1">
+      <c r="A128" s="4" t="inlineStr">
+        <is>
+          <t>202605190001/2026</t>
+        </is>
+      </c>
+      <c r="B128" s="4" t="inlineStr">
+        <is>
+          <t>MOURAO RODRIGUES CONSTRUCOES E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C128" s="4" t="inlineStr">
+        <is>
+          <t>31018907****-01</t>
+        </is>
+      </c>
+      <c r="D128" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO  DE EMPRESA ESPECIALIZADA PARA PROVISÃO DE 20(VINTE) UNIDADES HABITACIONAIS NO MUNICÍPIO DE SÃO LUÍS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E128" s="4" t="inlineStr">
+        <is>
+          <t>R$ 2.131.231,08</t>
+        </is>
+      </c>
+      <c r="F128" s="4" t="inlineStr">
+        <is>
+          <t>19/05/2026</t>
+        </is>
+      </c>
+      <c r="G128" s="4" t="inlineStr">
+        <is>
+          <t>19/05/2027</t>
+        </is>
+      </c>
+      <c r="H128" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I128" s="4" t="inlineStr"/>
+    </row>
+    <row r="129" ht="8" customHeight="1"/>
+    <row r="130" ht="18" customHeight="1">
+      <c r="A130" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B130" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C130" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D130" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E130" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F130" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G130" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H130" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I130" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="131" ht="15" customHeight="1">
+      <c r="A131" s="4" t="inlineStr">
+        <is>
+          <t>202605180001/2026</t>
+        </is>
+      </c>
+      <c r="B131" s="4" t="inlineStr">
+        <is>
+          <t>NEW VISION ASSESSORIA E PUBLICIDADE LTDA</t>
+        </is>
+      </c>
+      <c r="C131" s="4" t="inlineStr">
+        <is>
+          <t>27761715****-13</t>
+        </is>
+      </c>
+      <c r="D131" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE SERVIÇOS  NA CRIAÇÃO CONTEUDOS DE FOTOS, AUDIOVISUAL E EDIÇÃO DE EVENTOS DO INTERESSE DA PREFEITURA MUNICIPAL DE SÃO LUÍS DO CURU.</t>
+        </is>
+      </c>
+      <c r="E131" s="4" t="inlineStr">
+        <is>
+          <t>R$ 48.000,00</t>
+        </is>
+      </c>
+      <c r="F131" s="4" t="inlineStr">
+        <is>
+          <t>18/05/2026</t>
+        </is>
+      </c>
+      <c r="G131" s="4" t="inlineStr">
+        <is>
+          <t>18/05/2027</t>
+        </is>
+      </c>
+      <c r="H131" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I131" s="4" t="inlineStr">
+        <is>
+          <t>20/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="132" ht="8" customHeight="1"/>
+    <row r="133" ht="18" customHeight="1">
+      <c r="A133" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B133" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C133" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D133" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E133" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F133" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G133" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H133" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I133" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="134" ht="15" customHeight="1">
+      <c r="A134" s="4" t="inlineStr">
+        <is>
+          <t>202605150003/2026</t>
+        </is>
+      </c>
+      <c r="B134" s="4" t="inlineStr">
+        <is>
+          <t>59.233.657 DORA SILVIA DOS SANTOS FERREIRA</t>
+        </is>
+      </c>
+      <c r="C134" s="4" t="inlineStr">
+        <is>
+          <t>59233657****-41</t>
+        </is>
+      </c>
+      <c r="D134" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE ÁGUA ADICIONADAS DE SAIS EM GARRAFAS PET DESTINADAS A ATENDER A NECESSIDADES DA SECRETARIA DE ESPORTE E JUVENTUDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E134" s="4" t="inlineStr">
+        <is>
+          <t>R$ 22.000,00</t>
+        </is>
+      </c>
+      <c r="F134" s="4" t="inlineStr">
+        <is>
+          <t>15/05/2026</t>
+        </is>
+      </c>
+      <c r="G134" s="4" t="inlineStr">
+        <is>
+          <t>15/05/2027</t>
+        </is>
+      </c>
+      <c r="H134" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I134" s="4" t="inlineStr">
+        <is>
+          <t>20/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="135" ht="8" customHeight="1"/>
+    <row r="136" ht="18" customHeight="1">
+      <c r="A136" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B136" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C136" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D136" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E136" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F136" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G136" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H136" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I136" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="137" ht="15" customHeight="1">
+      <c r="A137" s="4" t="inlineStr">
+        <is>
+          <t>202605150002/2026</t>
+        </is>
+      </c>
+      <c r="B137" s="4" t="inlineStr">
+        <is>
+          <t>PEDRO WAGNER FREITAS NOGUEIRA</t>
+        </is>
+      </c>
+      <c r="C137" s="4" t="inlineStr">
+        <is>
+          <t>42811020****-92</t>
+        </is>
+      </c>
+      <c r="D137" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE ÁGUA ADICIONADAS DE SAIS E VASILHAMES DE ÁGUA DESTINADOS A ATENDER A NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E137" s="4" t="inlineStr">
+        <is>
+          <t>R$ 13.693,46</t>
+        </is>
+      </c>
+      <c r="F137" s="4" t="inlineStr">
+        <is>
+          <t>15/05/2026</t>
+        </is>
+      </c>
+      <c r="G137" s="4" t="inlineStr">
+        <is>
+          <t>15/05/2027</t>
+        </is>
+      </c>
+      <c r="H137" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I137" s="4" t="inlineStr">
+        <is>
+          <t>20/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="138" ht="8" customHeight="1"/>
+    <row r="139" ht="18" customHeight="1">
+      <c r="A139" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B139" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C139" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D139" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E139" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F139" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G139" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H139" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I139" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="140" ht="15" customHeight="1">
+      <c r="A140" s="4" t="inlineStr">
+        <is>
+          <t>202605150001/2026</t>
+        </is>
+      </c>
+      <c r="B140" s="4" t="inlineStr">
+        <is>
+          <t>59.233.657 DORA SILVIA DOS SANTOS FERREIRA</t>
+        </is>
+      </c>
+      <c r="C140" s="4" t="inlineStr">
+        <is>
+          <t>59233657****-41</t>
+        </is>
+      </c>
+      <c r="D140" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE ÁGUA ADICIONADAS DE SAIS E VASILHAMES DE ÁGUA DESTINADOS A ATENDER A NECESSIDADES DA SECRETARIA DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E140" s="4" t="inlineStr">
+        <is>
+          <t>R$ 4.838,00</t>
+        </is>
+      </c>
+      <c r="F140" s="4" t="inlineStr">
+        <is>
+          <t>15/05/2026</t>
+        </is>
+      </c>
+      <c r="G140" s="4" t="inlineStr">
+        <is>
+          <t>15/05/2027</t>
+        </is>
+      </c>
+      <c r="H140" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I140" s="4" t="inlineStr">
+        <is>
+          <t>19/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="141" ht="8" customHeight="1"/>
+    <row r="142" ht="18" customHeight="1">
+      <c r="A142" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B142" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C142" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D142" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E142" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F142" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G142" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H142" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I142" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="143" ht="15" customHeight="1">
+      <c r="A143" s="4" t="inlineStr">
+        <is>
+          <t>202605140001/2026</t>
+        </is>
+      </c>
+      <c r="B143" s="4" t="inlineStr">
+        <is>
+          <t>59.233.657 DORA SILVIA DOS SANTOS FERREIRA</t>
+        </is>
+      </c>
+      <c r="C143" s="4" t="inlineStr">
+        <is>
+          <t>59233657****-41</t>
+        </is>
+      </c>
+      <c r="D143" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE ÁGUA ADICIONADAS DE SAIS E VASILHAMES DE ÁGUA DESTINADOS A ATENDER A NECESSIDADES DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E143" s="4" t="inlineStr">
+        <is>
+          <t>R$ 3.754,00</t>
+        </is>
+      </c>
+      <c r="F143" s="4" t="inlineStr">
+        <is>
+          <t>14/05/2026</t>
+        </is>
+      </c>
+      <c r="G143" s="4" t="inlineStr">
+        <is>
+          <t>14/05/2027</t>
+        </is>
+      </c>
+      <c r="H143" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I143" s="4" t="inlineStr">
+        <is>
+          <t>19/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="144" ht="8" customHeight="1"/>
+    <row r="145" ht="18" customHeight="1">
+      <c r="A145" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B145" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C145" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D145" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E145" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F145" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G145" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H145" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I145" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="146" ht="15" customHeight="1">
+      <c r="A146" s="4" t="inlineStr">
+        <is>
+          <t>202605130005/2026</t>
+        </is>
+      </c>
+      <c r="B146" s="4" t="inlineStr">
+        <is>
+          <t>MYLANO LOCAÇÕES, CONSTRUÇÕES E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C146" s="4" t="inlineStr">
+        <is>
+          <t>49671963****-06</t>
+        </is>
+      </c>
+      <c r="D146" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA INSTALAÇÃO DE PISO INTERTRAVADO E GRADIL EM DIVERSAS UNIDADES BÁSICAS DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E146" s="4" t="inlineStr">
+        <is>
+          <t>R$ 187.294,02</t>
+        </is>
+      </c>
+      <c r="F146" s="4" t="inlineStr">
+        <is>
+          <t>13/05/2026</t>
+        </is>
+      </c>
+      <c r="G146" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H146" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I146" s="4" t="inlineStr"/>
+    </row>
+    <row r="147" ht="8" customHeight="1"/>
+    <row r="148" ht="18" customHeight="1">
+      <c r="A148" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B148" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C148" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D148" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E148" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F148" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G148" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H148" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I148" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="149" ht="15" customHeight="1">
+      <c r="A149" s="4" t="inlineStr">
+        <is>
+          <t>202605130004/2026</t>
+        </is>
+      </c>
+      <c r="B149" s="4" t="inlineStr">
+        <is>
+          <t>Nordestina Locação e Serviço LTDA</t>
+        </is>
+      </c>
+      <c r="C149" s="4" t="inlineStr">
+        <is>
+          <t>97529346****-13</t>
+        </is>
+      </c>
+      <c r="D149" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA CONSTRUÇÃO DE 03(TRÊS) ARENINHAS NAS ESCOLAS ALONSO HERCULANO, JUPI MARTINS E ANTÔNIO HONORATO NO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E149" s="4" t="inlineStr">
+        <is>
+          <t>R$ 810.166,55</t>
+        </is>
+      </c>
+      <c r="F149" s="4" t="inlineStr">
+        <is>
+          <t>13/05/2026</t>
+        </is>
+      </c>
+      <c r="G149" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H149" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I149" s="4" t="inlineStr"/>
+    </row>
+    <row r="150" ht="8" customHeight="1"/>
+    <row r="151" ht="18" customHeight="1">
+      <c r="A151" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B151" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C151" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D151" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E151" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F151" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G151" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H151" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I151" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="152" ht="15" customHeight="1">
+      <c r="A152" s="4" t="inlineStr">
+        <is>
+          <t>202605130003/2026</t>
+        </is>
+      </c>
+      <c r="B152" s="4" t="inlineStr">
+        <is>
+          <t>CONSTRUTORA MARTINS PROJETOS LTDA</t>
+        </is>
+      </c>
+      <c r="C152" s="4" t="inlineStr">
+        <is>
+          <t>07838885****-41</t>
+        </is>
+      </c>
+      <c r="D152" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA INSTALAÇÃO DE PISO INTERTRAVADO, EMBORRACHADO,  GRADIL E GRAMA SINTÉTICA EM DIVERSAS ESCOLAS DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E152" s="4" t="inlineStr">
+        <is>
+          <t>R$ 374.941,64</t>
+        </is>
+      </c>
+      <c r="F152" s="4" t="inlineStr">
+        <is>
+          <t>13/05/2026</t>
+        </is>
+      </c>
+      <c r="G152" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H152" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I152" s="4" t="inlineStr"/>
+    </row>
+    <row r="153" ht="8" customHeight="1"/>
+    <row r="154" ht="18" customHeight="1">
+      <c r="A154" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B154" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C154" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D154" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E154" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F154" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G154" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H154" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I154" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="155" ht="15" customHeight="1">
+      <c r="A155" s="4" t="inlineStr">
+        <is>
+          <t>202605130002/2026</t>
+        </is>
+      </c>
+      <c r="B155" s="4" t="inlineStr">
+        <is>
+          <t>59.233.657 DORA SILVIA DOS SANTOS FERREIRA</t>
+        </is>
+      </c>
+      <c r="C155" s="4" t="inlineStr">
+        <is>
+          <t>59233657****-41</t>
+        </is>
+      </c>
+      <c r="D155" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE ÁGUA ADICIONADAS DE SAIS E VASILHAMES DE ÁGUA DESTINADOS A ATENDER A NECESSIDADES DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E155" s="4" t="inlineStr">
+        <is>
+          <t>R$ 35.360,00</t>
+        </is>
+      </c>
+      <c r="F155" s="4" t="inlineStr">
+        <is>
+          <t>13/05/2026</t>
+        </is>
+      </c>
+      <c r="G155" s="4" t="inlineStr">
+        <is>
+          <t>13/05/2027</t>
+        </is>
+      </c>
+      <c r="H155" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I155" s="4" t="inlineStr">
+        <is>
+          <t>18/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="156" ht="8" customHeight="1"/>
+    <row r="157" ht="18" customHeight="1">
+      <c r="A157" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B157" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C157" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D157" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E157" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F157" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G157" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H157" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I157" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="158" ht="15" customHeight="1">
+      <c r="A158" s="4" t="inlineStr">
+        <is>
+          <t>202605130001/2026</t>
+        </is>
+      </c>
+      <c r="B158" s="4" t="inlineStr">
+        <is>
+          <t>59.233.657 DORA SILVIA DOS SANTOS FERREIRA</t>
+        </is>
+      </c>
+      <c r="C158" s="4" t="inlineStr">
+        <is>
+          <t>59233657****-41</t>
+        </is>
+      </c>
+      <c r="D158" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE ÁGUA ADICIONADAS DE SAIS E VASILHAMES DE ÁGUA DESTINADOS A ATENDER A NECESSIDADES DA SECRETARIA DE ASSISTENCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E158" s="4" t="inlineStr">
+        <is>
+          <t>R$ 1.216,00</t>
+        </is>
+      </c>
+      <c r="F158" s="4" t="inlineStr">
+        <is>
+          <t>13/05/2026</t>
+        </is>
+      </c>
+      <c r="G158" s="4" t="inlineStr">
+        <is>
+          <t>13/05/2027</t>
+        </is>
+      </c>
+      <c r="H158" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I158" s="4" t="inlineStr">
+        <is>
+          <t>18/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="159" ht="8" customHeight="1"/>
+    <row r="160" ht="18" customHeight="1">
+      <c r="A160" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B160" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C160" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D160" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E160" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F160" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G160" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H160" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I160" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="161" ht="15" customHeight="1">
+      <c r="A161" s="4" t="inlineStr">
+        <is>
+          <t>202605070002/2026</t>
+        </is>
+      </c>
+      <c r="B161" s="4" t="inlineStr">
+        <is>
+          <t>HÉLIA MARIA GOMES VERAS RODRIGUES</t>
+        </is>
+      </c>
+      <c r="C161" s="4" t="inlineStr">
+        <is>
+          <t>***.***.903-**</t>
+        </is>
+      </c>
+      <c r="D161" s="4" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE IMOVEL, LOCALIZADO NA RUA PADRE CICERO, S/N SÃO LUIS DO CURU - CE, PARA FUNCIONAMENTO DA FÁBRICA DE COSTURA, JUNTO A SECRETARIA DE EMPREENDEDORISMO E DESENVOLVIMENTO ECONÔMICO DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E161" s="4" t="inlineStr">
+        <is>
+          <t>R$ 19.200,00</t>
+        </is>
+      </c>
+      <c r="F161" s="4" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+      <c r="G161" s="4" t="inlineStr">
+        <is>
+          <t>07/05/2027</t>
+        </is>
+      </c>
+      <c r="H161" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I161" s="4" t="inlineStr">
+        <is>
+          <t>27/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="162" ht="8" customHeight="1"/>
+    <row r="163" ht="18" customHeight="1">
+      <c r="A163" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B163" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C163" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D163" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E163" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F163" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G163" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H163" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I163" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="164" ht="15" customHeight="1">
+      <c r="A164" s="4" t="inlineStr">
+        <is>
+          <t>202605070001/2026</t>
+        </is>
+      </c>
+      <c r="B164" s="4" t="inlineStr">
+        <is>
+          <t>59.233.657 DORA SILVIA DOS SANTOS FERREIRA</t>
+        </is>
+      </c>
+      <c r="C164" s="4" t="inlineStr">
+        <is>
+          <t>59233657****-41</t>
+        </is>
+      </c>
+      <c r="D164" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE ÁGUA ADICIONADAS DE SAIS E VASILHAMES DE ÁGUA DESTINADOS A ATENDER A NECESSIDADES DA SECRETARIA DE ASSISNTENCIA SOCIAL  DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E164" s="4" t="inlineStr">
+        <is>
+          <t>R$ 2.570,00</t>
+        </is>
+      </c>
+      <c r="F164" s="4" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+      <c r="G164" s="4" t="inlineStr">
+        <is>
+          <t>07/05/2027</t>
+        </is>
+      </c>
+      <c r="H164" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I164" s="4" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="165" ht="8" customHeight="1"/>
+    <row r="166" ht="18" customHeight="1">
+      <c r="A166" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B166" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C166" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D166" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E166" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F166" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G166" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H166" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I166" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="167" ht="15" customHeight="1">
+      <c r="A167" s="4" t="inlineStr">
+        <is>
+          <t>202605060001/2026</t>
+        </is>
+      </c>
+      <c r="B167" s="4" t="inlineStr">
+        <is>
+          <t>VENEZA COMERCIAL E PRESTACAO DE SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C167" s="4" t="inlineStr">
+        <is>
+          <t>55290874****-12</t>
+        </is>
+      </c>
+      <c r="D167" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL ESPORTIVO DESTINADO A ATENDER AS NECESSIDADES DA SECRETARIA DE ESPORTE E JUVENTUDE DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E167" s="4" t="inlineStr">
+        <is>
+          <t>R$ 26.310,00</t>
+        </is>
+      </c>
+      <c r="F167" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+      <c r="G167" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2027</t>
+        </is>
+      </c>
+      <c r="H167" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I167" s="4" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="168" ht="8" customHeight="1"/>
+    <row r="169" ht="18" customHeight="1">
+      <c r="A169" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B169" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C169" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D169" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E169" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F169" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G169" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H169" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I169" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="170" ht="15" customHeight="1">
+      <c r="A170" s="4" t="inlineStr">
+        <is>
+          <t>202605040001/2026</t>
+        </is>
+      </c>
+      <c r="B170" s="4" t="inlineStr">
+        <is>
+          <t>ELEVARE CONSTRUCOES E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C170" s="4" t="inlineStr">
+        <is>
+          <t>61130823****-26</t>
+        </is>
+      </c>
+      <c r="D170" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PAVIMENTAÇÃO EM PEDRA TOSCA, NA LOCALIDADE DE
+COLONOS NÚCLEO H, ZONA RURAL, DO MUNICÍPIO DE SÃO LUÍS DO
+CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E170" s="4" t="inlineStr">
+        <is>
+          <t>R$ 703.901,14</t>
+        </is>
+      </c>
+      <c r="F170" s="4" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+      <c r="G170" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H170" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I170" s="4" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="171" ht="8" customHeight="1"/>
+    <row r="172" ht="18" customHeight="1">
+      <c r="A172" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B172" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C172" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D172" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E172" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F172" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G172" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H172" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I172" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="173" ht="15" customHeight="1">
+      <c r="A173" s="4" t="inlineStr">
+        <is>
+          <t>202604280001/2026</t>
+        </is>
+      </c>
+      <c r="B173" s="4" t="inlineStr">
+        <is>
+          <t>JCA CONSTRUÇÕES E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C173" s="4" t="inlineStr">
+        <is>
+          <t>55604168****-06</t>
+        </is>
+      </c>
+      <c r="D173" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A PRESTAÇÃO DOS SERVIÇOS DE PAVIMENTAÇÃO EM VIAS URBANAS NO MUNICÍPÍO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E173" s="4" t="inlineStr">
+        <is>
+          <t>R$ 490.041,58</t>
+        </is>
+      </c>
+      <c r="F173" s="4" t="inlineStr">
+        <is>
+          <t>28/04/2026</t>
+        </is>
+      </c>
+      <c r="G173" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H173" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I173" s="4" t="inlineStr"/>
+    </row>
+    <row r="174" ht="8" customHeight="1"/>
+    <row r="175" ht="18" customHeight="1">
+      <c r="A175" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B175" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C175" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D175" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E175" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F175" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G175" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H175" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I175" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="176" ht="15" customHeight="1">
+      <c r="A176" s="4" t="inlineStr">
+        <is>
           <t>202604270001/2026</t>
         </is>
       </c>
-      <c r="B74" s="4" t="inlineStr">
+      <c r="B176" s="4" t="inlineStr">
         <is>
           <t>J V DE OLIVEIRA JUNIOR CONSULTORIA ADMINISTRATIVA - ME</t>
         </is>
       </c>
-      <c r="C74" s="4" t="inlineStr">
+      <c r="C176" s="4" t="inlineStr">
         <is>
           <t>18334948****-49</t>
         </is>
       </c>
-      <c r="D74" s="4" t="inlineStr">
+      <c r="D176" s="4" t="inlineStr">
         <is>
           <t>prestação de serviços técnicos de consultoria nas áreas de planejamento,  
 controle financeiro, análise, monitoramento e projeções do indicador de  
 despesas de pessoal na Lei de Responsabilidade Fiscal, junto a Secretaria de  
 Administração do município de São Luis do Curu - CE.</t>
         </is>
       </c>
-      <c r="E74" s="4" t="inlineStr">
+      <c r="E176" s="4" t="inlineStr">
         <is>
           <t>R$ 64.800,00</t>
         </is>
       </c>
-      <c r="F74" s="4" t="inlineStr">
+      <c r="F176" s="4" t="inlineStr">
         <is>
           <t>27/04/2026</t>
         </is>
       </c>
-      <c r="G74" s="4" t="inlineStr">
+      <c r="G176" s="4" t="inlineStr">
         <is>
           <t>27/04/2027</t>
         </is>
       </c>
-      <c r="H74" s="4" t="inlineStr">
+      <c r="H176" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I74" s="4" t="inlineStr">
+      <c r="I176" s="4" t="inlineStr">
         <is>
           <t>06/01/2026</t>
-        </is>
-[...3229 lines deleted...]
-          <t>03/02/2026</t>
         </is>
       </c>
     </row>
     <row r="177" ht="8" customHeight="1"/>
     <row r="178" ht="18" customHeight="1">
       <c r="A178" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B178" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C178" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D178" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -6077,92 +5945,91 @@
       </c>
       <c r="F178" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G178" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H178" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I178" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="179" ht="15" customHeight="1">
       <c r="A179" s="4" t="inlineStr">
         <is>
-          <t>202603020003/2026</t>
+          <t>202604170003/2026</t>
         </is>
       </c>
       <c r="B179" s="4" t="inlineStr">
         <is>
-          <t>LIDERY - GESTAO ADMINISTRATIVA LTDA</t>
+          <t>LH SOLUÇÕES INTELIGENTES LTDA</t>
         </is>
       </c>
       <c r="C179" s="4" t="inlineStr">
         <is>
-          <t>10563418****-60</t>
+          <t>60796704****-44</t>
         </is>
       </c>
       <c r="D179" s="4" t="inlineStr">
         <is>
-          <t>PRESTAÇÃO DE SERVIÇOS EM ACOMPANHAMENTO E ORIENTAÇÃO AO FISCAL DE CONTRATO PARA  
-ASSISTIR E SUBSIDIAR DE INFORMAÇÕES PERTINENTES A ESSA ATRIBUIÇÃO, JUNTO A SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE LOCAÇÃO DE MULTIFUNCIONAIS (COPIADORA/IMPRESSORA/SCANNER), COM ASSISTÊNCIA TÉCNICA PREVENTIVA E CORRETIVA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE AGRICULTURA DO MUNICIPIO DE SÃO LUIS DO CURU-CE.</t>
         </is>
       </c>
       <c r="E179" s="4" t="inlineStr">
         <is>
-          <t>R$ 55.200,00</t>
+          <t>R$ 7.560,00</t>
         </is>
       </c>
       <c r="F179" s="4" t="inlineStr">
         <is>
-          <t>02/03/2026</t>
+          <t>17/04/2026</t>
         </is>
       </c>
       <c r="G179" s="4" t="inlineStr">
         <is>
-          <t>02/03/2027</t>
+          <t>17/04/2027</t>
         </is>
       </c>
       <c r="H179" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I179" s="4" t="inlineStr">
         <is>
-          <t>03/02/2026</t>
+          <t>23/04/2026</t>
         </is>
       </c>
     </row>
     <row r="180" ht="8" customHeight="1"/>
     <row r="181" ht="18" customHeight="1">
       <c r="A181" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B181" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C181" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D181" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -6173,92 +6040,91 @@
       </c>
       <c r="F181" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G181" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H181" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I181" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="182" ht="15" customHeight="1">
       <c r="A182" s="4" t="inlineStr">
         <is>
-          <t>202603020002/2026</t>
+          <t>202604170002/2026</t>
         </is>
       </c>
       <c r="B182" s="4" t="inlineStr">
         <is>
-          <t>LIDERY - GESTAO ADMINISTRATIVA LTDA</t>
+          <t>LH SOLUÇÕES INTELIGENTES LTDA</t>
         </is>
       </c>
       <c r="C182" s="4" t="inlineStr">
         <is>
-          <t>10563418****-60</t>
+          <t>60796704****-44</t>
         </is>
       </c>
       <c r="D182" s="4" t="inlineStr">
         <is>
-          <t>PRESTAÇÃO DE SERVIÇOS EM ACOMPANHAMENTO E ORIENTAÇÃO AO FISCAL DE CONTRATO PARA  
-ASSISTIR E SUBSIDIAR DE INFORMAÇÕES PERTINENTES A ESSA ATRIBUIÇÃO, JUNTO A SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE LOCAÇÃO DE MULTIFUNCIONAIS (COPIADORA/IMPRESSORA/SCANNER), COM ASSISTÊNCIA TÉCNICA PREVENTIVA E CORRETIVA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICIPIO DE SÃO LUIS DO CURU-CE.</t>
         </is>
       </c>
       <c r="E182" s="4" t="inlineStr">
         <is>
-          <t>R$ 56.400,00</t>
+          <t>R$ 21.846,00</t>
         </is>
       </c>
       <c r="F182" s="4" t="inlineStr">
         <is>
-          <t>02/03/2026</t>
+          <t>17/04/2026</t>
         </is>
       </c>
       <c r="G182" s="4" t="inlineStr">
         <is>
-          <t>02/03/2027</t>
+          <t>13/03/2027</t>
         </is>
       </c>
       <c r="H182" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I182" s="4" t="inlineStr">
         <is>
-          <t>03/02/2026</t>
+          <t>17/04/2026</t>
         </is>
       </c>
     </row>
     <row r="183" ht="8" customHeight="1"/>
     <row r="184" ht="18" customHeight="1">
       <c r="A184" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B184" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C184" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D184" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -6269,92 +6135,91 @@
       </c>
       <c r="F184" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G184" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H184" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I184" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="185" ht="15" customHeight="1">
       <c r="A185" s="4" t="inlineStr">
         <is>
-          <t>202603020001/2026</t>
+          <t>202604170002/2026</t>
         </is>
       </c>
       <c r="B185" s="4" t="inlineStr">
         <is>
-          <t>LIDERY - GESTAO ADMINISTRATIVA LTDA</t>
+          <t>LH SOLUÇÕES INTELIGENTES LTDA</t>
         </is>
       </c>
       <c r="C185" s="4" t="inlineStr">
         <is>
-          <t>10563418****-60</t>
+          <t>60796704****-44</t>
         </is>
       </c>
       <c r="D185" s="4" t="inlineStr">
         <is>
-          <t>PRESTAÇÃO DE SERVIÇOS EM ACOMPANHAMENTO E ORIENTAÇÃO AO FISCAL DE CONTRATO PARA  
-ASSISTIR E SUBSIDIAR DE INFORMAÇÕES PERTINENTES A ESSA ATRIBUIÇÃO, JUNTO A SECRETARIA DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE LOCAÇÃO DE MULTIFUNCIONAIS (COPIADORA/IMPRESSORA/SCANNER), COM ASSISTÊNCIA TÉCNICA PREVENTIVA E CORRETIVA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICIPIO DE SÃO LUIS DO CURU-CE.</t>
         </is>
       </c>
       <c r="E185" s="4" t="inlineStr">
         <is>
-          <t>R$ 55.200,00</t>
+          <t>R$ 21.846,00</t>
         </is>
       </c>
       <c r="F185" s="4" t="inlineStr">
         <is>
-          <t>02/03/2026</t>
+          <t>17/04/2026</t>
         </is>
       </c>
       <c r="G185" s="4" t="inlineStr">
         <is>
-          <t>02/03/2027</t>
+          <t>13/03/2027</t>
         </is>
       </c>
       <c r="H185" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I185" s="4" t="inlineStr">
         <is>
-          <t>03/02/2026</t>
+          <t>17/04/2026</t>
         </is>
       </c>
     </row>
     <row r="186" ht="8" customHeight="1"/>
     <row r="187" ht="18" customHeight="1">
       <c r="A187" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B187" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C187" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D187" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -6365,91 +6230,91 @@
       </c>
       <c r="F187" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G187" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H187" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I187" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="188" ht="15" customHeight="1">
       <c r="A188" s="4" t="inlineStr">
         <is>
-          <t>202602270001/2026</t>
+          <t>202604170001/2026</t>
         </is>
       </c>
       <c r="B188" s="4" t="inlineStr">
         <is>
-          <t>Odonto Medic Ltda</t>
+          <t>LH SOLUÇÕES INTELIGENTES LTDA</t>
         </is>
       </c>
       <c r="C188" s="4" t="inlineStr">
         <is>
-          <t>22253385****-12</t>
+          <t>60796704****-44</t>
         </is>
       </c>
       <c r="D188" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE AR CONDICIONADOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNÍCIPIO DE SÃO LUIS DO CURU- CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE LOCAÇÃO DE MULTIFUNCIONAIS (COPIADORA/IMPRESSORA/SCANNER), COM ASSISTÊNCIA TÉCNICA PREVENTIVA E CORRETIVA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICIPIO DE SÃO LUIS DO CURU-CE.</t>
         </is>
       </c>
       <c r="E188" s="4" t="inlineStr">
         <is>
-          <t>R$ 60.300,00</t>
+          <t>R$ 43.351,00</t>
         </is>
       </c>
       <c r="F188" s="4" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>17/04/2026</t>
         </is>
       </c>
       <c r="G188" s="4" t="inlineStr">
         <is>
-          <t>27/02/2027</t>
+          <t>13/03/2027</t>
         </is>
       </c>
       <c r="H188" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I188" s="4" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>17/04/2026</t>
         </is>
       </c>
     </row>
     <row r="189" ht="8" customHeight="1"/>
     <row r="190" ht="18" customHeight="1">
       <c r="A190" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B190" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C190" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D190" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -6460,91 +6325,91 @@
       </c>
       <c r="F190" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G190" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H190" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I190" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="191" ht="15" customHeight="1">
       <c r="A191" s="4" t="inlineStr">
         <is>
-          <t>202602060004/2026</t>
+          <t>202604160002/2026</t>
         </is>
       </c>
       <c r="B191" s="4" t="inlineStr">
         <is>
-          <t>AGIL COMERCIO E DISTRIBUIDORA DE EQUIPAMENTOS LTDA</t>
+          <t>INSTITUTO DE ESTUDOS, PESQUISAS E PROJETOS VALE DO JAGUARIBE</t>
         </is>
       </c>
       <c r="C191" s="4" t="inlineStr">
         <is>
-          <t>30607801****-80</t>
+          <t>08902465****-40</t>
         </is>
       </c>
       <c r="D191" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE MATERIAL PERMANENTE DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNÍCIPIO DE SÃO LUIS DO CURU- CE.</t>
+          <t>Contratação dos serviços de assessoria no desenvolvimento de atividades de fomento ao ensino e aprendizagem junto à Secretaria de Educação do município de São Luís do Curu-CE.</t>
         </is>
       </c>
       <c r="E191" s="4" t="inlineStr">
         <is>
-          <t>R$ 12.000,00</t>
+          <t>R$ 19.100,00</t>
         </is>
       </c>
       <c r="F191" s="4" t="inlineStr">
         <is>
-          <t>06/02/2026</t>
+          <t>16/04/2026</t>
         </is>
       </c>
       <c r="G191" s="4" t="inlineStr">
         <is>
-          <t>06/02/2027</t>
+          <t>12/12/2026</t>
         </is>
       </c>
       <c r="H191" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I191" s="4" t="inlineStr">
         <is>
-          <t>03/06/2026</t>
+          <t>17/04/2026</t>
         </is>
       </c>
     </row>
     <row r="192" ht="8" customHeight="1"/>
     <row r="193" ht="18" customHeight="1">
       <c r="A193" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B193" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C193" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D193" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -6555,93 +6420,89 @@
       </c>
       <c r="F193" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G193" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H193" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I193" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="194" ht="15" customHeight="1">
       <c r="A194" s="4" t="inlineStr">
         <is>
-          <t>202602060003/2026</t>
+          <t>202604160001/2026</t>
         </is>
       </c>
       <c r="B194" s="4" t="inlineStr">
         <is>
-          <t>MIX DA ALEGRIA SERVICOS ARTISTICOS LTDA</t>
+          <t>M L ENTRETENIMENTOS, ASSESSORIA E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C194" s="4" t="inlineStr">
         <is>
-          <t>08146959****-41</t>
+          <t>29326036****-41</t>
         </is>
       </c>
       <c r="D194" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DA COMPANHIA MIX DA ALEGRIA "CIA MIX DA ALEGRIA", VISANDO APRESENTAÇÃO ARTÍSTICA E MUSICAL, NO DIA 14 DE FEVEREIRO DE 2026, EM ALUSÃO AO EVENTO CARNAVALESCO DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA CONSTRUÇÃO DE ESPAÇO ESPORTIVO COMUNITÁRIO, TIPO B, NO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E194" s="4" t="inlineStr">
         <is>
-          <t>R$ 25.000,00</t>
+          <t>R$ 1.126.149,72</t>
         </is>
       </c>
       <c r="F194" s="4" t="inlineStr">
         <is>
-          <t>06/02/2026</t>
+          <t>16/04/2026</t>
         </is>
       </c>
       <c r="G194" s="4" t="inlineStr">
         <is>
-          <t>06/07/2026</t>
+          <t>31/12/2026</t>
         </is>
       </c>
       <c r="H194" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I194" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I194" s="4" t="inlineStr"/>
     </row>
     <row r="195" ht="8" customHeight="1"/>
     <row r="196" ht="18" customHeight="1">
       <c r="A196" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B196" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C196" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D196" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E196" s="3" t="inlineStr">
         <is>
@@ -6650,91 +6511,91 @@
       </c>
       <c r="F196" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G196" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H196" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I196" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="197" ht="15" customHeight="1">
       <c r="A197" s="4" t="inlineStr">
         <is>
-          <t>202602060002/2026</t>
+          <t>202604090001/2026</t>
         </is>
       </c>
       <c r="B197" s="4" t="inlineStr">
         <is>
-          <t>SAMYRA SHOW GRAVACOES, EDICOES MUSICAIS E EVENTOS LTDA</t>
+          <t>CASPE SERVICOS DE CONTABILIDADE PUBLICA E EMPRESARIAL SS</t>
         </is>
       </c>
       <c r="C197" s="4" t="inlineStr">
         <is>
-          <t>22917407****-10</t>
+          <t>12467321****-80</t>
         </is>
       </c>
       <c r="D197" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO ARTÍSTICA DA CANTORA “SAMYRA SHOW”, VISANDO A APRESENTAÇÃO MUSICAL, NO DIA 15 DE FEVEREIRO DE 2026, EM ALUSÃO AO EVENTO CARNAVALESCO DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS ESPECIALIZADOS NA ELABORAÇÃO DE SERVIÇOS DE ELABORAÇÃO DA LEI ORÇAMENTÁRIA ANUAL - LOA 2027, E DA LEI DIRETRIZES ORÇAMENTÁRIA - LDO 2027, PARA ATENDER AS NECESSIDADES DA SECRETARIA DE FINANÇAS DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
         </is>
       </c>
       <c r="E197" s="4" t="inlineStr">
         <is>
-          <t>R$ 250.000,00</t>
+          <t>R$ 55.000,00</t>
         </is>
       </c>
       <c r="F197" s="4" t="inlineStr">
         <is>
-          <t>06/02/2026</t>
+          <t>09/04/2026</t>
         </is>
       </c>
       <c r="G197" s="4" t="inlineStr">
         <is>
-          <t>06/07/2026</t>
+          <t>04/01/2027</t>
         </is>
       </c>
       <c r="H197" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I197" s="4" t="inlineStr">
         <is>
-          <t>02/06/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
     <row r="198" ht="8" customHeight="1"/>
     <row r="199" ht="18" customHeight="1">
       <c r="A199" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B199" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C199" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D199" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -6745,91 +6606,91 @@
       </c>
       <c r="F199" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G199" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H199" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I199" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="200" ht="15" customHeight="1">
       <c r="A200" s="4" t="inlineStr">
         <is>
-          <t>202602060001/2026</t>
+          <t>202604010012/2026</t>
         </is>
       </c>
       <c r="B200" s="4" t="inlineStr">
         <is>
-          <t>GALICIA PRODUCOES LTDA</t>
+          <t>LH SOLUÇÕES INTELIGENTES LTDA</t>
         </is>
       </c>
       <c r="C200" s="4" t="inlineStr">
         <is>
-          <t>48126812****-04</t>
+          <t>60796704****-44</t>
         </is>
       </c>
       <c r="D200" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DA ARTISTA/BANDA “GALÍCIA CRUZ”,  VISANDO A APRESENTAÇÃO DE SHOW MUSICAL, NO DIA 16 DE FEVEREIRO DE 2026, EVENTO CARNAVALESCO DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE LOCAÇÃO DE MULTIFUNCIONAIS (COPIADORA/IMPRESSORA/SCANNER), COM ASSISTÊNCIA TÉCNICA PREVENTIVA E CORRETIVA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE ESPORTE E JUVENTUDE DO MUNICIPIO DE SÃO LUIS DO CURU-CE.</t>
         </is>
       </c>
       <c r="E200" s="4" t="inlineStr">
         <is>
-          <t>R$ 200.000,00</t>
+          <t>R$ 12.324,00</t>
         </is>
       </c>
       <c r="F200" s="4" t="inlineStr">
         <is>
-          <t>06/02/2026</t>
+          <t>01/04/2026</t>
         </is>
       </c>
       <c r="G200" s="4" t="inlineStr">
         <is>
-          <t>06/07/2026</t>
+          <t>01/04/2027</t>
         </is>
       </c>
       <c r="H200" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I200" s="4" t="inlineStr">
         <is>
-          <t>02/06/2026</t>
+          <t>13/05/2026</t>
         </is>
       </c>
     </row>
     <row r="201" ht="8" customHeight="1"/>
     <row r="202" ht="18" customHeight="1">
       <c r="A202" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B202" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C202" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D202" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -6840,154 +6701,188 @@
       </c>
       <c r="F202" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G202" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H202" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I202" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="203" ht="15" customHeight="1">
       <c r="A203" s="4" t="inlineStr">
         <is>
-          <t>202602050002/2026</t>
+          <t>202604010011/2026</t>
         </is>
       </c>
       <c r="B203" s="4" t="inlineStr">
         <is>
-          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+          <t>LH SOLUÇÕES INTELIGENTES LTDA</t>
         </is>
       </c>
       <c r="C203" s="4" t="inlineStr">
         <is>
-          <t>07580946****-13</t>
+          <t>60796704****-44</t>
         </is>
       </c>
       <c r="D203" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE COMBUSTÍVEIS DESTINADOS A ATENDER AS DEMANDAS DA SECRETARIA DA ASSISTÊNCIA SOCIAL (PRIMEIRA INFÂNCIA) DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE LOCAÇÃO DE IMPRESSORA PLOTTER COLORIDA, COM ASSISTÊNCIA TÉCNICA PREVENTIVA E CORRETIVA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE INFRAESTRUTURA DO MUNICIPIO DE SÃO LUIS DO CURU-CE.</t>
         </is>
       </c>
       <c r="E203" s="4" t="inlineStr">
         <is>
-          <t>R$ 61.255,87</t>
+          <t>R$ 57.024,00</t>
         </is>
       </c>
       <c r="F203" s="4" t="inlineStr">
         <is>
-          <t>05/02/2026</t>
+          <t>01/04/2026</t>
         </is>
       </c>
       <c r="G203" s="4" t="inlineStr">
         <is>
-          <t>31/12/2026</t>
+          <t>01/04/2027</t>
         </is>
       </c>
       <c r="H203" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I203" s="4" t="inlineStr">
         <is>
-          <t>02/11/2026</t>
-[...62 lines deleted...]
-      <c r="I206" s="7" t="inlineStr"/>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="204" ht="8" customHeight="1"/>
+    <row r="205" ht="18" customHeight="1">
+      <c r="A205" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B205" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C205" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D205" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E205" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F205" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G205" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H205" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I205" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="206" ht="15" customHeight="1">
+      <c r="A206" s="4" t="inlineStr">
+        <is>
+          <t>202604010010/2026</t>
+        </is>
+      </c>
+      <c r="B206" s="4" t="inlineStr">
+        <is>
+          <t>LH SOLUÇÕES INTELIGENTES LTDA</t>
+        </is>
+      </c>
+      <c r="C206" s="4" t="inlineStr">
+        <is>
+          <t>60796704****-44</t>
+        </is>
+      </c>
+      <c r="D206" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE LOCAÇÃO DE MULTIFUNCIONAIS (COPIADORA/IMPRESSORA/SCANNER), COM ASSISTÊNCIA TÉCNICA PREVENTIVA E CORRETIVA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE ADMINISTRAÇÃO DO MUNICIPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E206" s="4" t="inlineStr">
+        <is>
+          <t>R$ 61.690,00</t>
+        </is>
+      </c>
+      <c r="F206" s="4" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+      <c r="G206" s="4" t="inlineStr">
+        <is>
+          <t>26/01/2027</t>
+        </is>
+      </c>
+      <c r="H206" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I206" s="4" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
     </row>
     <row r="207" ht="8" customHeight="1"/>
     <row r="208" ht="18" customHeight="1">
       <c r="A208" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B208" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C208" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D208" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E208" s="3" t="inlineStr">
         <is>
@@ -6996,91 +6891,91 @@
       </c>
       <c r="F208" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G208" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H208" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I208" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="209" ht="15" customHeight="1">
       <c r="A209" s="4" t="inlineStr">
         <is>
-          <t>202602050001/2026</t>
+          <t>202604010007/2026</t>
         </is>
       </c>
       <c r="B209" s="4" t="inlineStr">
         <is>
-          <t>MACNOR REPRESENTACOES E COMERCIO LTDA</t>
+          <t>LH SOLUÇÕES INTELIGENTES LTDA</t>
         </is>
       </c>
       <c r="C209" s="4" t="inlineStr">
         <is>
-          <t>00376638****-21</t>
+          <t>60796704****-44</t>
         </is>
       </c>
       <c r="D209" s="4" t="inlineStr">
         <is>
-          <t>LOCAÇÃO DE EQUIPAMENTOS HOSPITALARES DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICIPIO DE SÃO LUIS DO CURU - CE</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE LOCAÇÃO DE MULTIFUNCIONAIS (COPIADORA/IMPRESSORA/SCANNER), COM ASSISTÊNCIA TÉCNICA PREVENTIVA E CORRETIVA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE EDUCAÇÃO (FUNDEB) DO MUNICIPIO DE SÃO LUIS DO CURU-CE.</t>
         </is>
       </c>
       <c r="E209" s="4" t="inlineStr">
         <is>
-          <t>R$ 62.520,00</t>
+          <t>R$ 27.000,00</t>
         </is>
       </c>
       <c r="F209" s="4" t="inlineStr">
         <is>
-          <t>06/02/2026</t>
+          <t>01/04/2026</t>
         </is>
       </c>
       <c r="G209" s="4" t="inlineStr">
         <is>
-          <t>06/02/2027</t>
+          <t>26/01/2027</t>
         </is>
       </c>
       <c r="H209" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I209" s="4" t="inlineStr">
         <is>
-          <t>02/06/2026</t>
+          <t>13/05/2026</t>
         </is>
       </c>
     </row>
     <row r="210" ht="8" customHeight="1"/>
     <row r="211" ht="18" customHeight="1">
       <c r="A211" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B211" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C211" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D211" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -7091,91 +6986,91 @@
       </c>
       <c r="F211" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G211" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H211" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I211" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="212" ht="15" customHeight="1">
       <c r="A212" s="4" t="inlineStr">
         <is>
-          <t>202601290003/2026</t>
+          <t>202604010006/2026</t>
         </is>
       </c>
       <c r="B212" s="4" t="inlineStr">
         <is>
-          <t>J&amp;G PHARMA DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
+          <t>LH SOLUÇÕES INTELIGENTES LTDA</t>
         </is>
       </c>
       <c r="C212" s="4" t="inlineStr">
         <is>
-          <t>05283263****-79</t>
+          <t>60796704****-44</t>
         </is>
       </c>
       <c r="D212" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE FRALDAS PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE, CONFORME MAPP 5111.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE LOCAÇÃO DE MULTIFUNCIONAIS (COPIADORA/IMPRESSORA/SCANNER), COM ASSISTÊNCIA TÉCNICA PREVENTIVA E CORRETIVA, PARA ATENDER A SECRETARIA DE SAUDE DO MUNICIPIO DE SÃO LUIS DO CURU-CE.</t>
         </is>
       </c>
       <c r="E212" s="4" t="inlineStr">
         <is>
-          <t>R$ 1.391,60</t>
+          <t>R$ 64.100,00</t>
         </is>
       </c>
       <c r="F212" s="4" t="inlineStr">
         <is>
-          <t>29/01/2026</t>
+          <t>01/04/2026</t>
         </is>
       </c>
       <c r="G212" s="4" t="inlineStr">
         <is>
-          <t>31/12/2026</t>
+          <t>26/01/2027</t>
         </is>
       </c>
       <c r="H212" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I212" s="4" t="inlineStr">
         <is>
-          <t>02/11/2026</t>
+          <t>13/05/2026</t>
         </is>
       </c>
     </row>
     <row r="213" ht="8" customHeight="1"/>
     <row r="214" ht="18" customHeight="1">
       <c r="A214" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B214" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C214" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D214" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -7186,93 +7081,89 @@
       </c>
       <c r="F214" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G214" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H214" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I214" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="215" ht="15" customHeight="1">
       <c r="A215" s="4" t="inlineStr">
         <is>
-          <t>202601290001/2026</t>
+          <t>202604010005/2026</t>
         </is>
       </c>
       <c r="B215" s="4" t="inlineStr">
         <is>
-          <t>R2 SOLUCOES ADMINISTRATIVAS E SERVICOS EIRELI</t>
+          <t>SENSE SERVICE</t>
         </is>
       </c>
       <c r="C215" s="4" t="inlineStr">
         <is>
-          <t>35823985****-30</t>
+          <t>49725723****-47</t>
         </is>
       </c>
       <c r="D215" s="4" t="inlineStr">
         <is>
-          <t>PRESTAÇÃO DE SERVIÇOS TÉCNICOS ESPECIALIZADOS EM ARQUIVOLOGIA PARA ATUAR NA ORGANIZAÇÃO DOS DOCUMENTOS EXISTENTES VINCULADOS NO ARQUIVO CENTRAL DO MUNICÍPIO DE SÃO LUÍS DO CURU – CE</t>
+          <t>AQUISIÇÃO DE MATERIAL GRAFICO DESTINADO  ATENDER AS NECESSIDADE DA SECRETARIA DE EDUCAÇÃO (FUNDEB) DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E215" s="4" t="inlineStr">
         <is>
-          <t>R$ 63.462,60</t>
+          <t>R$ 974.784,60</t>
         </is>
       </c>
       <c r="F215" s="4" t="inlineStr">
         <is>
-          <t>29/01/2026</t>
+          <t>01/04/2026</t>
         </is>
       </c>
       <c r="G215" s="4" t="inlineStr">
         <is>
-          <t>29/01/2027</t>
+          <t>01/04/2027</t>
         </is>
       </c>
       <c r="H215" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I215" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I215" s="4" t="inlineStr"/>
     </row>
     <row r="216" ht="8" customHeight="1"/>
     <row r="217" ht="18" customHeight="1">
       <c r="A217" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B217" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C217" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D217" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E217" s="3" t="inlineStr">
         <is>
@@ -7281,93 +7172,89 @@
       </c>
       <c r="F217" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G217" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H217" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I217" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="218" ht="15" customHeight="1">
       <c r="A218" s="4" t="inlineStr">
         <is>
-          <t>202601270001/2026</t>
+          <t>202604010004/2026</t>
         </is>
       </c>
       <c r="B218" s="4" t="inlineStr">
         <is>
-          <t>BRASIL E MATOS LTDA</t>
+          <t>SENSE SERVICE</t>
         </is>
       </c>
       <c r="C218" s="4" t="inlineStr">
         <is>
-          <t>00623949****-48</t>
+          <t>49725723****-47</t>
         </is>
       </c>
       <c r="D218" s="4" t="inlineStr">
         <is>
-          <t>PRESTAÇÃO DE SERVIÇOS COM TAXA DE SERVIÇO DE OPERADORA OU AGÊNCIA DE VIAGENS, PARA RESERVA E MARCAÇÃO DE PASSAGENS AÉREAS NACIONAIS E INTERNACIONAIS, POR MEIO DE ATENDIMENTO REMOTO (E-MAIL E TELEFONE), DESTINADO AO GABINETE DO PREFEITO DE SÃO LUIS DO CURU/CE. ( COM VALOR ESTIMADO DE AQUISIÇÃO DE PASSAGENS ÁEREAS DE ATÉ 65.000,00 REAIS PARA O ANO DE 2026. OBSERVAÇÃO: A COTAÇÃO DEVERÁ SEGUIR A SEGUINTE TABELA E SER ANEXADA NO REFERIDO SISTEMA. (A) QUANTIDADE DE PASSAGENS ANUAL (25 IDA E VOLTA) | (B) VALOR SERV. DE AGENCIAME NTO DE VIAGENS | (C) = (AxB) VALOR TOTAL DOS SERVIÇOS DE AGENCIAMENTO DE VIAGENS | (D) VALOR ANUAL ESTIMADO DE PASSAGENS (R$ 65.000,00) | (E) = (C+D) VALOR ANUAL ESTIMADO DE CONTRATAÇÃO.</t>
+          <t>AQUISIÇÃO DE MATERIAL GRAFICO DESTINADO A ATENDER AS NECESSIDADES DA SECRETARIA DE ESPORTE E JUVENTUDE DO MUNOICIPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E218" s="4" t="inlineStr">
         <is>
-          <t>R$ 62.750,00</t>
+          <t>R$ 978,00</t>
         </is>
       </c>
       <c r="F218" s="4" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>01/04/2026</t>
         </is>
       </c>
       <c r="G218" s="4" t="inlineStr">
         <is>
-          <t>31/12/2026</t>
+          <t>01/04/2027</t>
         </is>
       </c>
       <c r="H218" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I218" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I218" s="4" t="inlineStr"/>
     </row>
     <row r="219" ht="8" customHeight="1"/>
     <row r="220" ht="18" customHeight="1">
       <c r="A220" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B220" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C220" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D220" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E220" s="3" t="inlineStr">
         <is>
@@ -7376,93 +7263,89 @@
       </c>
       <c r="F220" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G220" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H220" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I220" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="221" ht="15" customHeight="1">
       <c r="A221" s="4" t="inlineStr">
         <is>
-          <t>202601260004/2026</t>
+          <t>202604010003/2026</t>
         </is>
       </c>
       <c r="B221" s="4" t="inlineStr">
         <is>
-          <t>UBR COMERCIO DE ALIMENTOS SERVICOS CARNES E FRIOS LTDA</t>
+          <t>SENSE SERVICE</t>
         </is>
       </c>
       <c r="C221" s="4" t="inlineStr">
         <is>
-          <t>19612832****-97</t>
+          <t>49725723****-47</t>
         </is>
       </c>
       <c r="D221" s="4" t="inlineStr">
         <is>
-          <t>GÊNEROS ALIMENTÍCIOS DESTINADOS A ATENDER AS NECESSIDADES DASECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+          <t>AQUISIÇÃO DE MATERIAL DE GRAFICO DESTINDO ATENDER AS NECESSIDADES DA SECRETARIA DE CULTURA DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E221" s="4" t="inlineStr">
         <is>
-          <t>R$ 4.814,00</t>
+          <t>R$ 7.423,10</t>
         </is>
       </c>
       <c r="F221" s="4" t="inlineStr">
         <is>
-          <t>26/01/2026</t>
+          <t>01/04/2026</t>
         </is>
       </c>
       <c r="G221" s="4" t="inlineStr">
         <is>
-          <t>26/05/2026</t>
+          <t>01/04/2027</t>
         </is>
       </c>
       <c r="H221" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...6 lines deleted...]
-      </c>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I221" s="4" t="inlineStr"/>
     </row>
     <row r="222" ht="8" customHeight="1"/>
     <row r="223" ht="18" customHeight="1">
       <c r="A223" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B223" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C223" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D223" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E223" s="3" t="inlineStr">
         <is>
@@ -7471,93 +7354,89 @@
       </c>
       <c r="F223" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G223" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H223" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I223" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="224" ht="15" customHeight="1">
       <c r="A224" s="4" t="inlineStr">
         <is>
-          <t>202601260002/2026</t>
+          <t>202604010002/2026</t>
         </is>
       </c>
       <c r="B224" s="4" t="inlineStr">
         <is>
-          <t>SELECT COM E SERV LTDA</t>
+          <t>SENSE SERVICE</t>
         </is>
       </c>
       <c r="C224" s="4" t="inlineStr">
         <is>
-          <t>40919130****-47</t>
+          <t>49725723****-47</t>
         </is>
       </c>
       <c r="D224" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+          <t>AQUISIÇÃO DE MATERIAL GRAFICO DESTINADO A ATENDER AS NECESSIDADES DA SECRETARIA DE EDUCAÇÃO DO MUNICIPIO DE SÃO,LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E224" s="4" t="inlineStr">
         <is>
-          <t>R$ 10.996,60</t>
+          <t>R$ 266.077,72</t>
         </is>
       </c>
       <c r="F224" s="4" t="inlineStr">
         <is>
-          <t>26/01/2026</t>
+          <t>01/04/2026</t>
         </is>
       </c>
       <c r="G224" s="4" t="inlineStr">
         <is>
-          <t>26/05/2026</t>
+          <t>01/04/2027</t>
         </is>
       </c>
       <c r="H224" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...6 lines deleted...]
-      </c>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I224" s="4" t="inlineStr"/>
     </row>
     <row r="225" ht="8" customHeight="1"/>
     <row r="226" ht="18" customHeight="1">
       <c r="A226" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B226" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C226" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D226" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E226" s="3" t="inlineStr">
         <is>
@@ -7566,93 +7445,89 @@
       </c>
       <c r="F226" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G226" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H226" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I226" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="227" ht="15" customHeight="1">
       <c r="A227" s="4" t="inlineStr">
         <is>
-          <t>202601260001/2026</t>
+          <t>202604010001/2026</t>
         </is>
       </c>
       <c r="B227" s="4" t="inlineStr">
         <is>
-          <t>N B DA COSTA LTDA</t>
+          <t>SENSE SERVICE</t>
         </is>
       </c>
       <c r="C227" s="4" t="inlineStr">
         <is>
-          <t>34165077****-33</t>
+          <t>49725723****-47</t>
         </is>
       </c>
       <c r="D227" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+          <t>AQUISIÇÃO DE MATERIAIS GRÁFICOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E227" s="4" t="inlineStr">
         <is>
-          <t>R$ 8.868,12</t>
+          <t>R$ 651.775,80</t>
         </is>
       </c>
       <c r="F227" s="4" t="inlineStr">
         <is>
-          <t>26/01/2026</t>
+          <t>01/04/2026</t>
         </is>
       </c>
       <c r="G227" s="4" t="inlineStr">
         <is>
-          <t>26/05/2026</t>
+          <t>01/04/2027</t>
         </is>
       </c>
       <c r="H227" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...6 lines deleted...]
-      </c>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I227" s="4" t="inlineStr"/>
     </row>
     <row r="228" ht="8" customHeight="1"/>
     <row r="229" ht="18" customHeight="1">
       <c r="A229" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B229" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C229" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D229" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E229" s="3" t="inlineStr">
         <is>
@@ -7661,3264 +7536,3504 @@
       </c>
       <c r="F229" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G229" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H229" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I229" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="230" ht="15" customHeight="1">
       <c r="A230" s="4" t="inlineStr">
         <is>
+          <t>202603300004/2026</t>
+        </is>
+      </c>
+      <c r="B230" s="4" t="inlineStr">
+        <is>
+          <t>MARIA DO SOCORRO BRAGA DE MORAIS SERVICOS ADMINISTRATIVOS LTDA</t>
+        </is>
+      </c>
+      <c r="C230" s="4" t="inlineStr">
+        <is>
+          <t>38160785****-32</t>
+        </is>
+      </c>
+      <c r="D230" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA REALIZAÇÃO DE SERVIÇOS ESPECIALIZADOS DE ASSESSORIA E CONSULTORIA TÉCNICA VOLTADOS AO APOIO AO CONTROLE SOCIAL E À PARTICIPAÇÃO COMUNITÁRIA NO ÂMBITO DA ASSISTÊNCIA SOCIAL JUNTO A SECRETARIA DE ASSISTÊNCIA SOCIAL DE SÃO LUÍS DO CURU –CE.</t>
+        </is>
+      </c>
+      <c r="E230" s="4" t="inlineStr">
+        <is>
+          <t>R$ 46.800,00</t>
+        </is>
+      </c>
+      <c r="F230" s="4" t="inlineStr">
+        <is>
+          <t>30/03/2026</t>
+        </is>
+      </c>
+      <c r="G230" s="4" t="inlineStr">
+        <is>
+          <t>30/03/2027</t>
+        </is>
+      </c>
+      <c r="H230" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I230" s="4" t="inlineStr">
+        <is>
+          <t>31/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="231" ht="8" customHeight="1"/>
+    <row r="232" ht="18" customHeight="1">
+      <c r="A232" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B232" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C232" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D232" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E232" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F232" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G232" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H232" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I232" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="233" ht="15" customHeight="1">
+      <c r="A233" s="4" t="inlineStr">
+        <is>
+          <t>202603300003/2026</t>
+        </is>
+      </c>
+      <c r="B233" s="4" t="inlineStr">
+        <is>
+          <t>LOBO VARIEDADES E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C233" s="4" t="inlineStr">
+        <is>
+          <t>44870579****-19</t>
+        </is>
+      </c>
+      <c r="D233" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL ESPORTIVO PARA ATENDER AS NECESSIDADES DA SECRETARIA DE EDUCAÇÃO(FUNDEB) DO MUNICÍPIO DE SÃO LUÍS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E233" s="4" t="inlineStr">
+        <is>
+          <t>R$ 157.499,86</t>
+        </is>
+      </c>
+      <c r="F233" s="4" t="inlineStr">
+        <is>
+          <t>30/03/2026</t>
+        </is>
+      </c>
+      <c r="G233" s="4" t="inlineStr">
+        <is>
+          <t>30/03/2027</t>
+        </is>
+      </c>
+      <c r="H233" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I233" s="4" t="inlineStr"/>
+    </row>
+    <row r="234" ht="8" customHeight="1"/>
+    <row r="235" ht="18" customHeight="1">
+      <c r="A235" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B235" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C235" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D235" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E235" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F235" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G235" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H235" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I235" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="236" ht="15" customHeight="1">
+      <c r="A236" s="4" t="inlineStr">
+        <is>
+          <t>202603300001/2026</t>
+        </is>
+      </c>
+      <c r="B236" s="4" t="inlineStr">
+        <is>
+          <t>J. M. UCHOA JUNIOR &amp; CIA LTDA</t>
+        </is>
+      </c>
+      <c r="C236" s="4" t="inlineStr">
+        <is>
+          <t>46730051****-70</t>
+        </is>
+      </c>
+      <c r="D236" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL ESPORTIVO PARA ATENDER AS NECESSIDADES DA SECRETARIA DE EDUCAÇÃO (FUNDEB) DO MUNICÍPIO DE SÃO LUÍS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E236" s="4" t="inlineStr">
+        <is>
+          <t>R$ 107.519,00</t>
+        </is>
+      </c>
+      <c r="F236" s="4" t="inlineStr">
+        <is>
+          <t>30/03/2026</t>
+        </is>
+      </c>
+      <c r="G236" s="4" t="inlineStr">
+        <is>
+          <t>30/03/2027</t>
+        </is>
+      </c>
+      <c r="H236" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I236" s="4" t="inlineStr"/>
+    </row>
+    <row r="237" ht="8" customHeight="1"/>
+    <row r="238" ht="18" customHeight="1">
+      <c r="A238" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B238" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C238" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D238" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E238" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F238" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G238" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H238" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I238" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="239" ht="15" customHeight="1">
+      <c r="A239" s="4" t="inlineStr">
+        <is>
+          <t>202603270001/2026</t>
+        </is>
+      </c>
+      <c r="B239" s="4" t="inlineStr">
+        <is>
+          <t>ALMEIDA COMERCIO E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C239" s="4" t="inlineStr">
+        <is>
+          <t>39471476****-46</t>
+        </is>
+      </c>
+      <c r="D239" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE BLUSAS DESTINADAS A ATENDER AS NECESSIDADES DA SECRETARIA DE ESPORTE E JUVENTUDE DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E239" s="4" t="inlineStr">
+        <is>
+          <t>R$ 17.000,00</t>
+        </is>
+      </c>
+      <c r="F239" s="4" t="inlineStr">
+        <is>
+          <t>27/03/2026</t>
+        </is>
+      </c>
+      <c r="G239" s="4" t="inlineStr">
+        <is>
+          <t>27/03/2027</t>
+        </is>
+      </c>
+      <c r="H239" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I239" s="4" t="inlineStr">
+        <is>
+          <t>27/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="240" ht="8" customHeight="1"/>
+    <row r="241" ht="18" customHeight="1">
+      <c r="A241" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B241" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C241" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D241" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E241" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F241" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G241" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H241" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I241" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="242" ht="15" customHeight="1">
+      <c r="A242" s="4" t="inlineStr">
+        <is>
+          <t>202603260001/2026</t>
+        </is>
+      </c>
+      <c r="B242" s="4" t="inlineStr">
+        <is>
+          <t>ALMEIDA COMERCIO E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C242" s="4" t="inlineStr">
+        <is>
+          <t>39471476****-46</t>
+        </is>
+      </c>
+      <c r="D242" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS (PEIXE PALOMBETA) DESTINADOS ÀS FAMILIAS CARENTES, PARA DISTRIBUIÇÃO GRATUITA NO PERIODO DA SEMANA SANTA, ATRAVÉS DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUÍS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E242" s="4" t="inlineStr">
+        <is>
+          <t>R$ 63.000,00</t>
+        </is>
+      </c>
+      <c r="F242" s="4" t="inlineStr">
+        <is>
+          <t>26/03/2026</t>
+        </is>
+      </c>
+      <c r="G242" s="4" t="inlineStr">
+        <is>
+          <t>26/03/2027</t>
+        </is>
+      </c>
+      <c r="H242" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I242" s="4" t="inlineStr">
+        <is>
+          <t>26/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="243" ht="8" customHeight="1"/>
+    <row r="244" ht="18" customHeight="1">
+      <c r="A244" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B244" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C244" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D244" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E244" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F244" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G244" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H244" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I244" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="245" ht="15" customHeight="1">
+      <c r="A245" s="4" t="inlineStr">
+        <is>
+          <t>202603180001/2026</t>
+        </is>
+      </c>
+      <c r="B245" s="4" t="inlineStr">
+        <is>
+          <t>NX EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C245" s="4" t="inlineStr">
+        <is>
+          <t>33782002****-39</t>
+        </is>
+      </c>
+      <c r="D245" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA CONSTRUÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE (UBS) NA LOCALIDADE DE PANTANAL , ZONA RURAL DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E245" s="4" t="inlineStr">
+        <is>
+          <t>R$ 469.835,57</t>
+        </is>
+      </c>
+      <c r="F245" s="4" t="inlineStr">
+        <is>
+          <t>18/03/2026</t>
+        </is>
+      </c>
+      <c r="G245" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H245" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I245" s="4" t="inlineStr"/>
+    </row>
+    <row r="246" ht="14" customHeight="1">
+      <c r="A246" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="247" ht="16" customHeight="1">
+      <c r="A247" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B247" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C247" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D247" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E247" s="6" t="inlineStr"/>
+      <c r="F247" s="6" t="inlineStr"/>
+      <c r="G247" s="6" t="inlineStr"/>
+      <c r="H247" s="6" t="inlineStr"/>
+      <c r="I247" s="6" t="inlineStr"/>
+    </row>
+    <row r="248" ht="14" customHeight="1">
+      <c r="A248" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B248" s="7" t="inlineStr">
+        <is>
+          <t>17/06/2026</t>
+        </is>
+      </c>
+      <c r="C248" s="7" t="inlineStr">
+        <is>
+          <t>R$ 82.961,82</t>
+        </is>
+      </c>
+      <c r="D248" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso II, alínea “d” - Reequilíbrio econômico-financeiro - Novo - 00085/2026</t>
+        </is>
+      </c>
+      <c r="E248" s="7" t="inlineStr"/>
+      <c r="F248" s="7" t="inlineStr"/>
+      <c r="G248" s="7" t="inlineStr"/>
+      <c r="H248" s="7" t="inlineStr"/>
+      <c r="I248" s="7" t="inlineStr"/>
+    </row>
+    <row r="249" ht="8" customHeight="1"/>
+    <row r="250" ht="18" customHeight="1">
+      <c r="A250" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B250" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C250" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D250" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E250" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F250" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G250" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H250" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I250" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="251" ht="15" customHeight="1">
+      <c r="A251" s="4" t="inlineStr">
+        <is>
+          <t>202603170001/2026</t>
+        </is>
+      </c>
+      <c r="B251" s="4" t="inlineStr">
+        <is>
+          <t>LOTUS INDUSTRIA E COMERCIO LTDA.</t>
+        </is>
+      </c>
+      <c r="C251" s="4" t="inlineStr">
+        <is>
+          <t>02799882****-22</t>
+        </is>
+      </c>
+      <c r="D251" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE 01(UM) APARELHO DE RAIO X EM ATENDIMENTO A SECRETARIA DE SAÚDE DE SÃO LUÍS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E251" s="4" t="inlineStr">
+        <is>
+          <t>R$ 185.950,00</t>
+        </is>
+      </c>
+      <c r="F251" s="4" t="inlineStr">
+        <is>
+          <t>17/03/2026</t>
+        </is>
+      </c>
+      <c r="G251" s="4" t="inlineStr">
+        <is>
+          <t>17/03/2027</t>
+        </is>
+      </c>
+      <c r="H251" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I251" s="4" t="inlineStr"/>
+    </row>
+    <row r="252" ht="8" customHeight="1"/>
+    <row r="253" ht="18" customHeight="1">
+      <c r="A253" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B253" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C253" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D253" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E253" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F253" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G253" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H253" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I253" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="254" ht="15" customHeight="1">
+      <c r="A254" s="4" t="inlineStr">
+        <is>
+          <t>202603160001/2026</t>
+        </is>
+      </c>
+      <c r="B254" s="4" t="inlineStr">
+        <is>
+          <t>DIAGTEC ASSISTENCIA TECNICA EM EQUIPAMENTOS MEDICO-HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="C254" s="4" t="inlineStr">
+        <is>
+          <t>06326665****-76</t>
+        </is>
+      </c>
+      <c r="D254" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA DOS EQUIPAMENTOS MÉDICO HOSPITALARES PERTENCENTES AO HOSPITAL MUNICIPAL ANTÔNIO RIBEIRO DA SILVA, ATENÇÃO SECUNDÀRIA COM SUBSTITUIÇÃO DE PEÇAS E COMPONENTES DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE - CE.</t>
+        </is>
+      </c>
+      <c r="E254" s="4" t="inlineStr">
+        <is>
+          <t>R$ 60.000,00</t>
+        </is>
+      </c>
+      <c r="F254" s="4" t="inlineStr">
+        <is>
+          <t>16/03/2026</t>
+        </is>
+      </c>
+      <c r="G254" s="4" t="inlineStr">
+        <is>
+          <t>16/03/2027</t>
+        </is>
+      </c>
+      <c r="H254" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I254" s="4" t="inlineStr">
+        <is>
+          <t>16/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="255" ht="8" customHeight="1"/>
+    <row r="256" ht="18" customHeight="1">
+      <c r="A256" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B256" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C256" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D256" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E256" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F256" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G256" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H256" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I256" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="257" ht="15" customHeight="1">
+      <c r="A257" s="4" t="inlineStr">
+        <is>
+          <t>202603120001/2026</t>
+        </is>
+      </c>
+      <c r="B257" s="4" t="inlineStr">
+        <is>
+          <t>N B DA COSTA LTDA</t>
+        </is>
+      </c>
+      <c r="C257" s="4" t="inlineStr">
+        <is>
+          <t>34165077****-33</t>
+        </is>
+      </c>
+      <c r="D257" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE GÊNEROS ALIMENTICIOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE ADMINISTRAÇÃO DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E257" s="4" t="inlineStr">
+        <is>
+          <t>R$ 9.131,20</t>
+        </is>
+      </c>
+      <c r="F257" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="G257" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2027</t>
+        </is>
+      </c>
+      <c r="H257" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I257" s="4" t="inlineStr">
+        <is>
+          <t>13/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="258" ht="8" customHeight="1"/>
+    <row r="259" ht="18" customHeight="1">
+      <c r="A259" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B259" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C259" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D259" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E259" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F259" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G259" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H259" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I259" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="260" ht="15" customHeight="1">
+      <c r="A260" s="4" t="inlineStr">
+        <is>
+          <t>202603110001/2026</t>
+        </is>
+      </c>
+      <c r="B260" s="4" t="inlineStr">
+        <is>
+          <t>Odonto Medic Ltda</t>
+        </is>
+      </c>
+      <c r="C260" s="4" t="inlineStr">
+        <is>
+          <t>22253385****-12</t>
+        </is>
+      </c>
+      <c r="D260" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL PERMANENTE DESTINADO A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E260" s="4" t="inlineStr">
+        <is>
+          <t>R$ 56.380,00</t>
+        </is>
+      </c>
+      <c r="F260" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2026</t>
+        </is>
+      </c>
+      <c r="G260" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2027</t>
+        </is>
+      </c>
+      <c r="H260" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I260" s="4" t="inlineStr"/>
+    </row>
+    <row r="261" ht="8" customHeight="1"/>
+    <row r="262" ht="18" customHeight="1">
+      <c r="A262" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B262" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C262" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D262" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E262" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F262" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G262" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H262" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I262" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="263" ht="15" customHeight="1">
+      <c r="A263" s="4" t="inlineStr">
+        <is>
+          <t>202603100001/2026</t>
+        </is>
+      </c>
+      <c r="B263" s="4" t="inlineStr">
+        <is>
+          <t>PRO COMMERCE LTDA</t>
+        </is>
+      </c>
+      <c r="C263" s="4" t="inlineStr">
+        <is>
+          <t>41766420****-60</t>
+        </is>
+      </c>
+      <c r="D263" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE EQUIPAMENTOS PERMANENTESDESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNÍCIPIO DE SÃO LUIS DO CURU- CE.</t>
+        </is>
+      </c>
+      <c r="E263" s="4" t="inlineStr">
+        <is>
+          <t>R$ 90.025,17</t>
+        </is>
+      </c>
+      <c r="F263" s="4" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+      <c r="G263" s="4" t="inlineStr">
+        <is>
+          <t>10/03/2027</t>
+        </is>
+      </c>
+      <c r="H263" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I263" s="4" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="264" ht="8" customHeight="1"/>
+    <row r="265" ht="18" customHeight="1">
+      <c r="A265" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B265" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C265" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D265" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E265" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F265" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G265" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H265" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I265" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="266" ht="15" customHeight="1">
+      <c r="A266" s="4" t="inlineStr">
+        <is>
+          <t>202603090004/2026</t>
+        </is>
+      </c>
+      <c r="B266" s="4" t="inlineStr">
+        <is>
+          <t>DIAGTEC ASSISTENCIA TECNICA EM EQUIPAMENTOS MEDICO-HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="C266" s="4" t="inlineStr">
+        <is>
+          <t>06326665****-76</t>
+        </is>
+      </c>
+      <c r="D266" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA  NOS EQUIPAMENTOS ODONTOLÓGICOS PERTENCENTES ÀS UNIDADES BÁSICAS DE SAÚDE, ATENÇÃO PRIMÁRIA, COM SUBSTITUIÇÃO DE PEÇAS E COMPONENTES DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICIPIO DE SÃO,LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E266" s="4" t="inlineStr">
+        <is>
+          <t>R$ 60.000,00</t>
+        </is>
+      </c>
+      <c r="F266" s="4" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+      <c r="G266" s="4" t="inlineStr">
+        <is>
+          <t>09/03/2027</t>
+        </is>
+      </c>
+      <c r="H266" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I266" s="4" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="267" ht="8" customHeight="1"/>
+    <row r="268" ht="18" customHeight="1">
+      <c r="A268" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B268" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C268" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D268" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E268" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F268" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G268" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H268" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I268" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="269" ht="15" customHeight="1">
+      <c r="A269" s="4" t="inlineStr">
+        <is>
+          <t>202603090003/2026</t>
+        </is>
+      </c>
+      <c r="B269" s="4" t="inlineStr">
+        <is>
+          <t>JOSE MARCELO BARBOSA DE SOUSA</t>
+        </is>
+      </c>
+      <c r="C269" s="4" t="inlineStr">
+        <is>
+          <t>65099229****-70</t>
+        </is>
+      </c>
+      <c r="D269" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE PÃES, BOLOS E SALGADOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E269" s="4" t="inlineStr">
+        <is>
+          <t>R$ 17.100,00</t>
+        </is>
+      </c>
+      <c r="F269" s="4" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+      <c r="G269" s="4" t="inlineStr">
+        <is>
+          <t>09/03/2027</t>
+        </is>
+      </c>
+      <c r="H269" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I269" s="4" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="270" ht="8" customHeight="1"/>
+    <row r="271" ht="18" customHeight="1">
+      <c r="A271" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B271" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C271" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D271" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E271" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F271" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G271" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H271" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I271" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="272" ht="15" customHeight="1">
+      <c r="A272" s="4" t="inlineStr">
+        <is>
+          <t>202603090002/2026</t>
+        </is>
+      </c>
+      <c r="B272" s="4" t="inlineStr">
+        <is>
+          <t>D N DE FREITAS CONSULTORIA E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C272" s="4" t="inlineStr">
+        <is>
+          <t>21913700****-47</t>
+        </is>
+      </c>
+      <c r="D272" s="4" t="inlineStr">
+        <is>
+          <t>CONTATAÇÃO DA PRESTAÇÃO DE SERVIÇOS EM ASSESSORIA E CONSULTORIA DE APOIO À GESTÃO DE SAÚDE PÚBLICA, PLANEJAMENTO E ACOMPANHAMENTO DOS SISTEMAS VINCULADOS AO PROCESSO DE GESTÃO DA ASSISTÊNCIA À SAÚDE BÁSICA DO MUNICÍPIO DE SÃO LUIS DO CURU – CE.</t>
+        </is>
+      </c>
+      <c r="E272" s="4" t="inlineStr">
+        <is>
+          <t>R$ 63.000,00</t>
+        </is>
+      </c>
+      <c r="F272" s="4" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+      <c r="G272" s="4" t="inlineStr">
+        <is>
+          <t>09/03/2027</t>
+        </is>
+      </c>
+      <c r="H272" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I272" s="4" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="273" ht="8" customHeight="1"/>
+    <row r="274" ht="18" customHeight="1">
+      <c r="A274" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B274" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C274" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D274" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E274" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F274" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G274" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H274" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I274" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="275" ht="15" customHeight="1">
+      <c r="A275" s="4" t="inlineStr">
+        <is>
+          <t>202603060001/2026</t>
+        </is>
+      </c>
+      <c r="B275" s="4" t="inlineStr">
+        <is>
+          <t>AGIL COMERCIO E DISTRIBUIDORA DE EQUIPAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C275" s="4" t="inlineStr">
+        <is>
+          <t>30607801****-80</t>
+        </is>
+      </c>
+      <c r="D275" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE MATERIAL PERMANENTE DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNÍCIPIO DE SÃO LUIS DO CURU- CE.</t>
+        </is>
+      </c>
+      <c r="E275" s="4" t="inlineStr">
+        <is>
+          <t>R$ 27.757,00</t>
+        </is>
+      </c>
+      <c r="F275" s="4" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+      <c r="G275" s="4" t="inlineStr">
+        <is>
+          <t>06/03/2027</t>
+        </is>
+      </c>
+      <c r="H275" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I275" s="4" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="276" ht="8" customHeight="1"/>
+    <row r="277" ht="18" customHeight="1">
+      <c r="A277" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B277" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C277" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D277" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E277" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F277" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G277" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H277" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I277" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="278" ht="15" customHeight="1">
+      <c r="A278" s="4" t="inlineStr">
+        <is>
+          <t>202603050001/2026</t>
+        </is>
+      </c>
+      <c r="B278" s="4" t="inlineStr">
+        <is>
+          <t>J V DE OLIVEIRA JUNIOR CONSULTORIA ADMINISTRATIVA - ME</t>
+        </is>
+      </c>
+      <c r="C278" s="4" t="inlineStr">
+        <is>
+          <t>18334948****-49</t>
+        </is>
+      </c>
+      <c r="D278" s="4" t="inlineStr">
+        <is>
+          <t>PRESTAÇÃO DE SERVIÇOS EM ACOMPANHAMENTO E ORIENTAÇÃO AO FISCAL DE CONTRATO PARA  
+ASSISTIR E SUBSIDIAR DE INFORMAÇÕES PERTINENTES A ESSA ATRIBUIÇÃO, JUNTO A SECRETARIA DE INFRAESTRUTURA DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E278" s="4" t="inlineStr">
+        <is>
+          <t>R$ 58.200,00</t>
+        </is>
+      </c>
+      <c r="F278" s="4" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+      <c r="G278" s="4" t="inlineStr">
+        <is>
+          <t>05/03/2027</t>
+        </is>
+      </c>
+      <c r="H278" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I278" s="4" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="279" ht="8" customHeight="1"/>
+    <row r="280" ht="18" customHeight="1">
+      <c r="A280" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B280" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C280" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D280" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E280" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F280" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G280" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H280" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I280" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="281" ht="15" customHeight="1">
+      <c r="A281" s="4" t="inlineStr">
+        <is>
+          <t>202603040002/2026</t>
+        </is>
+      </c>
+      <c r="B281" s="4" t="inlineStr">
+        <is>
+          <t>J R CORDEIRO COMÉRCIO E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C281" s="4" t="inlineStr">
+        <is>
+          <t>54609843****-19</t>
+        </is>
+      </c>
+      <c r="D281" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE PÃES, BOLOS E SALGADOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE EDUCAÇÃO DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E281" s="4" t="inlineStr">
+        <is>
+          <t>R$ 65.141,50</t>
+        </is>
+      </c>
+      <c r="F281" s="4" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+      <c r="G281" s="4" t="inlineStr">
+        <is>
+          <t>04/03/2027</t>
+        </is>
+      </c>
+      <c r="H281" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I281" s="4" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="282" ht="8" customHeight="1"/>
+    <row r="283" ht="18" customHeight="1">
+      <c r="A283" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B283" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C283" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D283" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E283" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F283" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G283" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H283" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I283" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="284" ht="15" customHeight="1">
+      <c r="A284" s="4" t="inlineStr">
+        <is>
+          <t>202603040001/2026</t>
+        </is>
+      </c>
+      <c r="B284" s="4" t="inlineStr">
+        <is>
+          <t>J R CORDEIRO COMÉRCIO E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C284" s="4" t="inlineStr">
+        <is>
+          <t>54609843****-19</t>
+        </is>
+      </c>
+      <c r="D284" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE PÃES DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E284" s="4" t="inlineStr">
+        <is>
+          <t>R$ 29.250,00</t>
+        </is>
+      </c>
+      <c r="F284" s="4" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+      <c r="G284" s="4" t="inlineStr">
+        <is>
+          <t>04/03/2027</t>
+        </is>
+      </c>
+      <c r="H284" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I284" s="4" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="285" ht="8" customHeight="1"/>
+    <row r="286" ht="18" customHeight="1">
+      <c r="A286" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B286" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C286" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D286" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E286" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F286" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G286" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H286" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I286" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="287" ht="15" customHeight="1">
+      <c r="A287" s="4" t="inlineStr">
+        <is>
+          <t>202603020004/2026</t>
+        </is>
+      </c>
+      <c r="B287" s="4" t="inlineStr">
+        <is>
+          <t>LIDERY - GESTAO ADMINISTRATIVA LTDA</t>
+        </is>
+      </c>
+      <c r="C287" s="4" t="inlineStr">
+        <is>
+          <t>10563418****-60</t>
+        </is>
+      </c>
+      <c r="D287" s="4" t="inlineStr">
+        <is>
+          <t>PRESTAÇÃO DE SERVIÇOS EM ACOMPANHAMENTO E ORIENTAÇÃO AO FISCAL DE CONTRATO PARA ASSISTIR E SUBSIDIAR DE INFORMAÇÕES PERTINENTES A ESSA ATRIBUIÇÃO, JUNTO A SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E287" s="4" t="inlineStr">
+        <is>
+          <t>R$ 56.400,00</t>
+        </is>
+      </c>
+      <c r="F287" s="4" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
+      <c r="G287" s="4" t="inlineStr">
+        <is>
+          <t>02/03/2027</t>
+        </is>
+      </c>
+      <c r="H287" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I287" s="4" t="inlineStr">
+        <is>
+          <t>03/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="288" ht="8" customHeight="1"/>
+    <row r="289" ht="18" customHeight="1">
+      <c r="A289" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B289" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C289" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D289" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E289" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F289" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G289" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H289" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I289" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="290" ht="15" customHeight="1">
+      <c r="A290" s="4" t="inlineStr">
+        <is>
+          <t>202603020003/2026</t>
+        </is>
+      </c>
+      <c r="B290" s="4" t="inlineStr">
+        <is>
+          <t>LIDERY - GESTAO ADMINISTRATIVA LTDA</t>
+        </is>
+      </c>
+      <c r="C290" s="4" t="inlineStr">
+        <is>
+          <t>10563418****-60</t>
+        </is>
+      </c>
+      <c r="D290" s="4" t="inlineStr">
+        <is>
+          <t>PRESTAÇÃO DE SERVIÇOS EM ACOMPANHAMENTO E ORIENTAÇÃO AO FISCAL DE CONTRATO PARA  
+ASSISTIR E SUBSIDIAR DE INFORMAÇÕES PERTINENTES A ESSA ATRIBUIÇÃO, JUNTO A SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E290" s="4" t="inlineStr">
+        <is>
+          <t>R$ 55.200,00</t>
+        </is>
+      </c>
+      <c r="F290" s="4" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
+      <c r="G290" s="4" t="inlineStr">
+        <is>
+          <t>02/03/2027</t>
+        </is>
+      </c>
+      <c r="H290" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I290" s="4" t="inlineStr">
+        <is>
+          <t>03/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="291" ht="8" customHeight="1"/>
+    <row r="292" ht="18" customHeight="1">
+      <c r="A292" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B292" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C292" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D292" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E292" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F292" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G292" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H292" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I292" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="293" ht="15" customHeight="1">
+      <c r="A293" s="4" t="inlineStr">
+        <is>
+          <t>202603020002/2026</t>
+        </is>
+      </c>
+      <c r="B293" s="4" t="inlineStr">
+        <is>
+          <t>LIDERY - GESTAO ADMINISTRATIVA LTDA</t>
+        </is>
+      </c>
+      <c r="C293" s="4" t="inlineStr">
+        <is>
+          <t>10563418****-60</t>
+        </is>
+      </c>
+      <c r="D293" s="4" t="inlineStr">
+        <is>
+          <t>PRESTAÇÃO DE SERVIÇOS EM ACOMPANHAMENTO E ORIENTAÇÃO AO FISCAL DE CONTRATO PARA  
+ASSISTIR E SUBSIDIAR DE INFORMAÇÕES PERTINENTES A ESSA ATRIBUIÇÃO, JUNTO A SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E293" s="4" t="inlineStr">
+        <is>
+          <t>R$ 56.400,00</t>
+        </is>
+      </c>
+      <c r="F293" s="4" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
+      <c r="G293" s="4" t="inlineStr">
+        <is>
+          <t>02/03/2027</t>
+        </is>
+      </c>
+      <c r="H293" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I293" s="4" t="inlineStr">
+        <is>
+          <t>03/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="294" ht="8" customHeight="1"/>
+    <row r="295" ht="18" customHeight="1">
+      <c r="A295" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B295" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C295" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D295" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E295" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F295" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G295" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H295" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I295" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="296" ht="15" customHeight="1">
+      <c r="A296" s="4" t="inlineStr">
+        <is>
+          <t>202603020001/2026</t>
+        </is>
+      </c>
+      <c r="B296" s="4" t="inlineStr">
+        <is>
+          <t>LIDERY - GESTAO ADMINISTRATIVA LTDA</t>
+        </is>
+      </c>
+      <c r="C296" s="4" t="inlineStr">
+        <is>
+          <t>10563418****-60</t>
+        </is>
+      </c>
+      <c r="D296" s="4" t="inlineStr">
+        <is>
+          <t>PRESTAÇÃO DE SERVIÇOS EM ACOMPANHAMENTO E ORIENTAÇÃO AO FISCAL DE CONTRATO PARA  
+ASSISTIR E SUBSIDIAR DE INFORMAÇÕES PERTINENTES A ESSA ATRIBUIÇÃO, JUNTO A SECRETARIA DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E296" s="4" t="inlineStr">
+        <is>
+          <t>R$ 55.200,00</t>
+        </is>
+      </c>
+      <c r="F296" s="4" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
+      <c r="G296" s="4" t="inlineStr">
+        <is>
+          <t>02/03/2027</t>
+        </is>
+      </c>
+      <c r="H296" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I296" s="4" t="inlineStr"/>
+    </row>
+    <row r="297" ht="8" customHeight="1"/>
+    <row r="298" ht="18" customHeight="1">
+      <c r="A298" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B298" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C298" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D298" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E298" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F298" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G298" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H298" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I298" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="299" ht="15" customHeight="1">
+      <c r="A299" s="4" t="inlineStr">
+        <is>
+          <t>202602270001/2026</t>
+        </is>
+      </c>
+      <c r="B299" s="4" t="inlineStr">
+        <is>
+          <t>Odonto Medic Ltda</t>
+        </is>
+      </c>
+      <c r="C299" s="4" t="inlineStr">
+        <is>
+          <t>22253385****-12</t>
+        </is>
+      </c>
+      <c r="D299" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE AR CONDICIONADOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNÍCIPIO DE SÃO LUIS DO CURU- CE.</t>
+        </is>
+      </c>
+      <c r="E299" s="4" t="inlineStr">
+        <is>
+          <t>R$ 60.300,00</t>
+        </is>
+      </c>
+      <c r="F299" s="4" t="inlineStr">
+        <is>
+          <t>27/02/2026</t>
+        </is>
+      </c>
+      <c r="G299" s="4" t="inlineStr">
+        <is>
+          <t>27/02/2027</t>
+        </is>
+      </c>
+      <c r="H299" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I299" s="4" t="inlineStr"/>
+    </row>
+    <row r="300" ht="8" customHeight="1"/>
+    <row r="301" ht="18" customHeight="1">
+      <c r="A301" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B301" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C301" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D301" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E301" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F301" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G301" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H301" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I301" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="302" ht="15" customHeight="1">
+      <c r="A302" s="4" t="inlineStr">
+        <is>
+          <t>202602060004/2026</t>
+        </is>
+      </c>
+      <c r="B302" s="4" t="inlineStr">
+        <is>
+          <t>AGIL COMERCIO E DISTRIBUIDORA DE EQUIPAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C302" s="4" t="inlineStr">
+        <is>
+          <t>30607801****-80</t>
+        </is>
+      </c>
+      <c r="D302" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE MATERIAL PERMANENTE DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNÍCIPIO DE SÃO LUIS DO CURU- CE.</t>
+        </is>
+      </c>
+      <c r="E302" s="4" t="inlineStr">
+        <is>
+          <t>R$ 12.000,00</t>
+        </is>
+      </c>
+      <c r="F302" s="4" t="inlineStr">
+        <is>
+          <t>06/02/2026</t>
+        </is>
+      </c>
+      <c r="G302" s="4" t="inlineStr">
+        <is>
+          <t>06/02/2027</t>
+        </is>
+      </c>
+      <c r="H302" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I302" s="4" t="inlineStr"/>
+    </row>
+    <row r="303" ht="8" customHeight="1"/>
+    <row r="304" ht="18" customHeight="1">
+      <c r="A304" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B304" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C304" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D304" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E304" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F304" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G304" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H304" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I304" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="305" ht="15" customHeight="1">
+      <c r="A305" s="4" t="inlineStr">
+        <is>
+          <t>202602060003/2026</t>
+        </is>
+      </c>
+      <c r="B305" s="4" t="inlineStr">
+        <is>
+          <t>MIX DA ALEGRIA SERVICOS ARTISTICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C305" s="4" t="inlineStr">
+        <is>
+          <t>08146959****-41</t>
+        </is>
+      </c>
+      <c r="D305" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DA COMPANHIA MIX DA ALEGRIA "CIA MIX DA ALEGRIA", VISANDO APRESENTAÇÃO ARTÍSTICA E MUSICAL, NO DIA 14 DE FEVEREIRO DE 2026, EM ALUSÃO AO EVENTO CARNAVALESCO DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E305" s="4" t="inlineStr">
+        <is>
+          <t>R$ 25.000,00</t>
+        </is>
+      </c>
+      <c r="F305" s="4" t="inlineStr">
+        <is>
+          <t>06/02/2026</t>
+        </is>
+      </c>
+      <c r="G305" s="4" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+      <c r="H305" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I305" s="4" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="306" ht="8" customHeight="1"/>
+    <row r="307" ht="18" customHeight="1">
+      <c r="A307" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B307" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C307" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D307" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E307" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F307" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G307" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H307" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I307" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="308" ht="15" customHeight="1">
+      <c r="A308" s="4" t="inlineStr">
+        <is>
+          <t>202602060002/2026</t>
+        </is>
+      </c>
+      <c r="B308" s="4" t="inlineStr">
+        <is>
+          <t>SAMYRA SHOW GRAVACOES, EDICOES MUSICAIS E EVENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C308" s="4" t="inlineStr">
+        <is>
+          <t>22917407****-10</t>
+        </is>
+      </c>
+      <c r="D308" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO ARTÍSTICA DA CANTORA “SAMYRA SHOW”, VISANDO A APRESENTAÇÃO MUSICAL, NO DIA 15 DE FEVEREIRO DE 2026, EM ALUSÃO AO EVENTO CARNAVALESCO DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E308" s="4" t="inlineStr">
+        <is>
+          <t>R$ 250.000,00</t>
+        </is>
+      </c>
+      <c r="F308" s="4" t="inlineStr">
+        <is>
+          <t>06/02/2026</t>
+        </is>
+      </c>
+      <c r="G308" s="4" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+      <c r="H308" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I308" s="4" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="309" ht="8" customHeight="1"/>
+    <row r="310" ht="18" customHeight="1">
+      <c r="A310" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B310" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C310" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D310" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E310" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F310" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G310" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H310" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I310" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="311" ht="15" customHeight="1">
+      <c r="A311" s="4" t="inlineStr">
+        <is>
+          <t>202602060001/2026</t>
+        </is>
+      </c>
+      <c r="B311" s="4" t="inlineStr">
+        <is>
+          <t>GALICIA PRODUCOES LTDA</t>
+        </is>
+      </c>
+      <c r="C311" s="4" t="inlineStr">
+        <is>
+          <t>48126812****-04</t>
+        </is>
+      </c>
+      <c r="D311" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DA ARTISTA/BANDA “GALÍCIA CRUZ”,  VISANDO A APRESENTAÇÃO DE SHOW MUSICAL, NO DIA 16 DE FEVEREIRO DE 2026, EVENTO CARNAVALESCO DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E311" s="4" t="inlineStr">
+        <is>
+          <t>R$ 200.000,00</t>
+        </is>
+      </c>
+      <c r="F311" s="4" t="inlineStr">
+        <is>
+          <t>06/02/2026</t>
+        </is>
+      </c>
+      <c r="G311" s="4" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+      <c r="H311" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I311" s="4" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="312" ht="8" customHeight="1"/>
+    <row r="313" ht="18" customHeight="1">
+      <c r="A313" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B313" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C313" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D313" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E313" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F313" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G313" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H313" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I313" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="314" ht="15" customHeight="1">
+      <c r="A314" s="4" t="inlineStr">
+        <is>
+          <t>202602050002/2026</t>
+        </is>
+      </c>
+      <c r="B314" s="4" t="inlineStr">
+        <is>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+        </is>
+      </c>
+      <c r="C314" s="4" t="inlineStr">
+        <is>
+          <t>07580946****-13</t>
+        </is>
+      </c>
+      <c r="D314" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE COMBUSTÍVEIS DESTINADOS A ATENDER AS DEMANDAS DA SECRETARIA DA ASSISTÊNCIA SOCIAL (PRIMEIRA INFÂNCIA) DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E314" s="4" t="inlineStr">
+        <is>
+          <t>R$ 61.255,87</t>
+        </is>
+      </c>
+      <c r="F314" s="4" t="inlineStr">
+        <is>
+          <t>05/02/2026</t>
+        </is>
+      </c>
+      <c r="G314" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H314" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I314" s="4" t="inlineStr"/>
+    </row>
+    <row r="315" ht="14" customHeight="1">
+      <c r="A315" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="316" ht="16" customHeight="1">
+      <c r="A316" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B316" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C316" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D316" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E316" s="6" t="inlineStr"/>
+      <c r="F316" s="6" t="inlineStr"/>
+      <c r="G316" s="6" t="inlineStr"/>
+      <c r="H316" s="6" t="inlineStr"/>
+      <c r="I316" s="6" t="inlineStr"/>
+    </row>
+    <row r="317" ht="14" customHeight="1">
+      <c r="A317" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B317" s="7" t="inlineStr">
+        <is>
+          <t>31/03/2026</t>
+        </is>
+      </c>
+      <c r="C317" s="7" t="inlineStr">
+        <is>
+          <t>R$ 5.268,67</t>
+        </is>
+      </c>
+      <c r="D317" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Reajuste - Novo - 00065/2026</t>
+        </is>
+      </c>
+      <c r="E317" s="7" t="inlineStr"/>
+      <c r="F317" s="7" t="inlineStr"/>
+      <c r="G317" s="7" t="inlineStr"/>
+      <c r="H317" s="7" t="inlineStr"/>
+      <c r="I317" s="7" t="inlineStr"/>
+    </row>
+    <row r="318" ht="8" customHeight="1"/>
+    <row r="319" ht="18" customHeight="1">
+      <c r="A319" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B319" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C319" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D319" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E319" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F319" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G319" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H319" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I319" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="320" ht="15" customHeight="1">
+      <c r="A320" s="4" t="inlineStr">
+        <is>
+          <t>202602050001/2026</t>
+        </is>
+      </c>
+      <c r="B320" s="4" t="inlineStr">
+        <is>
+          <t>MACNOR REPRESENTACOES E COMERCIO LTDA</t>
+        </is>
+      </c>
+      <c r="C320" s="4" t="inlineStr">
+        <is>
+          <t>00376638****-21</t>
+        </is>
+      </c>
+      <c r="D320" s="4" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE EQUIPAMENTOS HOSPITALARES DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICIPIO DE SÃO LUIS DO CURU - CE</t>
+        </is>
+      </c>
+      <c r="E320" s="4" t="inlineStr">
+        <is>
+          <t>R$ 62.520,00</t>
+        </is>
+      </c>
+      <c r="F320" s="4" t="inlineStr">
+        <is>
+          <t>06/02/2026</t>
+        </is>
+      </c>
+      <c r="G320" s="4" t="inlineStr">
+        <is>
+          <t>06/02/2027</t>
+        </is>
+      </c>
+      <c r="H320" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I320" s="4" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="321" ht="8" customHeight="1"/>
+    <row r="322" ht="18" customHeight="1">
+      <c r="A322" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B322" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C322" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D322" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E322" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F322" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G322" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H322" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I322" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="323" ht="15" customHeight="1">
+      <c r="A323" s="4" t="inlineStr">
+        <is>
+          <t>202601290003/2026</t>
+        </is>
+      </c>
+      <c r="B323" s="4" t="inlineStr">
+        <is>
+          <t>J&amp;G PHARMA DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C323" s="4" t="inlineStr">
+        <is>
+          <t>05283263****-79</t>
+        </is>
+      </c>
+      <c r="D323" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE FRALDAS PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE, CONFORME MAPP 5111.</t>
+        </is>
+      </c>
+      <c r="E323" s="4" t="inlineStr">
+        <is>
+          <t>R$ 1.391,60</t>
+        </is>
+      </c>
+      <c r="F323" s="4" t="inlineStr">
+        <is>
+          <t>29/01/2026</t>
+        </is>
+      </c>
+      <c r="G323" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H323" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I323" s="4" t="inlineStr"/>
+    </row>
+    <row r="324" ht="8" customHeight="1"/>
+    <row r="325" ht="18" customHeight="1">
+      <c r="A325" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B325" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C325" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D325" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E325" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F325" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G325" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H325" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I325" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="326" ht="15" customHeight="1">
+      <c r="A326" s="4" t="inlineStr">
+        <is>
+          <t>202601290001/2026</t>
+        </is>
+      </c>
+      <c r="B326" s="4" t="inlineStr">
+        <is>
+          <t>R2 SOLUCOES ADMINISTRATIVAS E SERVICOS EIRELI</t>
+        </is>
+      </c>
+      <c r="C326" s="4" t="inlineStr">
+        <is>
+          <t>35823985****-30</t>
+        </is>
+      </c>
+      <c r="D326" s="4" t="inlineStr">
+        <is>
+          <t>PRESTAÇÃO DE SERVIÇOS TÉCNICOS ESPECIALIZADOS EM ARQUIVOLOGIA PARA ATUAR NA ORGANIZAÇÃO DOS DOCUMENTOS EXISTENTES VINCULADOS NO ARQUIVO CENTRAL DO MUNICÍPIO DE SÃO LUÍS DO CURU – CE</t>
+        </is>
+      </c>
+      <c r="E326" s="4" t="inlineStr">
+        <is>
+          <t>R$ 63.462,60</t>
+        </is>
+      </c>
+      <c r="F326" s="4" t="inlineStr">
+        <is>
+          <t>29/01/2026</t>
+        </is>
+      </c>
+      <c r="G326" s="4" t="inlineStr">
+        <is>
+          <t>29/01/2027</t>
+        </is>
+      </c>
+      <c r="H326" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I326" s="4" t="inlineStr">
+        <is>
+          <t>29/01/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="327" ht="8" customHeight="1"/>
+    <row r="328" ht="18" customHeight="1">
+      <c r="A328" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B328" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C328" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D328" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E328" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F328" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G328" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H328" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I328" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="329" ht="15" customHeight="1">
+      <c r="A329" s="4" t="inlineStr">
+        <is>
+          <t>202601270001/2026</t>
+        </is>
+      </c>
+      <c r="B329" s="4" t="inlineStr">
+        <is>
+          <t>BRASIL E MATOS LTDA</t>
+        </is>
+      </c>
+      <c r="C329" s="4" t="inlineStr">
+        <is>
+          <t>00623949****-48</t>
+        </is>
+      </c>
+      <c r="D329" s="4" t="inlineStr">
+        <is>
+          <t>PRESTAÇÃO DE SERVIÇOS COM TAXA DE SERVIÇO DE OPERADORA OU AGÊNCIA DE VIAGENS, PARA RESERVA E MARCAÇÃO DE PASSAGENS AÉREAS NACIONAIS E INTERNACIONAIS, POR MEIO DE ATENDIMENTO REMOTO (E-MAIL E TELEFONE), DESTINADO AO GABINETE DO PREFEITO DE SÃO LUIS DO CURU/CE. ( COM VALOR ESTIMADO DE AQUISIÇÃO DE PASSAGENS ÁEREAS DE ATÉ 65.000,00 REAIS PARA O ANO DE 2026. OBSERVAÇÃO: A COTAÇÃO DEVERÁ SEGUIR A SEGUINTE TABELA E SER ANEXADA NO REFERIDO SISTEMA. (A) QUANTIDADE DE PASSAGENS ANUAL (25 IDA E VOLTA) | (B) VALOR SERV. DE AGENCIAME NTO DE VIAGENS | (C) = (AxB) VALOR TOTAL DOS SERVIÇOS DE AGENCIAMENTO DE VIAGENS | (D) VALOR ANUAL ESTIMADO DE PASSAGENS (R$ 65.000,00) | (E) = (C+D) VALOR ANUAL ESTIMADO DE CONTRATAÇÃO.</t>
+        </is>
+      </c>
+      <c r="E329" s="4" t="inlineStr">
+        <is>
+          <t>R$ 62.750,00</t>
+        </is>
+      </c>
+      <c r="F329" s="4" t="inlineStr">
+        <is>
+          <t>27/01/2026</t>
+        </is>
+      </c>
+      <c r="G329" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H329" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I329" s="4" t="inlineStr">
+        <is>
+          <t>27/01/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="330" ht="8" customHeight="1"/>
+    <row r="331" ht="18" customHeight="1">
+      <c r="A331" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B331" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C331" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D331" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E331" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F331" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G331" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H331" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I331" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="332" ht="15" customHeight="1">
+      <c r="A332" s="4" t="inlineStr">
+        <is>
+          <t>202601260004/2026</t>
+        </is>
+      </c>
+      <c r="B332" s="4" t="inlineStr">
+        <is>
+          <t>UBR COMERCIO DE ALIMENTOS SERVICOS CARNES E FRIOS LTDA</t>
+        </is>
+      </c>
+      <c r="C332" s="4" t="inlineStr">
+        <is>
+          <t>19612832****-97</t>
+        </is>
+      </c>
+      <c r="D332" s="4" t="inlineStr">
+        <is>
+          <t>GÊNEROS ALIMENTÍCIOS DESTINADOS A ATENDER AS NECESSIDADES DASECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E332" s="4" t="inlineStr">
+        <is>
+          <t>R$ 4.814,00</t>
+        </is>
+      </c>
+      <c r="F332" s="4" t="inlineStr">
+        <is>
+          <t>26/01/2026</t>
+        </is>
+      </c>
+      <c r="G332" s="4" t="inlineStr">
+        <is>
+          <t>26/05/2026</t>
+        </is>
+      </c>
+      <c r="H332" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I332" s="4" t="inlineStr">
+        <is>
+          <t>27/01/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="333" ht="8" customHeight="1"/>
+    <row r="334" ht="18" customHeight="1">
+      <c r="A334" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B334" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C334" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D334" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E334" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F334" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G334" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H334" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I334" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="335" ht="15" customHeight="1">
+      <c r="A335" s="4" t="inlineStr">
+        <is>
+          <t>202601260002/2026</t>
+        </is>
+      </c>
+      <c r="B335" s="4" t="inlineStr">
+        <is>
+          <t>SELECT COM E SERV LTDA</t>
+        </is>
+      </c>
+      <c r="C335" s="4" t="inlineStr">
+        <is>
+          <t>40919130****-47</t>
+        </is>
+      </c>
+      <c r="D335" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E335" s="4" t="inlineStr">
+        <is>
+          <t>R$ 10.996,60</t>
+        </is>
+      </c>
+      <c r="F335" s="4" t="inlineStr">
+        <is>
+          <t>26/01/2026</t>
+        </is>
+      </c>
+      <c r="G335" s="4" t="inlineStr">
+        <is>
+          <t>26/05/2026</t>
+        </is>
+      </c>
+      <c r="H335" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I335" s="4" t="inlineStr">
+        <is>
+          <t>27/01/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="336" ht="8" customHeight="1"/>
+    <row r="337" ht="18" customHeight="1">
+      <c r="A337" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B337" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C337" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D337" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E337" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F337" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G337" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H337" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I337" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="338" ht="15" customHeight="1">
+      <c r="A338" s="4" t="inlineStr">
+        <is>
+          <t>202601260001/2026</t>
+        </is>
+      </c>
+      <c r="B338" s="4" t="inlineStr">
+        <is>
+          <t>N B DA COSTA LTDA</t>
+        </is>
+      </c>
+      <c r="C338" s="4" t="inlineStr">
+        <is>
+          <t>34165077****-33</t>
+        </is>
+      </c>
+      <c r="D338" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E338" s="4" t="inlineStr">
+        <is>
+          <t>R$ 8.868,12</t>
+        </is>
+      </c>
+      <c r="F338" s="4" t="inlineStr">
+        <is>
+          <t>26/01/2026</t>
+        </is>
+      </c>
+      <c r="G338" s="4" t="inlineStr">
+        <is>
+          <t>26/05/2026</t>
+        </is>
+      </c>
+      <c r="H338" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I338" s="4" t="inlineStr">
+        <is>
+          <t>27/01/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="339" ht="8" customHeight="1"/>
+    <row r="340" ht="18" customHeight="1">
+      <c r="A340" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B340" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C340" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D340" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E340" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F340" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G340" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H340" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I340" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="341" ht="15" customHeight="1">
+      <c r="A341" s="4" t="inlineStr">
+        <is>
           <t>202601200001/2026</t>
         </is>
       </c>
-      <c r="B230" s="4" t="inlineStr">
+      <c r="B341" s="4" t="inlineStr">
         <is>
           <t>S &amp; S INFORMATICA ASSESSORIA E CONSULTORIA MUNIC LTDA</t>
         </is>
       </c>
-      <c r="C230" s="4" t="inlineStr">
+      <c r="C341" s="4" t="inlineStr">
         <is>
           <t>35055771****-60</t>
         </is>
       </c>
-      <c r="D230" s="4" t="inlineStr">
+      <c r="D341" s="4" t="inlineStr">
         <is>
           <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE LICENÇA DE  USO   
 (ARRENDAMENTO) E MANUTENÇÃO DE SISTEMA INFORMATIZADO INTEGRADO DE    
 ADMINISTRAÇÃO TRIBUTÁRIA, NOTA FISCAL ELETRÔNICA E  PORTAL  
 DE SERVIÇOS DO CONTRIBUINTE, JUNTO A PREFEITURA MUNICIPAL DE SÃO   LUIS   
 DO  CURU-CE</t>
         </is>
       </c>
-      <c r="E230" s="4" t="inlineStr">
+      <c r="E341" s="4" t="inlineStr">
         <is>
           <t>R$ 40.800,00</t>
         </is>
       </c>
-      <c r="F230" s="4" t="inlineStr">
+      <c r="F341" s="4" t="inlineStr">
         <is>
           <t>20/01/2026</t>
         </is>
       </c>
-      <c r="G230" s="4" t="inlineStr">
+      <c r="G341" s="4" t="inlineStr">
         <is>
           <t>20/01/2027</t>
         </is>
       </c>
-      <c r="H230" s="4" t="inlineStr">
+      <c r="H341" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I230" s="4" t="inlineStr">
-[...3170 lines deleted...]
-      <c r="I341" s="7" t="inlineStr"/>
+      <c r="I341" s="4" t="inlineStr"/>
     </row>
     <row r="342" ht="8" customHeight="1"/>
     <row r="343" ht="18" customHeight="1">
       <c r="A343" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B343" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C343" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D343" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E343" s="3" t="inlineStr">
         <is>
@@ -10927,154 +11042,188 @@
       </c>
       <c r="F343" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G343" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H343" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I343" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="344" ht="15" customHeight="1">
       <c r="A344" s="4" t="inlineStr">
         <is>
-          <t>202511180004/2025</t>
+          <t>202601190001/2026</t>
         </is>
       </c>
       <c r="B344" s="4" t="inlineStr">
         <is>
-          <t>AGIL COMERCIO E DISTRIBUIDORA DE EQUIPAMENTOS LTDA</t>
+          <t>BRAULIO BESSA UCHOA LTDA</t>
         </is>
       </c>
       <c r="C344" s="4" t="inlineStr">
         <is>
-          <t>30607801****-80</t>
+          <t>17729384****-80</t>
         </is>
       </c>
       <c r="D344" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE EQUIPAMENTOS, MATERIAIS PERMANENTES E OUTROS MATERIAIS DE CONSUMO DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNÍCIPIO DE SÃO LUIS DO CURU- CE.</t>
+          <t>CONTRATAÇÃO DO POETA, ESCRITOR E PALESTANTE, BRÁULIO BESSA, VISANDO A REALIZAÇÃO DE PALESTRA MOTIVACIONAL PARA OS PROFESSORES DA REDE PÚBLICA DE ENSINO, COM O TEMA “A POESIA QUE TRANSFORMA”, A SER REALIZADA NO DIA 21 DE JANEIRO DE 2026, POR OCASIÃO DA JORNADA PEDAGÓGICA, DE RESPONSABILIDADE DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU-CE.</t>
         </is>
       </c>
       <c r="E344" s="4" t="inlineStr">
         <is>
-          <t>R$ 84.391,00</t>
+          <t>R$ 31.000,00</t>
         </is>
       </c>
       <c r="F344" s="4" t="inlineStr">
         <is>
-          <t>19/11/2025</t>
+          <t>19/01/2026</t>
         </is>
       </c>
       <c r="G344" s="4" t="inlineStr">
         <is>
-          <t>31/12/2026</t>
+          <t>19/02/2026</t>
         </is>
       </c>
       <c r="H344" s="4" t="inlineStr">
         <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I344" s="4" t="inlineStr">
+        <is>
+          <t>20/01/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="345" ht="8" customHeight="1"/>
+    <row r="346" ht="18" customHeight="1">
+      <c r="A346" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B346" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C346" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D346" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E346" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F346" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G346" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H346" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I346" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="347" ht="15" customHeight="1">
+      <c r="A347" s="4" t="inlineStr">
+        <is>
+          <t>202601140001/2026</t>
+        </is>
+      </c>
+      <c r="B347" s="4" t="inlineStr">
+        <is>
+          <t>J R CORDEIRO COMÉRCIO E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C347" s="4" t="inlineStr">
+        <is>
+          <t>54609843****-19</t>
+        </is>
+      </c>
+      <c r="D347" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE BLUSAS DESTINADAS A ATENDER AS NECESSIDADES DA SECRETARIA DE EDUCAÇÃO DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E347" s="4" t="inlineStr">
+        <is>
+          <t>R$ 62.442,00</t>
+        </is>
+      </c>
+      <c r="F347" s="4" t="inlineStr">
+        <is>
+          <t>14/01/2026</t>
+        </is>
+      </c>
+      <c r="G347" s="4" t="inlineStr">
+        <is>
+          <t>14/01/2027</t>
+        </is>
+      </c>
+      <c r="H347" s="4" t="inlineStr">
+        <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I344" s="4" t="inlineStr">
-[...64 lines deleted...]
-      <c r="I347" s="7" t="inlineStr"/>
+      <c r="I347" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2026</t>
+        </is>
+      </c>
     </row>
     <row r="348" ht="8" customHeight="1"/>
     <row r="349" ht="18" customHeight="1">
       <c r="A349" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B349" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C349" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D349" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E349" s="3" t="inlineStr">
         <is>
@@ -11083,154 +11232,188 @@
       </c>
       <c r="F349" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G349" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H349" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I349" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="350" ht="15" customHeight="1">
       <c r="A350" s="4" t="inlineStr">
         <is>
-          <t>202511180003/2025</t>
+          <t>202601050034/2026</t>
         </is>
       </c>
       <c r="B350" s="4" t="inlineStr">
         <is>
-          <t>Odonto Medic Ltda</t>
+          <t>F DE A DOS SANTOS CONTROLE ADMINISTRATIVO</t>
         </is>
       </c>
       <c r="C350" s="4" t="inlineStr">
         <is>
-          <t>22253385****-12</t>
+          <t>10892300****-86</t>
         </is>
       </c>
       <c r="D350" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE EQUIPAMENTOS, MATERIAIS PERMANENTES E OUTROS MATERIAIS DE CONSUMO DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNÍCIPIO DE SÃO LUIS DO CURU- CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE CONSULTORIA TÉCNICA ESPECIALIZADA EM CONTROLE INTERNO PARA ATENDER AS DEMANDAS DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU-CE.</t>
         </is>
       </c>
       <c r="E350" s="4" t="inlineStr">
         <is>
-          <t>R$ 204.421,56</t>
+          <t>R$ 51.600,00</t>
         </is>
       </c>
       <c r="F350" s="4" t="inlineStr">
         <is>
-          <t>19/11/2025</t>
+          <t>05/01/2026</t>
         </is>
       </c>
       <c r="G350" s="4" t="inlineStr">
         <is>
-          <t>31/12/2026</t>
+          <t>05/01/2027</t>
         </is>
       </c>
       <c r="H350" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I350" s="4" t="inlineStr">
         <is>
-          <t>24/11/2025</t>
-[...62 lines deleted...]
-      <c r="I353" s="7" t="inlineStr"/>
+          <t>05/01/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="351" ht="8" customHeight="1"/>
+    <row r="352" ht="18" customHeight="1">
+      <c r="A352" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B352" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C352" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D352" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E352" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F352" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G352" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H352" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I352" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="353" ht="15" customHeight="1">
+      <c r="A353" s="4" t="inlineStr">
+        <is>
+          <t>202601050033/2026</t>
+        </is>
+      </c>
+      <c r="B353" s="4" t="inlineStr">
+        <is>
+          <t>FRANCISCO LILIANISON DA ROCHA CASTRO 01833321308</t>
+        </is>
+      </c>
+      <c r="C353" s="4" t="inlineStr">
+        <is>
+          <t>32436182****-34</t>
+        </is>
+      </c>
+      <c r="D353" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE SERVIÇOS TRANSMISSÃO AO VIVO DE ÁUDIO E VÍDEO(STREAMING DE VÍDEO) VIA INTERNET, DOS EVENTOS DO INTERESSE DA PREFEITURA MUNICIPAL DE SÃO LUÍS DO CURU</t>
+        </is>
+      </c>
+      <c r="E353" s="4" t="inlineStr">
+        <is>
+          <t>R$ 37.200,00</t>
+        </is>
+      </c>
+      <c r="F353" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2026</t>
+        </is>
+      </c>
+      <c r="G353" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H353" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I353" s="4" t="inlineStr">
+        <is>
+          <t>01/12/2026</t>
+        </is>
+      </c>
     </row>
     <row r="354" ht="8" customHeight="1"/>
     <row r="355" ht="18" customHeight="1">
       <c r="A355" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B355" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C355" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D355" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E355" s="3" t="inlineStr">
         <is>
@@ -11239,91 +11422,91 @@
       </c>
       <c r="F355" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G355" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H355" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I355" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="356" ht="15" customHeight="1">
       <c r="A356" s="4" t="inlineStr">
         <is>
-          <t>202511180002/2025</t>
+          <t>202601050029/2026</t>
         </is>
       </c>
       <c r="B356" s="4" t="inlineStr">
         <is>
-          <t>CTX CAR ENGENHARIA PROJETOS LTDA</t>
+          <t>F DE A DOS SANTOS CONTROLE ADMINISTRATIVO</t>
         </is>
       </c>
       <c r="C356" s="4" t="inlineStr">
         <is>
-          <t>41398348****-66</t>
+          <t>10892300****-86</t>
         </is>
       </c>
       <c r="D356" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE AMBULÂNCIA TIPO “A”, ZERO QUILÔMETRO, ADAPTADA CONFORME PORTARIA 2048/2002, PARA ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE, CONFORME MAPP(s) 5331, 5347 E 5553.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE CONSULTORIA TÉCNICA ESPECIALIZADA EM CONTROLE INTERNO PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU-CE.</t>
         </is>
       </c>
       <c r="E356" s="4" t="inlineStr">
         <is>
-          <t>R$ 139.750,00</t>
+          <t>R$ 51.960,00</t>
         </is>
       </c>
       <c r="F356" s="4" t="inlineStr">
         <is>
-          <t>18/11/2025</t>
+          <t>05/01/2026</t>
         </is>
       </c>
       <c r="G356" s="4" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>05/01/2027</t>
         </is>
       </c>
       <c r="H356" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I356" s="4" t="inlineStr">
         <is>
-          <t>18/11/2025</t>
+          <t>05/01/2026</t>
         </is>
       </c>
     </row>
     <row r="357" ht="8" customHeight="1"/>
     <row r="358" ht="18" customHeight="1">
       <c r="A358" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B358" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C358" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D358" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -11334,91 +11517,91 @@
       </c>
       <c r="F358" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G358" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H358" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I358" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="359" ht="15" customHeight="1">
       <c r="A359" s="4" t="inlineStr">
         <is>
-          <t>202511130001/2025</t>
+          <t>202601020010/2026</t>
         </is>
       </c>
       <c r="B359" s="4" t="inlineStr">
         <is>
-          <t>APLA COMERCIO, SERVICOS, PROJETOS E CONSTRUCOES LTDA</t>
+          <t>R C RIBEIRO PECAS LTDA-ME</t>
         </is>
       </c>
       <c r="C359" s="4" t="inlineStr">
         <is>
-          <t>24614233****-42</t>
+          <t>23731565****-44</t>
         </is>
       </c>
       <c r="D359" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA PARA A PRESTAÇÃO DOS SERVIÇOS DE REFORMA NAS ESCOLAS MUNICIPAIS (UBIRATAN DINIZ AGUIAR, PADRE JOSÉ SINVAL FACUNDO, MARIA DE LOURDES BRAGA E ANTONIO HONORATO) VINCULADAS À SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU/CEARÁ.</t>
+          <t>FORNECIMENTOS DE RECARGA DE OXIGÊNIO MEDICINAL COM CILINDRO EM REGIME DE COMODATO DESTINADO A ATENDER A DEMANDA DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE</t>
         </is>
       </c>
       <c r="E359" s="4" t="inlineStr">
         <is>
-          <t>R$ 402.667,12</t>
+          <t>R$ 578.750,00</t>
         </is>
       </c>
       <c r="F359" s="4" t="inlineStr">
         <is>
-          <t>21/11/2025</t>
+          <t>02/01/2026</t>
         </is>
       </c>
       <c r="G359" s="4" t="inlineStr">
         <is>
-          <t>18/02/2026</t>
+          <t>31/12/2026</t>
         </is>
       </c>
       <c r="H359" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I359" s="4" t="inlineStr">
         <is>
-          <t>24/11/2025</t>
+          <t>03/02/2026</t>
         </is>
       </c>
     </row>
     <row r="360" ht="8" customHeight="1"/>
     <row r="361" ht="18" customHeight="1">
       <c r="A361" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B361" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C361" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D361" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -11429,188 +11612,150 @@
       </c>
       <c r="F361" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G361" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H361" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I361" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="362" ht="15" customHeight="1">
       <c r="A362" s="4" t="inlineStr">
         <is>
-          <t>202511120002/2025</t>
+          <t>202601020009/2026</t>
         </is>
       </c>
       <c r="B362" s="4" t="inlineStr">
         <is>
-          <t>J R CORDEIRO COMÉRCIO E SERVIÇOS LTDA</t>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
         </is>
       </c>
       <c r="C362" s="4" t="inlineStr">
         <is>
-          <t>54609843****-19</t>
+          <t>07580946****-13</t>
         </is>
       </c>
       <c r="D362" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE CESTAS BASICAS DESTINADAS A ATENDER AS FAMILIAS CARENTES ASSISTIDAS PELA SECRETARIA DE ASSISTENCIA SOCIAL DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>AQUISIÇÃO DE COMBUSTÍVEIS DESTINADOS A ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E362" s="4" t="inlineStr">
         <is>
-          <t>R$ 61.881,30</t>
+          <t>R$ 88.480,70</t>
         </is>
       </c>
       <c r="F362" s="4" t="inlineStr">
         <is>
-          <t>12/11/2025</t>
+          <t>02/01/2026</t>
         </is>
       </c>
       <c r="G362" s="4" t="inlineStr">
         <is>
-          <t>12/11/2026</t>
+          <t>31/12/2026</t>
         </is>
       </c>
       <c r="H362" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I362" s="4" t="inlineStr">
-[...98 lines deleted...]
-      </c>
+      <c r="I362" s="4" t="inlineStr"/>
+    </row>
+    <row r="363" ht="14" customHeight="1">
+      <c r="A363" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="364" ht="16" customHeight="1">
+      <c r="A364" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B364" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C364" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D364" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E364" s="6" t="inlineStr"/>
+      <c r="F364" s="6" t="inlineStr"/>
+      <c r="G364" s="6" t="inlineStr"/>
+      <c r="H364" s="6" t="inlineStr"/>
+      <c r="I364" s="6" t="inlineStr"/>
+    </row>
+    <row r="365" ht="14" customHeight="1">
+      <c r="A365" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B365" s="7" t="inlineStr">
+        <is>
+          <t>31/03/2026</t>
+        </is>
+      </c>
+      <c r="C365" s="7" t="inlineStr">
+        <is>
+          <t>R$ 7.610,30</t>
+        </is>
+      </c>
+      <c r="D365" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Reajuste - Novo - 00064/2026</t>
+        </is>
+      </c>
+      <c r="E365" s="7" t="inlineStr"/>
+      <c r="F365" s="7" t="inlineStr"/>
+      <c r="G365" s="7" t="inlineStr"/>
+      <c r="H365" s="7" t="inlineStr"/>
+      <c r="I365" s="7" t="inlineStr"/>
     </row>
     <row r="366" ht="8" customHeight="1"/>
     <row r="367" ht="18" customHeight="1">
       <c r="A367" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B367" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C367" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D367" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E367" s="3" t="inlineStr">
         <is>
@@ -11619,500 +11764,454 @@
       </c>
       <c r="F367" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G367" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H367" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I367" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="368" ht="15" customHeight="1">
       <c r="A368" s="4" t="inlineStr">
         <is>
-          <t>202511040002/2025</t>
+          <t>202601020008/2026</t>
         </is>
       </c>
       <c r="B368" s="4" t="inlineStr">
         <is>
-          <t>LAURINETE PAULO DE ARAUJO</t>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
         </is>
       </c>
       <c r="C368" s="4" t="inlineStr">
         <is>
-          <t>05957494****-10</t>
+          <t>07580946****-13</t>
         </is>
       </c>
       <c r="D368" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE SERVIÇOS FUNERÁRIOS, COM FORNECIMENTO DE URNAS E E MORTALHAS, DESTINADOS A DISTRIBUIÇÃO GRATUITA COMO BENEFÍCIO EVENTUAL A FAMÍLIAS EM SITUAÇÃO DE VULNERABILIDADE SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU – CE.</t>
+          <t>AQUISIÇÃO DE COMBUSTÍVEIS DESTINADOS A ATENDER AS DEMANDAS DA SECRETARIA DE EDUCAÇÃO (FUNDEB) DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E368" s="4" t="inlineStr">
         <is>
-          <t>R$ 50.720,00</t>
+          <t>R$ 73.664,64</t>
         </is>
       </c>
       <c r="F368" s="4" t="inlineStr">
         <is>
-          <t>04/11/2025</t>
+          <t>02/01/2026</t>
         </is>
       </c>
       <c r="G368" s="4" t="inlineStr">
         <is>
-          <t>04/11/2026</t>
+          <t>31/12/2026</t>
         </is>
       </c>
       <c r="H368" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I368" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A370" s="3" t="inlineStr">
+      <c r="I368" s="4" t="inlineStr"/>
+    </row>
+    <row r="369" ht="14" customHeight="1">
+      <c r="A369" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="370" ht="16" customHeight="1">
+      <c r="A370" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B370" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C370" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D370" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E370" s="6" t="inlineStr"/>
+      <c r="F370" s="6" t="inlineStr"/>
+      <c r="G370" s="6" t="inlineStr"/>
+      <c r="H370" s="6" t="inlineStr"/>
+      <c r="I370" s="6" t="inlineStr"/>
+    </row>
+    <row r="371" ht="14" customHeight="1">
+      <c r="A371" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B371" s="7" t="inlineStr">
+        <is>
+          <t>31/03/2026</t>
+        </is>
+      </c>
+      <c r="C371" s="7" t="inlineStr">
+        <is>
+          <t>R$ 8.467,20</t>
+        </is>
+      </c>
+      <c r="D371" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Reajuste - Novo - 00063/2026</t>
+        </is>
+      </c>
+      <c r="E371" s="7" t="inlineStr"/>
+      <c r="F371" s="7" t="inlineStr"/>
+      <c r="G371" s="7" t="inlineStr"/>
+      <c r="H371" s="7" t="inlineStr"/>
+      <c r="I371" s="7" t="inlineStr"/>
+    </row>
+    <row r="372" ht="8" customHeight="1"/>
+    <row r="373" ht="18" customHeight="1">
+      <c r="A373" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B370" s="3" t="inlineStr">
+      <c r="B373" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C370" s="3" t="inlineStr">
+      <c r="C373" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D370" s="3" t="inlineStr">
+      <c r="D373" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E370" s="3" t="inlineStr">
+      <c r="E373" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F370" s="3" t="inlineStr">
+      <c r="F373" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G370" s="3" t="inlineStr">
+      <c r="G373" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H370" s="3" t="inlineStr">
+      <c r="H373" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I370" s="3" t="inlineStr">
+      <c r="I373" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="371" ht="15" customHeight="1">
-[...30 lines deleted...]
-      <c r="G371" s="4" t="inlineStr">
+    <row r="374" ht="15" customHeight="1">
+      <c r="A374" s="4" t="inlineStr">
+        <is>
+          <t>202601020007/2026</t>
+        </is>
+      </c>
+      <c r="B374" s="4" t="inlineStr">
+        <is>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+        </is>
+      </c>
+      <c r="C374" s="4" t="inlineStr">
+        <is>
+          <t>07580946****-13</t>
+        </is>
+      </c>
+      <c r="D374" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE COMBUSTÍVEIS DESTINADOS A ATENDER AS DEMANDAS DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E374" s="4" t="inlineStr">
+        <is>
+          <t>R$ 88.428,50</t>
+        </is>
+      </c>
+      <c r="F374" s="4" t="inlineStr">
+        <is>
+          <t>02/01/2026</t>
+        </is>
+      </c>
+      <c r="G374" s="4" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="H371" s="4" t="inlineStr">
+      <c r="H374" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I371" s="4" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A372" s="5" t="inlineStr">
+      <c r="I374" s="4" t="inlineStr"/>
+    </row>
+    <row r="375" ht="14" customHeight="1">
+      <c r="A375" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
-    <row r="373" ht="16" customHeight="1">
-      <c r="A373" s="6" t="inlineStr">
+    <row r="376" ht="16" customHeight="1">
+      <c r="A376" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
-      <c r="B373" s="6" t="inlineStr">
+      <c r="B376" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
-      <c r="C373" s="6" t="inlineStr">
+      <c r="C376" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
-      <c r="D373" s="6" t="inlineStr">
+      <c r="D376" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
-      <c r="E373" s="6" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="A374" s="7" t="inlineStr">
+      <c r="E376" s="6" t="inlineStr"/>
+      <c r="F376" s="6" t="inlineStr"/>
+      <c r="G376" s="6" t="inlineStr"/>
+      <c r="H376" s="6" t="inlineStr"/>
+      <c r="I376" s="6" t="inlineStr"/>
+    </row>
+    <row r="377" ht="14" customHeight="1">
+      <c r="A377" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B374" s="7" t="inlineStr">
-[...22 lines deleted...]
-      <c r="A376" s="3" t="inlineStr">
+      <c r="B377" s="7" t="inlineStr">
+        <is>
+          <t>31/03/2026</t>
+        </is>
+      </c>
+      <c r="C377" s="7" t="inlineStr">
+        <is>
+          <t>R$ 8.214,74</t>
+        </is>
+      </c>
+      <c r="D377" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Reajuste - Novo - 00062/2026</t>
+        </is>
+      </c>
+      <c r="E377" s="7" t="inlineStr"/>
+      <c r="F377" s="7" t="inlineStr"/>
+      <c r="G377" s="7" t="inlineStr"/>
+      <c r="H377" s="7" t="inlineStr"/>
+      <c r="I377" s="7" t="inlineStr"/>
+    </row>
+    <row r="378" ht="8" customHeight="1"/>
+    <row r="379" ht="18" customHeight="1">
+      <c r="A379" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B376" s="3" t="inlineStr">
+      <c r="B379" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C376" s="3" t="inlineStr">
+      <c r="C379" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D376" s="3" t="inlineStr">
+      <c r="D379" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E376" s="3" t="inlineStr">
+      <c r="E379" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F376" s="3" t="inlineStr">
+      <c r="F379" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G376" s="3" t="inlineStr">
+      <c r="G379" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H376" s="3" t="inlineStr">
+      <c r="H379" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I376" s="3" t="inlineStr">
+      <c r="I379" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="377" ht="15" customHeight="1">
-[...30 lines deleted...]
-      <c r="G377" s="4" t="inlineStr">
+    <row r="380" ht="15" customHeight="1">
+      <c r="A380" s="4" t="inlineStr">
+        <is>
+          <t>202601020006/2026</t>
+        </is>
+      </c>
+      <c r="B380" s="4" t="inlineStr">
+        <is>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+        </is>
+      </c>
+      <c r="C380" s="4" t="inlineStr">
+        <is>
+          <t>07580946****-13</t>
+        </is>
+      </c>
+      <c r="D380" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE COMBUSTÍVEIS DESTINADOS A ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E380" s="4" t="inlineStr">
+        <is>
+          <t>R$ 858.152,64</t>
+        </is>
+      </c>
+      <c r="F380" s="4" t="inlineStr">
+        <is>
+          <t>02/01/2026</t>
+        </is>
+      </c>
+      <c r="G380" s="4" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="H377" s="4" t="inlineStr">
+      <c r="H380" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I377" s="4" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A378" s="5" t="inlineStr">
+      <c r="I380" s="4" t="inlineStr"/>
+    </row>
+    <row r="381" ht="14" customHeight="1">
+      <c r="A381" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
-    <row r="379" ht="16" customHeight="1">
-      <c r="A379" s="6" t="inlineStr">
+    <row r="382" ht="16" customHeight="1">
+      <c r="A382" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
-      <c r="B379" s="6" t="inlineStr">
+      <c r="B382" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
-      <c r="C379" s="6" t="inlineStr">
+      <c r="C382" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
-      <c r="D379" s="6" t="inlineStr">
+      <c r="D382" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
-      <c r="E379" s="6" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="A380" s="7" t="inlineStr">
+      <c r="E382" s="6" t="inlineStr"/>
+      <c r="F382" s="6" t="inlineStr"/>
+      <c r="G382" s="6" t="inlineStr"/>
+      <c r="H382" s="6" t="inlineStr"/>
+      <c r="I382" s="6" t="inlineStr"/>
+    </row>
+    <row r="383" ht="14" customHeight="1">
+      <c r="A383" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B380" s="7" t="inlineStr">
-[...113 lines deleted...]
-      </c>
+      <c r="B383" s="7" t="inlineStr">
+        <is>
+          <t>31/03/2026</t>
+        </is>
+      </c>
+      <c r="C383" s="7" t="inlineStr">
+        <is>
+          <t>R$ 81.900,48</t>
+        </is>
+      </c>
+      <c r="D383" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Reajuste - Novo - 00061/2026</t>
+        </is>
+      </c>
+      <c r="E383" s="7" t="inlineStr"/>
+      <c r="F383" s="7" t="inlineStr"/>
+      <c r="G383" s="7" t="inlineStr"/>
+      <c r="H383" s="7" t="inlineStr"/>
+      <c r="I383" s="7" t="inlineStr"/>
     </row>
     <row r="384" ht="8" customHeight="1"/>
     <row r="385" ht="18" customHeight="1">
       <c r="A385" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B385" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C385" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D385" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E385" s="3" t="inlineStr">
         <is>
@@ -12121,188 +12220,150 @@
       </c>
       <c r="F385" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G385" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H385" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I385" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="386" ht="15" customHeight="1">
       <c r="A386" s="4" t="inlineStr">
         <is>
-          <t>202510300004/2025</t>
+          <t>202601020005/2026</t>
         </is>
       </c>
       <c r="B386" s="4" t="inlineStr">
         <is>
-          <t>Odonto Medic Ltda</t>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
         </is>
       </c>
       <c r="C386" s="4" t="inlineStr">
         <is>
-          <t>22253385****-12</t>
+          <t>07580946****-13</t>
         </is>
       </c>
       <c r="D386" s="4" t="inlineStr">
         <is>
-          <t>REGISTRO DE PREÇOS PARA FUTURAS E EVENTUAIS AQUISIÇÕES DE EQUIPAMENTOS, MATERIAIS PERMANENTES E OUTROS MATERIAIS DE CONSUMO DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNÍCIPIO DE SÃO LUIS DO CURU- CE.</t>
+          <t>AQUISIÇÃO DE COMBUSTÍVEIS DESTINADOS A ATENDER AS DEMANDAS DA SECRETARIA DA ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E386" s="4" t="inlineStr">
         <is>
-          <t>R$ 52.783,70</t>
+          <t>R$ 116.415,11</t>
         </is>
       </c>
       <c r="F386" s="4" t="inlineStr">
         <is>
-          <t>31/10/2025</t>
+          <t>02/01/2026</t>
         </is>
       </c>
       <c r="G386" s="4" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>31/12/2026</t>
         </is>
       </c>
       <c r="H386" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...101 lines deleted...]
-      </c>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I386" s="4" t="inlineStr"/>
+    </row>
+    <row r="387" ht="14" customHeight="1">
+      <c r="A387" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="388" ht="16" customHeight="1">
+      <c r="A388" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B388" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C388" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D388" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E388" s="6" t="inlineStr"/>
+      <c r="F388" s="6" t="inlineStr"/>
+      <c r="G388" s="6" t="inlineStr"/>
+      <c r="H388" s="6" t="inlineStr"/>
+      <c r="I388" s="6" t="inlineStr"/>
+    </row>
+    <row r="389" ht="14" customHeight="1">
+      <c r="A389" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B389" s="7" t="inlineStr">
+        <is>
+          <t>31/03/2026</t>
+        </is>
+      </c>
+      <c r="C389" s="7" t="inlineStr">
+        <is>
+          <t>R$ 11.766,35</t>
+        </is>
+      </c>
+      <c r="D389" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Reajuste - Novo - 00060/2026</t>
+        </is>
+      </c>
+      <c r="E389" s="7" t="inlineStr"/>
+      <c r="F389" s="7" t="inlineStr"/>
+      <c r="G389" s="7" t="inlineStr"/>
+      <c r="H389" s="7" t="inlineStr"/>
+      <c r="I389" s="7" t="inlineStr"/>
     </row>
     <row r="390" ht="8" customHeight="1"/>
     <row r="391" ht="18" customHeight="1">
       <c r="A391" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B391" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C391" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D391" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E391" s="3" t="inlineStr">
         <is>
@@ -12311,188 +12372,150 @@
       </c>
       <c r="F391" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G391" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H391" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I391" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="392" ht="15" customHeight="1">
       <c r="A392" s="4" t="inlineStr">
         <is>
-          <t>202510300002/2025</t>
+          <t>202601020004/2026</t>
         </is>
       </c>
       <c r="B392" s="4" t="inlineStr">
         <is>
-          <t>AGIL COMERCIO E DISTRIBUIDORA DE EQUIPAMENTOS LTDA</t>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
         </is>
       </c>
       <c r="C392" s="4" t="inlineStr">
         <is>
-          <t>30607801****-80</t>
+          <t>07580946****-13</t>
         </is>
       </c>
       <c r="D392" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE EQUIPAMENTOS E MATERIAIS PERMANENTES DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNÍCIPIO DE SÃO LUIS DO CURU- CE.</t>
+          <t>AQUISIÇÃO DE COMBUSTÍVEIS DESTINADOS A ATENDER AS DEMANDAS DA SECRETARIA DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E392" s="4" t="inlineStr">
         <is>
-          <t>R$ 5.100,00</t>
+          <t>R$ 49.004,70</t>
         </is>
       </c>
       <c r="F392" s="4" t="inlineStr">
         <is>
-          <t>31/10/2025</t>
+          <t>02/01/2026</t>
         </is>
       </c>
       <c r="G392" s="4" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>31/12/2026</t>
         </is>
       </c>
       <c r="H392" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...101 lines deleted...]
-      </c>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I392" s="4" t="inlineStr"/>
+    </row>
+    <row r="393" ht="14" customHeight="1">
+      <c r="A393" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="394" ht="16" customHeight="1">
+      <c r="A394" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B394" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C394" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D394" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E394" s="6" t="inlineStr"/>
+      <c r="F394" s="6" t="inlineStr"/>
+      <c r="G394" s="6" t="inlineStr"/>
+      <c r="H394" s="6" t="inlineStr"/>
+      <c r="I394" s="6" t="inlineStr"/>
+    </row>
+    <row r="395" ht="14" customHeight="1">
+      <c r="A395" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B395" s="7" t="inlineStr">
+        <is>
+          <t>31/03/2026</t>
+        </is>
+      </c>
+      <c r="C395" s="7" t="inlineStr">
+        <is>
+          <t>R$ 4.214,94</t>
+        </is>
+      </c>
+      <c r="D395" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Reajuste - Novo - 00059/2026</t>
+        </is>
+      </c>
+      <c r="E395" s="7" t="inlineStr"/>
+      <c r="F395" s="7" t="inlineStr"/>
+      <c r="G395" s="7" t="inlineStr"/>
+      <c r="H395" s="7" t="inlineStr"/>
+      <c r="I395" s="7" t="inlineStr"/>
     </row>
     <row r="396" ht="8" customHeight="1"/>
     <row r="397" ht="18" customHeight="1">
       <c r="A397" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B397" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C397" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D397" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E397" s="3" t="inlineStr">
         <is>
@@ -12501,345 +12524,302 @@
       </c>
       <c r="F397" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G397" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H397" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I397" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="398" ht="15" customHeight="1">
       <c r="A398" s="4" t="inlineStr">
         <is>
-          <t>202510280004/2025</t>
+          <t>202601020003/2026</t>
         </is>
       </c>
       <c r="B398" s="4" t="inlineStr">
         <is>
-          <t>MSB COMÉRCIO E REPRESENTAÇÕES LTDA - EPP</t>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
         </is>
       </c>
       <c r="C398" s="4" t="inlineStr">
         <is>
-          <t>05696303****-04</t>
+          <t>07580946****-13</t>
         </is>
       </c>
       <c r="D398" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE EQUIPAMENTOS (KIT CIPA COMPLETO C/ PRANCHA DE POLIETILENO) DESTINADOS A ATENDER AS NECESSIDADES DA  
-SECRETARIA DE SAÚDE DO MUNÍCIPIO DE SÃO LUIS DO CURU- CE.</t>
+          <t>AQUISIÇÃO DE COMBUSTÍVEIS DESTINADOS A ATENDER AS DEMANDAS DA SECRETARIA DO DESENVOLVIMENTO, AGRICULTURA E MEIO AMBIENTE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E398" s="4" t="inlineStr">
         <is>
-          <t>R$ 2.700,00</t>
+          <t>R$ 147.343,78</t>
         </is>
       </c>
       <c r="F398" s="4" t="inlineStr">
         <is>
-          <t>31/10/2025</t>
+          <t>02/01/2026</t>
         </is>
       </c>
       <c r="G398" s="4" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>02/01/2026</t>
         </is>
       </c>
       <c r="H398" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I398" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A400" s="3" t="inlineStr">
+      <c r="I398" s="4" t="inlineStr"/>
+    </row>
+    <row r="399" ht="14" customHeight="1">
+      <c r="A399" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="400" ht="16" customHeight="1">
+      <c r="A400" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B400" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C400" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D400" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E400" s="6" t="inlineStr"/>
+      <c r="F400" s="6" t="inlineStr"/>
+      <c r="G400" s="6" t="inlineStr"/>
+      <c r="H400" s="6" t="inlineStr"/>
+      <c r="I400" s="6" t="inlineStr"/>
+    </row>
+    <row r="401" ht="14" customHeight="1">
+      <c r="A401" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B401" s="7" t="inlineStr">
+        <is>
+          <t>02/01/2026</t>
+        </is>
+      </c>
+      <c r="C401" s="7" t="inlineStr">
+        <is>
+          <t>R$ 15.065,38</t>
+        </is>
+      </c>
+      <c r="D401" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Reajuste - Novo - 00058/2026</t>
+        </is>
+      </c>
+      <c r="E401" s="7" t="inlineStr"/>
+      <c r="F401" s="7" t="inlineStr"/>
+      <c r="G401" s="7" t="inlineStr"/>
+      <c r="H401" s="7" t="inlineStr"/>
+      <c r="I401" s="7" t="inlineStr"/>
+    </row>
+    <row r="402" ht="8" customHeight="1"/>
+    <row r="403" ht="18" customHeight="1">
+      <c r="A403" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B400" s="3" t="inlineStr">
+      <c r="B403" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C400" s="3" t="inlineStr">
+      <c r="C403" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D400" s="3" t="inlineStr">
+      <c r="D403" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E400" s="3" t="inlineStr">
+      <c r="E403" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F400" s="3" t="inlineStr">
+      <c r="F403" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G400" s="3" t="inlineStr">
+      <c r="G403" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H400" s="3" t="inlineStr">
+      <c r="H403" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I400" s="3" t="inlineStr">
+      <c r="I403" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="401" ht="15" customHeight="1">
-[...30 lines deleted...]
-      <c r="G401" s="4" t="inlineStr">
+    <row r="404" ht="15" customHeight="1">
+      <c r="A404" s="4" t="inlineStr">
+        <is>
+          <t>202601020002/2026</t>
+        </is>
+      </c>
+      <c r="B404" s="4" t="inlineStr">
+        <is>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+        </is>
+      </c>
+      <c r="C404" s="4" t="inlineStr">
+        <is>
+          <t>07580946****-13</t>
+        </is>
+      </c>
+      <c r="D404" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE COMBUSTÍVEIS DESTINADOS A ATENDER AS DEMANDAS DA SECRETARIA DE GOVERNO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E404" s="4" t="inlineStr">
+        <is>
+          <t>R$ 48.859,20</t>
+        </is>
+      </c>
+      <c r="F404" s="4" t="inlineStr">
+        <is>
+          <t>02/01/2026</t>
+        </is>
+      </c>
+      <c r="G404" s="4" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="H401" s="4" t="inlineStr">
+      <c r="H404" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I401" s="4" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A402" s="5" t="inlineStr">
+      <c r="I404" s="4" t="inlineStr"/>
+    </row>
+    <row r="405" ht="14" customHeight="1">
+      <c r="A405" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
-    <row r="403" ht="16" customHeight="1">
-      <c r="A403" s="6" t="inlineStr">
+    <row r="406" ht="16" customHeight="1">
+      <c r="A406" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
-      <c r="B403" s="6" t="inlineStr">
+      <c r="B406" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
-      <c r="C403" s="6" t="inlineStr">
+      <c r="C406" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
-      <c r="D403" s="6" t="inlineStr">
+      <c r="D406" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
-      <c r="E403" s="6" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="A404" s="7" t="inlineStr">
+      <c r="E406" s="6" t="inlineStr"/>
+      <c r="F406" s="6" t="inlineStr"/>
+      <c r="G406" s="6" t="inlineStr"/>
+      <c r="H406" s="6" t="inlineStr"/>
+      <c r="I406" s="6" t="inlineStr"/>
+    </row>
+    <row r="407" ht="14" customHeight="1">
+      <c r="A407" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B404" s="7" t="inlineStr">
-[...113 lines deleted...]
-      </c>
+      <c r="B407" s="7" t="inlineStr">
+        <is>
+          <t>31/03/2026</t>
+        </is>
+      </c>
+      <c r="C407" s="7" t="inlineStr">
+        <is>
+          <t>R$ 5.616,00</t>
+        </is>
+      </c>
+      <c r="D407" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “a”, combinado com o Art. 125 - Reajuste - Novo - 00057/2026</t>
+        </is>
+      </c>
+      <c r="E407" s="7" t="inlineStr"/>
+      <c r="F407" s="7" t="inlineStr"/>
+      <c r="G407" s="7" t="inlineStr"/>
+      <c r="H407" s="7" t="inlineStr"/>
+      <c r="I407" s="7" t="inlineStr"/>
     </row>
     <row r="408" ht="8" customHeight="1"/>
     <row r="409" ht="18" customHeight="1">
       <c r="A409" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B409" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C409" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D409" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E409" s="3" t="inlineStr">
         <is>
@@ -12848,188 +12828,150 @@
       </c>
       <c r="F409" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G409" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H409" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I409" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="410" ht="15" customHeight="1">
       <c r="A410" s="4" t="inlineStr">
         <is>
-          <t>202510210002/2025</t>
+          <t>202601020001/2026</t>
         </is>
       </c>
       <c r="B410" s="4" t="inlineStr">
         <is>
-          <t>COSTA MARTINS SOCIEDADE DE ADVOGADOS</t>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
         </is>
       </c>
       <c r="C410" s="4" t="inlineStr">
         <is>
-          <t>18910615****-10</t>
+          <t>07580946****-13</t>
         </is>
       </c>
       <c r="D410" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM ASSESSORIA E CONSULTORIA TÉCNICA PREVIDENCIÁRIA JUNTO AO INSTITUTO DE PREVIDÊNCIA DO MUNICÍPIO DE SÃO LUÍS DO CURU -CE.</t>
+          <t>AQUISIÇÃO DE COMBUSTÍVEIS DESTINADOS A ATENDER AS DEMANDAS DA SECRETARIA DE INFRAESTRUTURA DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E410" s="4" t="inlineStr">
         <is>
-          <t>R$ 30.000,00</t>
+          <t>R$ 473.408,54</t>
         </is>
       </c>
       <c r="F410" s="4" t="inlineStr">
         <is>
-          <t>21/10/2025</t>
+          <t>02/01/2026</t>
         </is>
       </c>
       <c r="G410" s="4" t="inlineStr">
         <is>
-          <t>21/10/2026</t>
+          <t>31/12/2026</t>
         </is>
       </c>
       <c r="H410" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I410" s="4" t="inlineStr">
-[...98 lines deleted...]
-      </c>
+      <c r="I410" s="4" t="inlineStr"/>
+    </row>
+    <row r="411" ht="14" customHeight="1">
+      <c r="A411" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="412" ht="16" customHeight="1">
+      <c r="A412" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B412" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C412" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D412" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E412" s="6" t="inlineStr"/>
+      <c r="F412" s="6" t="inlineStr"/>
+      <c r="G412" s="6" t="inlineStr"/>
+      <c r="H412" s="6" t="inlineStr"/>
+      <c r="I412" s="6" t="inlineStr"/>
+    </row>
+    <row r="413" ht="14" customHeight="1">
+      <c r="A413" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B413" s="7" t="inlineStr">
+        <is>
+          <t>31/03/2026</t>
+        </is>
+      </c>
+      <c r="C413" s="7" t="inlineStr">
+        <is>
+          <t>R$ 53.331,74</t>
+        </is>
+      </c>
+      <c r="D413" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Reajuste - Novo - 00056/2026</t>
+        </is>
+      </c>
+      <c r="E413" s="7" t="inlineStr"/>
+      <c r="F413" s="7" t="inlineStr"/>
+      <c r="G413" s="7" t="inlineStr"/>
+      <c r="H413" s="7" t="inlineStr"/>
+      <c r="I413" s="7" t="inlineStr"/>
     </row>
     <row r="414" ht="8" customHeight="1"/>
     <row r="415" ht="18" customHeight="1">
       <c r="A415" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B415" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C415" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D415" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E415" s="3" t="inlineStr">
         <is>
@@ -13038,93 +12980,89 @@
       </c>
       <c r="F415" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G415" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H415" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I415" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="416" ht="15" customHeight="1">
       <c r="A416" s="4" t="inlineStr">
         <is>
-          <t>202510200005/2025</t>
+          <t>202512030001/2026</t>
         </is>
       </c>
       <c r="B416" s="4" t="inlineStr">
         <is>
-          <t>PRIME COMERCIO DE PRODUTOS MEDICOS HOSPITALARES ltda</t>
+          <t>VENEZA COMERCIAL E PRESTACAO DE SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C416" s="4" t="inlineStr">
         <is>
-          <t>23192494****-59</t>
+          <t>55290874****-12</t>
         </is>
       </c>
       <c r="D416" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MEDICAMENTOS HOSPITALARES E INSUMOS PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE, CONFORME MAPP 5111.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA AQUISIÇÕES DE MATERIAL ESCOLAR EM FORMA DE DESTINADO AOS ALUNOS DA REDE PÚBLICA MUNICIPAL DE ENSINO DE SÃO LUÍS DO CURU/CE.</t>
         </is>
       </c>
       <c r="E416" s="4" t="inlineStr">
         <is>
-          <t>R$ 118.454,50</t>
+          <t>R$ 592.083,20</t>
         </is>
       </c>
       <c r="F416" s="4" t="inlineStr">
         <is>
-          <t>20/10/2025</t>
+          <t>03/12/2025</t>
         </is>
       </c>
       <c r="G416" s="4" t="inlineStr">
         <is>
-          <t>20/10/2026</t>
+          <t>03/12/2026</t>
         </is>
       </c>
       <c r="H416" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I416" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I416" s="4" t="inlineStr"/>
     </row>
     <row r="417" ht="8" customHeight="1"/>
     <row r="418" ht="18" customHeight="1">
       <c r="A418" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B418" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C418" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D418" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E418" s="3" t="inlineStr">
         <is>
@@ -13133,188 +13071,150 @@
       </c>
       <c r="F418" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G418" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H418" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I418" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="419" ht="15" customHeight="1">
       <c r="A419" s="4" t="inlineStr">
         <is>
-          <t>202510200004/2025</t>
+          <t>202511180005/2026</t>
         </is>
       </c>
       <c r="B419" s="4" t="inlineStr">
         <is>
-          <t>Odonto Medic Ltda</t>
+          <t>PRO COMMERCE LTDA</t>
         </is>
       </c>
       <c r="C419" s="4" t="inlineStr">
         <is>
-          <t>22253385****-12</t>
+          <t>41766420****-60</t>
         </is>
       </c>
       <c r="D419" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MEDICAMENTOS DESTINADOS ATENDER AS DEMANDAS JUDICIAIS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+          <t>AQUISIÇÕES DE EQUIPAMENTOS, MATERIAIS PERMANENTES E OUTROS MATERIAIS DE CONSUMO DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNÍCIPIO DE SÃO LUIS DO CURU- CE.</t>
         </is>
       </c>
       <c r="E419" s="4" t="inlineStr">
         <is>
-          <t>R$ 970.262,62</t>
+          <t>R$ 34.903,40</t>
         </is>
       </c>
       <c r="F419" s="4" t="inlineStr">
         <is>
-          <t>20/10/2025</t>
+          <t>19/11/2025</t>
         </is>
       </c>
       <c r="G419" s="4" t="inlineStr">
         <is>
-          <t>20/10/2026</t>
+          <t>31/12/2026</t>
         </is>
       </c>
       <c r="H419" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I419" s="4" t="inlineStr">
-[...98 lines deleted...]
-      </c>
+      <c r="I419" s="4" t="inlineStr"/>
+    </row>
+    <row r="420" ht="14" customHeight="1">
+      <c r="A420" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="421" ht="16" customHeight="1">
+      <c r="A421" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B421" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C421" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D421" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E421" s="6" t="inlineStr"/>
+      <c r="F421" s="6" t="inlineStr"/>
+      <c r="G421" s="6" t="inlineStr"/>
+      <c r="H421" s="6" t="inlineStr"/>
+      <c r="I421" s="6" t="inlineStr"/>
+    </row>
+    <row r="422" ht="14" customHeight="1">
+      <c r="A422" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B422" s="7" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="C422" s="7" t="inlineStr">
+        <is>
+          <t>R$ 17.451,70</t>
+        </is>
+      </c>
+      <c r="D422" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00017/2026</t>
+        </is>
+      </c>
+      <c r="E422" s="7" t="inlineStr"/>
+      <c r="F422" s="7" t="inlineStr"/>
+      <c r="G422" s="7" t="inlineStr"/>
+      <c r="H422" s="7" t="inlineStr"/>
+      <c r="I422" s="7" t="inlineStr"/>
     </row>
     <row r="423" ht="8" customHeight="1"/>
     <row r="424" ht="18" customHeight="1">
       <c r="A424" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B424" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C424" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D424" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E424" s="3" t="inlineStr">
         <is>
@@ -13323,188 +13223,150 @@
       </c>
       <c r="F424" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G424" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H424" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I424" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="425" ht="15" customHeight="1">
       <c r="A425" s="4" t="inlineStr">
         <is>
-          <t>202510200002/2025</t>
+          <t>202511180004/2026</t>
         </is>
       </c>
       <c r="B425" s="4" t="inlineStr">
         <is>
-          <t>Odonto Medic Ltda</t>
+          <t>AGIL COMERCIO E DISTRIBUIDORA DE EQUIPAMENTOS LTDA</t>
         </is>
       </c>
       <c r="C425" s="4" t="inlineStr">
         <is>
-          <t>22253385****-12</t>
+          <t>30607801****-80</t>
         </is>
       </c>
       <c r="D425" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE MATERIAIS PERMENTES E DE CONSUMO PARA FISIOTERAPIA , JUNTO AO eMULTI(Equipes Multiprofissionais) DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>AQUISIÇÕES DE EQUIPAMENTOS, MATERIAIS PERMANENTES E OUTROS MATERIAIS DE CONSUMO DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNÍCIPIO DE SÃO LUIS DO CURU- CE.</t>
         </is>
       </c>
       <c r="E425" s="4" t="inlineStr">
         <is>
-          <t>R$ 48.384,20</t>
+          <t>R$ 84.391,00</t>
         </is>
       </c>
       <c r="F425" s="4" t="inlineStr">
         <is>
-          <t>23/10/2025</t>
+          <t>19/11/2025</t>
         </is>
       </c>
       <c r="G425" s="4" t="inlineStr">
         <is>
-          <t>30/12/2025</t>
+          <t>31/12/2026</t>
         </is>
       </c>
       <c r="H425" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...101 lines deleted...]
-      </c>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I425" s="4" t="inlineStr"/>
+    </row>
+    <row r="426" ht="14" customHeight="1">
+      <c r="A426" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="427" ht="16" customHeight="1">
+      <c r="A427" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B427" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C427" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D427" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E427" s="6" t="inlineStr"/>
+      <c r="F427" s="6" t="inlineStr"/>
+      <c r="G427" s="6" t="inlineStr"/>
+      <c r="H427" s="6" t="inlineStr"/>
+      <c r="I427" s="6" t="inlineStr"/>
+    </row>
+    <row r="428" ht="14" customHeight="1">
+      <c r="A428" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B428" s="7" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="C428" s="7" t="inlineStr">
+        <is>
+          <t>R$ 42.195,50</t>
+        </is>
+      </c>
+      <c r="D428" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00014/2026</t>
+        </is>
+      </c>
+      <c r="E428" s="7" t="inlineStr"/>
+      <c r="F428" s="7" t="inlineStr"/>
+      <c r="G428" s="7" t="inlineStr"/>
+      <c r="H428" s="7" t="inlineStr"/>
+      <c r="I428" s="7" t="inlineStr"/>
     </row>
     <row r="429" ht="8" customHeight="1"/>
     <row r="430" ht="18" customHeight="1">
       <c r="A430" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B430" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C430" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D430" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E430" s="3" t="inlineStr">
         <is>
@@ -13513,188 +13375,150 @@
       </c>
       <c r="F430" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G430" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H430" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I430" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="431" ht="15" customHeight="1">
       <c r="A431" s="4" t="inlineStr">
         <is>
-          <t>202510200001/2025</t>
+          <t>202511180003/2026</t>
         </is>
       </c>
       <c r="B431" s="4" t="inlineStr">
         <is>
-          <t>MSB COMÉRCIO E REPRESENTAÇÕES LTDA - EPP</t>
+          <t>Odonto Medic Ltda</t>
         </is>
       </c>
       <c r="C431" s="4" t="inlineStr">
         <is>
-          <t>05696303****-04</t>
+          <t>22253385****-12</t>
         </is>
       </c>
       <c r="D431" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE MATERIAIS PERMENTES E DE CONSUMO PARA FISIOTERAPIA , JUNTO AO eMULTI(Equipes Multiprofissionais) DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>AQUISIÇÕES DE EQUIPAMENTOS, MATERIAIS PERMANENTES E OUTROS MATERIAIS DE CONSUMO DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNÍCIPIO DE SÃO LUIS DO CURU- CE.</t>
         </is>
       </c>
       <c r="E431" s="4" t="inlineStr">
         <is>
-          <t>R$ 2.039,59</t>
+          <t>R$ 204.421,56</t>
         </is>
       </c>
       <c r="F431" s="4" t="inlineStr">
         <is>
-          <t>23/10/2025</t>
+          <t>19/11/2025</t>
         </is>
       </c>
       <c r="G431" s="4" t="inlineStr">
         <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H431" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I431" s="4" t="inlineStr"/>
+    </row>
+    <row r="432" ht="14" customHeight="1">
+      <c r="A432" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="433" ht="16" customHeight="1">
+      <c r="A433" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B433" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C433" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D433" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E433" s="6" t="inlineStr"/>
+      <c r="F433" s="6" t="inlineStr"/>
+      <c r="G433" s="6" t="inlineStr"/>
+      <c r="H433" s="6" t="inlineStr"/>
+      <c r="I433" s="6" t="inlineStr"/>
+    </row>
+    <row r="434" ht="14" customHeight="1">
+      <c r="A434" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B434" s="7" t="inlineStr">
+        <is>
           <t>31/12/2025</t>
         </is>
       </c>
-      <c r="H431" s="4" t="inlineStr">
-[...103 lines deleted...]
-      </c>
+      <c r="C434" s="7" t="inlineStr">
+        <is>
+          <t>R$ 102.210,78</t>
+        </is>
+      </c>
+      <c r="D434" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00015/2026</t>
+        </is>
+      </c>
+      <c r="E434" s="7" t="inlineStr"/>
+      <c r="F434" s="7" t="inlineStr"/>
+      <c r="G434" s="7" t="inlineStr"/>
+      <c r="H434" s="7" t="inlineStr"/>
+      <c r="I434" s="7" t="inlineStr"/>
     </row>
     <row r="435" ht="8" customHeight="1"/>
     <row r="436" ht="18" customHeight="1">
       <c r="A436" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B436" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C436" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D436" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E436" s="3" t="inlineStr">
         <is>
@@ -13703,188 +13527,150 @@
       </c>
       <c r="F436" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G436" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H436" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I436" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="437" ht="15" customHeight="1">
       <c r="A437" s="4" t="inlineStr">
         <is>
-          <t>202510160001/2025</t>
+          <t>202511030009/2026</t>
         </is>
       </c>
       <c r="B437" s="4" t="inlineStr">
         <is>
-          <t>MONTEIRO E MONTEIRO ADVOGADOS ASSOCIADOS</t>
+          <t>M.K.R. COMERCIO DE EQUIPAMENTOS EIRELI</t>
         </is>
       </c>
       <c r="C437" s="4" t="inlineStr">
         <is>
-          <t>35542612****-90</t>
+          <t>31499939****-76</t>
         </is>
       </c>
       <c r="D437" s="4" t="inlineStr">
         <is>
-          <t>Contratação de Prestador de Serviços Advocatícios para que patrocine demanda judicial visando à recuperação dos valores que deixaram de ser repassados ao Município em face da ilegal fixação do valor mínimo anual por aluno (RECUPERAÇÃO DE VERBAS DO EXTINTO FUNDEF, execução da ação de n° 0050616-27.1999.4.03.6100).</t>
+          <t>AQUISIÇÕES DE EQUIPAMENTOS, MATERIAIS PERMANENTES E OUTROS MATERIAIS DE CONSUMO DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNÍCIPIO DE SÃO LUIS DO CURU- CE.</t>
         </is>
       </c>
       <c r="E437" s="4" t="inlineStr">
         <is>
-          <t>R$ 2.364.105,30</t>
+          <t>R$ 39.880,00</t>
         </is>
       </c>
       <c r="F437" s="4" t="inlineStr">
         <is>
-          <t>16/10/2025</t>
+          <t>19/11/2025</t>
         </is>
       </c>
       <c r="G437" s="4" t="inlineStr">
         <is>
-          <t>16/10/2026</t>
+          <t>31/12/2026</t>
         </is>
       </c>
       <c r="H437" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I437" s="4" t="inlineStr">
-[...84 lines deleted...]
-      <c r="G440" s="4" t="inlineStr">
+      <c r="I437" s="4" t="inlineStr"/>
+    </row>
+    <row r="438" ht="14" customHeight="1">
+      <c r="A438" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="439" ht="16" customHeight="1">
+      <c r="A439" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B439" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C439" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D439" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E439" s="6" t="inlineStr"/>
+      <c r="F439" s="6" t="inlineStr"/>
+      <c r="G439" s="6" t="inlineStr"/>
+      <c r="H439" s="6" t="inlineStr"/>
+      <c r="I439" s="6" t="inlineStr"/>
+    </row>
+    <row r="440" ht="14" customHeight="1">
+      <c r="A440" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B440" s="7" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
-      <c r="H440" s="4" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C440" s="7" t="inlineStr">
+        <is>
+          <t>R$ 19.940,00</t>
+        </is>
+      </c>
+      <c r="D440" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00018/2026</t>
+        </is>
+      </c>
+      <c r="E440" s="7" t="inlineStr"/>
+      <c r="F440" s="7" t="inlineStr"/>
+      <c r="G440" s="7" t="inlineStr"/>
+      <c r="H440" s="7" t="inlineStr"/>
+      <c r="I440" s="7" t="inlineStr"/>
     </row>
     <row r="441" ht="8" customHeight="1"/>
     <row r="442" ht="18" customHeight="1">
       <c r="A442" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B442" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C442" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D442" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E442" s="3" t="inlineStr">
         <is>
@@ -13893,147 +13679,143 @@
       </c>
       <c r="F442" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G442" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H442" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I442" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="443" ht="15" customHeight="1">
       <c r="A443" s="4" t="inlineStr">
         <is>
-          <t>202510070004./2025</t>
+          <t>202511030008/2026</t>
         </is>
       </c>
       <c r="B443" s="4" t="inlineStr">
         <is>
-          <t>DIAGONAL INVESTIMENTOS E SERVICOS LTDA</t>
+          <t>MSB COMÉRCIO E REPRESENTAÇÕES LTDA - EPP</t>
         </is>
       </c>
       <c r="C443" s="4" t="inlineStr">
         <is>
-          <t>28177357****-69</t>
+          <t>05696303****-04</t>
         </is>
       </c>
       <c r="D443" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA PARA A CONSTRUÇÃO DE UMA MINI ARENHINHA NA ESCOLA FRANCISCO SÁ - NÚCLEO G, ZONA RURAL, NO MUNICÍPIO DE SÃO LUÍS DO CURU-CE.</t>
+          <t>AQUISIÇÕES DE EQUIPAMENTOS, MATERIAIS PERMANENTES E OUTROS MATERIAIS DE CONSUMO DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNÍCIPIO DE SÃO LUIS DO CURU- CE.</t>
         </is>
       </c>
       <c r="E443" s="4" t="inlineStr">
         <is>
-          <t>R$ 125.106,65</t>
+          <t>R$ 197.457,02</t>
         </is>
       </c>
       <c r="F443" s="4" t="inlineStr">
         <is>
-          <t>07/10/2025</t>
+          <t>19/11/2025</t>
         </is>
       </c>
       <c r="G443" s="4" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>31/12/2026</t>
         </is>
       </c>
       <c r="H443" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...6 lines deleted...]
-      </c>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I443" s="4" t="inlineStr"/>
     </row>
     <row r="444" ht="14" customHeight="1">
       <c r="A444" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
     <row r="445" ht="16" customHeight="1">
       <c r="A445" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
       <c r="B445" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="C445" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
       <c r="D445" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
       <c r="E445" s="6" t="inlineStr"/>
       <c r="F445" s="6" t="inlineStr"/>
       <c r="G445" s="6" t="inlineStr"/>
       <c r="H445" s="6" t="inlineStr"/>
       <c r="I445" s="6" t="inlineStr"/>
     </row>
     <row r="446" ht="14" customHeight="1">
       <c r="A446" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B446" s="7" t="inlineStr">
         <is>
-          <t>18/12/2025</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="C446" s="7" t="inlineStr">
         <is>
-          <t>R$ -17,23</t>
+          <t>R$ 98.728,51</t>
         </is>
       </c>
       <c r="D446" s="7" t="inlineStr">
         <is>
-          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Supressão - Novo - 00076/2025</t>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00016/2026</t>
         </is>
       </c>
       <c r="E446" s="7" t="inlineStr"/>
       <c r="F446" s="7" t="inlineStr"/>
       <c r="G446" s="7" t="inlineStr"/>
       <c r="H446" s="7" t="inlineStr"/>
       <c r="I446" s="7" t="inlineStr"/>
     </row>
     <row r="447" ht="8" customHeight="1"/>
     <row r="448" ht="18" customHeight="1">
       <c r="A448" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B448" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C448" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
@@ -14049,154 +13831,180 @@
       </c>
       <c r="F448" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G448" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H448" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I448" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="449" ht="15" customHeight="1">
       <c r="A449" s="4" t="inlineStr">
         <is>
-          <t>202510070003./2025</t>
+          <t>202510300004/2026</t>
         </is>
       </c>
       <c r="B449" s="4" t="inlineStr">
         <is>
-          <t>CALCULO CERTO SERVICOS LTDA</t>
+          <t>Odonto Medic Ltda</t>
         </is>
       </c>
       <c r="C449" s="4" t="inlineStr">
         <is>
-          <t>49671963****-06</t>
+          <t>22253385****-12</t>
         </is>
       </c>
       <c r="D449" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA PARA A CONSTRUÇÃO DE GRADIS PARA FECHAMENTO DE TERRENO NO CONTORNO DOS COLÉGIOS FRANCISCO SÁ (NÚCLEO G), ALONSO HERCULANO (ESCÓCIO) E ANTÕNIO HONORATO (BAIRRO SALGADO), NO MUNICÍPIO DE SÃO LUÍS DO CURU-CE.</t>
+          <t>REGISTRO DE PREÇOS PARA FUTURAS E EVENTUAIS AQUISIÇÕES DE EQUIPAMENTOS, MATERIAIS PERMANENTES E OUTROS MATERIAIS DE CONSUMO DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNÍCIPIO DE SÃO LUIS DO CURU- CE.</t>
         </is>
       </c>
       <c r="E449" s="4" t="inlineStr">
         <is>
-          <t>R$ 121.834,39</t>
+          <t>R$ 52.783,70</t>
         </is>
       </c>
       <c r="F449" s="4" t="inlineStr">
         <is>
-          <t>07/10/2025</t>
+          <t>31/10/2025</t>
         </is>
       </c>
       <c r="G449" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H449" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I449" s="4" t="inlineStr">
-[...64 lines deleted...]
-      <c r="I452" s="7" t="inlineStr"/>
+      <c r="I449" s="4" t="inlineStr"/>
+    </row>
+    <row r="450" ht="8" customHeight="1"/>
+    <row r="451" ht="18" customHeight="1">
+      <c r="A451" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B451" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C451" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D451" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E451" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F451" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G451" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H451" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I451" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="452" ht="15" customHeight="1">
+      <c r="A452" s="4" t="inlineStr">
+        <is>
+          <t>202510300003/2026</t>
+        </is>
+      </c>
+      <c r="B452" s="4" t="inlineStr">
+        <is>
+          <t>M. CARREGA COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="C452" s="4" t="inlineStr">
+        <is>
+          <t>32593430****-50</t>
+        </is>
+      </c>
+      <c r="D452" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE EQUIPAMENTOS E MATERIAIS PERMANENTES DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNÍCIPIO DE SÃO LUIS DO CURU- CE.</t>
+        </is>
+      </c>
+      <c r="E452" s="4" t="inlineStr">
+        <is>
+          <t>R$ 18.155,00</t>
+        </is>
+      </c>
+      <c r="F452" s="4" t="inlineStr">
+        <is>
+          <t>31/10/2025</t>
+        </is>
+      </c>
+      <c r="G452" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H452" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I452" s="4" t="inlineStr"/>
     </row>
     <row r="453" ht="8" customHeight="1"/>
     <row r="454" ht="18" customHeight="1">
       <c r="A454" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B454" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C454" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D454" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E454" s="3" t="inlineStr">
         <is>
@@ -14205,93 +14013,89 @@
       </c>
       <c r="F454" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G454" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H454" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I454" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="455" ht="15" customHeight="1">
       <c r="A455" s="4" t="inlineStr">
         <is>
-          <t>202510070003./2025</t>
+          <t>202510300002/2026</t>
         </is>
       </c>
       <c r="B455" s="4" t="inlineStr">
         <is>
-          <t>CALCULO CERTO SERVICOS LTDA</t>
+          <t>AGIL COMERCIO E DISTRIBUIDORA DE EQUIPAMENTOS LTDA</t>
         </is>
       </c>
       <c r="C455" s="4" t="inlineStr">
         <is>
-          <t>49671963****-06</t>
+          <t>30607801****-80</t>
         </is>
       </c>
       <c r="D455" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA PARA A CONSTRUÇÃO DE GRADIS PARA FECHAMENTO DE TERRENO NO CONTORNO DOS COLÉGIOS FRANCISCO SÁ (NÚCLEO G), ALONSO HERCULANO (ESCÓCIO) E ANTÕNIO HONORATO (BAIRRO SALGADO), NO MUNICÍPIO DE SÃO LUÍS DO CURU-CE.</t>
+          <t>AQUISIÇÕES DE EQUIPAMENTOS E MATERIAIS PERMANENTES DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNÍCIPIO DE SÃO LUIS DO CURU- CE.</t>
         </is>
       </c>
       <c r="E455" s="4" t="inlineStr">
         <is>
-          <t>R$ 121.863,70</t>
+          <t>R$ 5.100,00</t>
         </is>
       </c>
       <c r="F455" s="4" t="inlineStr">
         <is>
-          <t>07/10/2025</t>
+          <t>31/10/2025</t>
         </is>
       </c>
       <c r="G455" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H455" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I455" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I455" s="4" t="inlineStr"/>
     </row>
     <row r="456" ht="8" customHeight="1"/>
     <row r="457" ht="18" customHeight="1">
       <c r="A457" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B457" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C457" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D457" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E457" s="3" t="inlineStr">
         <is>
@@ -14300,96 +14104,89 @@
       </c>
       <c r="F457" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G457" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H457" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I457" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="458" ht="15" customHeight="1">
       <c r="A458" s="4" t="inlineStr">
         <is>
-          <t>202510070001./2025</t>
+          <t>202510300001/2026</t>
         </is>
       </c>
       <c r="B458" s="4" t="inlineStr">
         <is>
-          <t>MULTINTEGRADA LTDA</t>
+          <t>PROHOSPITAL COMERCIO HOLANDA LTDA</t>
         </is>
       </c>
       <c r="C458" s="4" t="inlineStr">
         <is>
-          <t>25189803****-67</t>
+          <t>09485574****-71</t>
         </is>
       </c>
       <c r="D458" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA COM SOLUÇÃO DE
-[...2 lines deleted...]
-MUNICIPAL ANTONIO RIBEIRO DA SILVA.</t>
+          <t>AQUISIÇÕES DE MATERIAL DE CONSUMO (BOLA SUÍÇA) DESTINADO A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNÍCIPIO DE SÃO LUIS DO CURU- CE.</t>
         </is>
       </c>
       <c r="E458" s="4" t="inlineStr">
         <is>
-          <t>R$ 32.500,00</t>
+          <t>R$ 1.400,00</t>
         </is>
       </c>
       <c r="F458" s="4" t="inlineStr">
         <is>
-          <t>07/10/2025</t>
+          <t>31/10/2025</t>
         </is>
       </c>
       <c r="G458" s="4" t="inlineStr">
         <is>
-          <t>07/10/2026</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="H458" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
-[...6 lines deleted...]
-      </c>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I458" s="4" t="inlineStr"/>
     </row>
     <row r="459" ht="8" customHeight="1"/>
     <row r="460" ht="18" customHeight="1">
       <c r="A460" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B460" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C460" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D460" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E460" s="3" t="inlineStr">
         <is>
@@ -14398,93 +14195,90 @@
       </c>
       <c r="F460" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G460" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H460" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I460" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="461" ht="15" customHeight="1">
       <c r="A461" s="4" t="inlineStr">
         <is>
-          <t>202510010002/2025</t>
+          <t>202510280004/2026</t>
         </is>
       </c>
       <c r="B461" s="4" t="inlineStr">
         <is>
-          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+          <t>MSB COMÉRCIO E REPRESENTAÇÕES LTDA - EPP</t>
         </is>
       </c>
       <c r="C461" s="4" t="inlineStr">
         <is>
-          <t>07580946****-13</t>
+          <t>05696303****-04</t>
         </is>
       </c>
       <c r="D461" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>AQUISIÇÕES DE EQUIPAMENTOS (KIT CIPA COMPLETO C/ PRANCHA DE POLIETILENO) DESTINADOS A ATENDER AS NECESSIDADES DA  
+SECRETARIA DE SAÚDE DO MUNÍCIPIO DE SÃO LUIS DO CURU- CE.</t>
         </is>
       </c>
       <c r="E461" s="4" t="inlineStr">
         <is>
-          <t>R$ 140.130,00</t>
+          <t>R$ 2.700,00</t>
         </is>
       </c>
       <c r="F461" s="4" t="inlineStr">
         <is>
-          <t>01/09/2025</t>
+          <t>31/10/2025</t>
         </is>
       </c>
       <c r="G461" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H461" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I461" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I461" s="4" t="inlineStr"/>
     </row>
     <row r="462" ht="8" customHeight="1"/>
     <row r="463" ht="18" customHeight="1">
       <c r="A463" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B463" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C463" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D463" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E463" s="3" t="inlineStr">
         <is>
@@ -14493,93 +14287,89 @@
       </c>
       <c r="F463" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G463" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H463" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I463" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="464" ht="15" customHeight="1">
       <c r="A464" s="4" t="inlineStr">
         <is>
-          <t>202510010002/2025</t>
+          <t>202510200005/2026</t>
         </is>
       </c>
       <c r="B464" s="4" t="inlineStr">
         <is>
-          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+          <t>PRIME COMERCIO DE PRODUTOS MEDICOS HOSPITALARES ltda</t>
         </is>
       </c>
       <c r="C464" s="4" t="inlineStr">
         <is>
-          <t>07580946****-13</t>
+          <t>23192494****-59</t>
         </is>
       </c>
       <c r="D464" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>AQUISIÇÃO DE MEDICAMENTOS HOSPITALARES E INSUMOS PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE, CONFORME MAPP 5111.</t>
         </is>
       </c>
       <c r="E464" s="4" t="inlineStr">
         <is>
-          <t>R$ 140.130,00</t>
+          <t>R$ 118.454,50</t>
         </is>
       </c>
       <c r="F464" s="4" t="inlineStr">
         <is>
-          <t>01/09/2025</t>
+          <t>20/10/2025</t>
         </is>
       </c>
       <c r="G464" s="4" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>20/10/2026</t>
         </is>
       </c>
       <c r="H464" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...6 lines deleted...]
-      </c>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I464" s="4" t="inlineStr"/>
     </row>
     <row r="465" ht="8" customHeight="1"/>
     <row r="466" ht="18" customHeight="1">
       <c r="A466" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B466" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C466" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D466" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E466" s="3" t="inlineStr">
         <is>
@@ -14588,93 +14378,89 @@
       </c>
       <c r="F466" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G466" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H466" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I466" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="467" ht="15" customHeight="1">
       <c r="A467" s="4" t="inlineStr">
         <is>
-          <t>202510010001/2025</t>
+          <t>202510200002/2026</t>
         </is>
       </c>
       <c r="B467" s="4" t="inlineStr">
         <is>
-          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+          <t>Odonto Medic Ltda</t>
         </is>
       </c>
       <c r="C467" s="4" t="inlineStr">
         <is>
-          <t>07580946****-13</t>
+          <t>22253385****-12</t>
         </is>
       </c>
       <c r="D467" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>AQUISIÇÕES DE MATERIAIS PERMENTES E DE CONSUMO PARA FISIOTERAPIA , JUNTO AO eMULTI(Equipes Multiprofissionais) DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E467" s="4" t="inlineStr">
         <is>
-          <t>R$ 18.171,00</t>
+          <t>R$ 48.384,20</t>
         </is>
       </c>
       <c r="F467" s="4" t="inlineStr">
         <is>
-          <t>01/09/2025</t>
+          <t>23/10/2025</t>
         </is>
       </c>
       <c r="G467" s="4" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>30/12/2025</t>
         </is>
       </c>
       <c r="H467" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I467" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I467" s="4" t="inlineStr"/>
     </row>
     <row r="468" ht="8" customHeight="1"/>
     <row r="469" ht="18" customHeight="1">
       <c r="A469" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B469" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C469" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D469" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E469" s="3" t="inlineStr">
         <is>
@@ -14683,93 +14469,89 @@
       </c>
       <c r="F469" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G469" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H469" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I469" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="470" ht="15" customHeight="1">
       <c r="A470" s="4" t="inlineStr">
         <is>
-          <t>202509290004./2025</t>
+          <t>202510200001/2026</t>
         </is>
       </c>
       <c r="B470" s="4" t="inlineStr">
         <is>
-          <t>HEDELITA NOGUEIRA VIEIRA LTDA</t>
+          <t>MSB COMÉRCIO E REPRESENTAÇÕES LTDA - EPP</t>
         </is>
       </c>
       <c r="C470" s="4" t="inlineStr">
         <is>
-          <t>07779242****-74</t>
+          <t>05696303****-04</t>
         </is>
       </c>
       <c r="D470" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE PUBLICAÇÕES E ATOS OFICIAIS  DE INTERESSE DA SECRETARIA DE SAÚDE DO MUNICIPIO DE SÃO LUIS DO CURU-CE.</t>
+          <t>AQUISIÇÕES DE MATERIAIS PERMENTES E DE CONSUMO PARA FISIOTERAPIA , JUNTO AO eMULTI(Equipes Multiprofissionais) DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E470" s="4" t="inlineStr">
         <is>
-          <t>R$ 54.000,00</t>
+          <t>R$ 2.039,59</t>
         </is>
       </c>
       <c r="F470" s="4" t="inlineStr">
         <is>
-          <t>29/09/2025</t>
+          <t>23/10/2025</t>
         </is>
       </c>
       <c r="G470" s="4" t="inlineStr">
         <is>
-          <t>29/09/2026</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="H470" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
-[...6 lines deleted...]
-      </c>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I470" s="4" t="inlineStr"/>
     </row>
     <row r="471" ht="8" customHeight="1"/>
     <row r="472" ht="18" customHeight="1">
       <c r="A472" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B472" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C472" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D472" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E472" s="3" t="inlineStr">
         <is>
@@ -14778,93 +14560,89 @@
       </c>
       <c r="F472" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G472" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H472" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I472" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="473" ht="15" customHeight="1">
       <c r="A473" s="4" t="inlineStr">
         <is>
-          <t>202509290003./2025</t>
+          <t>202510010002/2026</t>
         </is>
       </c>
       <c r="B473" s="4" t="inlineStr">
         <is>
-          <t>HEDELITA NOGUEIRA VIEIRA LTDA</t>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
         </is>
       </c>
       <c r="C473" s="4" t="inlineStr">
         <is>
-          <t>07779242****-74</t>
+          <t>07580946****-13</t>
         </is>
       </c>
       <c r="D473" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE PUBLICAÇÕES E ATOS OFICIAIS  DE INTERESSE DA SECRETARIA DE EDUCAÇÃO DO MUNICIPIO DE SÃO LUIS DO CURU-CE.</t>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E473" s="4" t="inlineStr">
         <is>
-          <t>R$ 54.000,00</t>
+          <t>R$ 140.130,00</t>
         </is>
       </c>
       <c r="F473" s="4" t="inlineStr">
         <is>
-          <t>29/09/2025</t>
+          <t>01/09/2025</t>
         </is>
       </c>
       <c r="G473" s="4" t="inlineStr">
         <is>
-          <t>29/09/2026</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="H473" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
-[...6 lines deleted...]
-      </c>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I473" s="4" t="inlineStr"/>
     </row>
     <row r="474" ht="8" customHeight="1"/>
     <row r="475" ht="18" customHeight="1">
       <c r="A475" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B475" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C475" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D475" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E475" s="3" t="inlineStr">
         <is>
@@ -14873,93 +14651,89 @@
       </c>
       <c r="F475" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G475" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H475" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I475" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="476" ht="15" customHeight="1">
       <c r="A476" s="4" t="inlineStr">
         <is>
-          <t>202509290002./2025</t>
+          <t>202510010001/2026</t>
         </is>
       </c>
       <c r="B476" s="4" t="inlineStr">
         <is>
-          <t>HEDELITA NOGUEIRA VIEIRA LTDA</t>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
         </is>
       </c>
       <c r="C476" s="4" t="inlineStr">
         <is>
-          <t>07779242****-74</t>
+          <t>07580946****-13</t>
         </is>
       </c>
       <c r="D476" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE PUBLICAÇÕES E ATOS OFICIAIS  DE INTERESSE DA SECRETARIA DE ASSISTENCIA SOCIAL DO MUNICIPIO DE SÃO LUIS DO CURU-CE.</t>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E476" s="4" t="inlineStr">
         <is>
-          <t>R$ 47.250,00</t>
+          <t>R$ 18.171,00</t>
         </is>
       </c>
       <c r="F476" s="4" t="inlineStr">
         <is>
-          <t>29/09/2025</t>
+          <t>01/09/2025</t>
         </is>
       </c>
       <c r="G476" s="4" t="inlineStr">
         <is>
-          <t>29/09/2026</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="H476" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
-[...6 lines deleted...]
-      </c>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I476" s="4" t="inlineStr"/>
     </row>
     <row r="477" ht="8" customHeight="1"/>
     <row r="478" ht="18" customHeight="1">
       <c r="A478" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B478" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C478" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D478" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E478" s="3" t="inlineStr">
         <is>
@@ -14968,93 +14742,89 @@
       </c>
       <c r="F478" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G478" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H478" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I478" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="479" ht="15" customHeight="1">
       <c r="A479" s="4" t="inlineStr">
         <is>
-          <t>202509290001../2025</t>
+          <t>202509240002/2026</t>
         </is>
       </c>
       <c r="B479" s="4" t="inlineStr">
         <is>
-          <t>HEDELITA NOGUEIRA VIEIRA LTDA</t>
+          <t>PRIME COMERCIO DE PRODUTOS MEDICOS HOSPITALARES ltda</t>
         </is>
       </c>
       <c r="C479" s="4" t="inlineStr">
         <is>
-          <t>07779242****-74</t>
+          <t>23192494****-59</t>
         </is>
       </c>
       <c r="D479" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE PUBLICAÇÕES E ATOS OFICIAIS  DE INTERESSE DA SECRETARIA DE ADMINISTRAÇÃO DO MUNICIPIO DE SÃO LUIS DO CURU-CE.</t>
+          <t>AQUISIÇÃO DE MEDICAMENTOS HOSPITALARES E INSUMOS PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE, CONFORME MAPP 5111.</t>
         </is>
       </c>
       <c r="E479" s="4" t="inlineStr">
         <is>
-          <t>R$ 54.000,00</t>
+          <t>R$ 118.454,50</t>
         </is>
       </c>
       <c r="F479" s="4" t="inlineStr">
         <is>
-          <t>29/09/2025</t>
+          <t>24/09/2025</t>
         </is>
       </c>
       <c r="G479" s="4" t="inlineStr">
         <is>
-          <t>29/09/2026</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="H479" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
-[...6 lines deleted...]
-      </c>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I479" s="4" t="inlineStr"/>
     </row>
     <row r="480" ht="8" customHeight="1"/>
     <row r="481" ht="18" customHeight="1">
       <c r="A481" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B481" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C481" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D481" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E481" s="3" t="inlineStr">
         <is>
@@ -15063,93 +14833,89 @@
       </c>
       <c r="F481" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G481" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H481" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I481" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="482" ht="15" customHeight="1">
       <c r="A482" s="4" t="inlineStr">
         <is>
-          <t>202509240002/2025</t>
+          <t>202509240001/2026</t>
         </is>
       </c>
       <c r="B482" s="4" t="inlineStr">
         <is>
-          <t>PRIME COMERCIO DE PRODUTOS MEDICOS HOSPITALARES ltda</t>
+          <t>J&amp;G PHARMA DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
         </is>
       </c>
       <c r="C482" s="4" t="inlineStr">
         <is>
-          <t>23192494****-59</t>
+          <t>05283263****-79</t>
         </is>
       </c>
       <c r="D482" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MEDICAMENTOS HOSPITALARES E INSUMOS PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE, CONFORME MAPP 5111.</t>
+          <t>AQUISIÇÃO DE FRALDAS PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE, CONFORME MAPP 5111.</t>
         </is>
       </c>
       <c r="E482" s="4" t="inlineStr">
         <is>
-          <t>R$ 118.454,50</t>
+          <t>R$ 1.420,00</t>
         </is>
       </c>
       <c r="F482" s="4" t="inlineStr">
         <is>
           <t>24/09/2025</t>
         </is>
       </c>
       <c r="G482" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H482" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I482" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I482" s="4" t="inlineStr"/>
     </row>
     <row r="483" ht="8" customHeight="1"/>
     <row r="484" ht="18" customHeight="1">
       <c r="A484" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B484" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C484" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D484" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E484" s="3" t="inlineStr">
         <is>
@@ -15158,188 +14924,150 @@
       </c>
       <c r="F484" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G484" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H484" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I484" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="485" ht="15" customHeight="1">
       <c r="A485" s="4" t="inlineStr">
         <is>
-          <t>202509240001/2025</t>
+          <t>202509120001./2026</t>
         </is>
       </c>
       <c r="B485" s="4" t="inlineStr">
         <is>
-          <t>J&amp;G PHARMA DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
+          <t>GOOD EMPREENDIMENTOS E SERVIÇOS LTDA</t>
         </is>
       </c>
       <c r="C485" s="4" t="inlineStr">
         <is>
-          <t>05283263****-79</t>
+          <t>24989784****-90</t>
         </is>
       </c>
       <c r="D485" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE FRALDAS PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE, CONFORME MAPP 5111.</t>
+          <t>PRESTAÇÃO DE SERVIÇOS COM REFORMA E ADEQUAÇÃO DE COZINHAS DAS ESCOLAS PADRE JOSE SINVAL FACUNDO EEB, EEB UBIRATAN DINIZ AGUIAR E  EEB ANTÔNIO HONORATO, DA REDE MUNICIPAL DE ENSINO DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
         </is>
       </c>
       <c r="E485" s="4" t="inlineStr">
         <is>
-          <t>R$ 1.420,00</t>
+          <t>R$ 186.932,34</t>
         </is>
       </c>
       <c r="F485" s="4" t="inlineStr">
         <is>
-          <t>24/09/2025</t>
+          <t>12/09/2025</t>
         </is>
       </c>
       <c r="G485" s="4" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>01/01/2027</t>
         </is>
       </c>
       <c r="H485" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...101 lines deleted...]
-      </c>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I485" s="4" t="inlineStr"/>
+    </row>
+    <row r="486" ht="14" customHeight="1">
+      <c r="A486" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="487" ht="16" customHeight="1">
+      <c r="A487" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B487" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C487" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D487" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E487" s="6" t="inlineStr"/>
+      <c r="F487" s="6" t="inlineStr"/>
+      <c r="G487" s="6" t="inlineStr"/>
+      <c r="H487" s="6" t="inlineStr"/>
+      <c r="I487" s="6" t="inlineStr"/>
+    </row>
+    <row r="488" ht="14" customHeight="1">
+      <c r="A488" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B488" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C488" s="7" t="inlineStr">
+        <is>
+          <t>R$ 93.466,17</t>
+        </is>
+      </c>
+      <c r="D488" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00133/2025</t>
+        </is>
+      </c>
+      <c r="E488" s="7" t="inlineStr"/>
+      <c r="F488" s="7" t="inlineStr"/>
+      <c r="G488" s="7" t="inlineStr"/>
+      <c r="H488" s="7" t="inlineStr"/>
+      <c r="I488" s="7" t="inlineStr"/>
     </row>
     <row r="489" ht="8" customHeight="1"/>
     <row r="490" ht="18" customHeight="1">
       <c r="A490" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B490" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C490" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D490" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E490" s="3" t="inlineStr">
         <is>
@@ -15348,93 +15076,89 @@
       </c>
       <c r="F490" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G490" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H490" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I490" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="491" ht="15" customHeight="1">
       <c r="A491" s="4" t="inlineStr">
         <is>
-          <t>202509190001../2025</t>
+          <t>202509010001/2026</t>
         </is>
       </c>
       <c r="B491" s="4" t="inlineStr">
         <is>
-          <t>INSTITUTO DE ESTUDOS, PESQUISAS E PROJETOS VALE DO JAGUARIBE</t>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
         </is>
       </c>
       <c r="C491" s="4" t="inlineStr">
         <is>
-          <t>08902465****-40</t>
+          <t>07580946****-13</t>
         </is>
       </c>
       <c r="D491" s="4" t="inlineStr">
         <is>
-          <t>Contratação dos serviços de assessoria no desenvolvimento de atividades de fomento ao ensino e aprendizagem junto à Secretaria de Educação do município de São Luís do Curu-CE.</t>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE AGRICULTURA E MEIO AMBIENTE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E491" s="4" t="inlineStr">
         <is>
-          <t>R$ 18.100,00</t>
+          <t>R$ 115.614,00</t>
         </is>
       </c>
       <c r="F491" s="4" t="inlineStr">
         <is>
-          <t>19/09/2025</t>
+          <t>01/09/2025</t>
         </is>
       </c>
       <c r="G491" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H491" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I491" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I491" s="4" t="inlineStr"/>
     </row>
     <row r="492" ht="8" customHeight="1"/>
     <row r="493" ht="18" customHeight="1">
       <c r="A493" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B493" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C493" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D493" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E493" s="3" t="inlineStr">
         <is>
@@ -15443,188 +15167,150 @@
       </c>
       <c r="F493" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G493" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H493" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I493" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="494" ht="15" customHeight="1">
       <c r="A494" s="4" t="inlineStr">
         <is>
-          <t>202509170001./2025</t>
+          <t>202507170001./2026</t>
         </is>
       </c>
       <c r="B494" s="4" t="inlineStr">
         <is>
-          <t>F. IVO DE MACEDO PRODUCAO DE EVENTOS DE FESTAS LTDA</t>
+          <t>ELIZABETH CIPRIANO CUNHA</t>
         </is>
       </c>
       <c r="C494" s="4" t="inlineStr">
         <is>
-          <t>27141623****-30</t>
+          <t>***.***.533-**</t>
         </is>
       </c>
       <c r="D494" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE SHOW ARTÍSTICO DA BANDA “JOYCE TAYNÁ”, NO DIA 21 DE NOVEMBRO DE 2025, PARA A FESTA DE EMANCIPAÇÃO POLÍTICA DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+          <t>LOCAÇÃO DE IMÓVEL, LOCALIZADO NA BR 222, KM 75, SÃO LUÍS DO CURU-CE,  PARA FUNCIONAMENTO DO ATERRO SANITÁRIO JUNTO A SECRETARIA DE INFRAESTRUTURA DO MUNICIPIO DE SAÕ LUIS DO CURU-CE.</t>
         </is>
       </c>
       <c r="E494" s="4" t="inlineStr">
         <is>
-          <t>R$ 100.000,00</t>
+          <t>R$ 36.000,00</t>
         </is>
       </c>
       <c r="F494" s="4" t="inlineStr">
         <is>
-          <t>17/09/2025</t>
+          <t>17/07/2025</t>
         </is>
       </c>
       <c r="G494" s="4" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>18/07/2027</t>
         </is>
       </c>
       <c r="H494" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...93 lines deleted...]
-        <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I497" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I494" s="4" t="inlineStr"/>
+    </row>
+    <row r="495" ht="14" customHeight="1">
+      <c r="A495" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="496" ht="16" customHeight="1">
+      <c r="A496" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B496" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C496" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D496" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E496" s="6" t="inlineStr"/>
+      <c r="F496" s="6" t="inlineStr"/>
+      <c r="G496" s="6" t="inlineStr"/>
+      <c r="H496" s="6" t="inlineStr"/>
+      <c r="I496" s="6" t="inlineStr"/>
+    </row>
+    <row r="497" ht="14" customHeight="1">
+      <c r="A497" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B497" s="7" t="inlineStr">
+        <is>
+          <t>17/07/2026</t>
+        </is>
+      </c>
+      <c r="C497" s="7" t="inlineStr">
+        <is>
+          <t>R$ 18.000,00</t>
+        </is>
+      </c>
+      <c r="D497" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00080/2026</t>
+        </is>
+      </c>
+      <c r="E497" s="7" t="inlineStr"/>
+      <c r="F497" s="7" t="inlineStr"/>
+      <c r="G497" s="7" t="inlineStr"/>
+      <c r="H497" s="7" t="inlineStr"/>
+      <c r="I497" s="7" t="inlineStr"/>
     </row>
     <row r="498" ht="8" customHeight="1"/>
     <row r="499" ht="18" customHeight="1">
       <c r="A499" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B499" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C499" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D499" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E499" s="3" t="inlineStr">
         <is>
@@ -15633,188 +15319,150 @@
       </c>
       <c r="F499" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G499" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H499" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I499" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="500" ht="15" customHeight="1">
       <c r="A500" s="4" t="inlineStr">
         <is>
-          <t>202509100001./2025</t>
+          <t>202507080001/2026</t>
         </is>
       </c>
       <c r="B500" s="4" t="inlineStr">
         <is>
-          <t>ANA PAULA DE SOUSA ALVES</t>
+          <t>FELIPE HENRIQUE SILVA</t>
         </is>
       </c>
       <c r="C500" s="4" t="inlineStr">
         <is>
-          <t>***.***.363-**</t>
+          <t>29400680****-12</t>
         </is>
       </c>
       <c r="D500" s="4" t="inlineStr">
         <is>
-          <t>LOCAÇÃO DE IMOVEL, LOCALIZADO NO PV IPIRANGA, ZONA RURAL, SÃO LUÍS DO CURU-CE, PARA FUNCIONAMENTO DO EJA(EDUCAÇÃO DE JOVENS E ADULTOS) NA LOCALIDADE DE IPIRANGA, JUNTO A SECRETARIA DE EDUCAÇÃO DO MUNICIPIO DE SÃO LUIS DO CURU-CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA  A CONSTRUÇÃO DE UMA CRECHE, TIPO 2, NO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
         </is>
       </c>
       <c r="E500" s="4" t="inlineStr">
         <is>
-          <t>R$ 3.600,00</t>
+          <t>R$ 6.310.046,46</t>
         </is>
       </c>
       <c r="F500" s="4" t="inlineStr">
         <is>
-          <t>10/09/2025</t>
+          <t>08/07/2025</t>
         </is>
       </c>
       <c r="G500" s="4" t="inlineStr">
         <is>
-          <t>10/09/2026</t>
+          <t>31/12/2026</t>
         </is>
       </c>
       <c r="H500" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I500" s="4" t="inlineStr">
-[...98 lines deleted...]
-      </c>
+      <c r="I500" s="4" t="inlineStr"/>
+    </row>
+    <row r="501" ht="14" customHeight="1">
+      <c r="A501" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="502" ht="16" customHeight="1">
+      <c r="A502" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B502" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C502" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D502" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E502" s="6" t="inlineStr"/>
+      <c r="F502" s="6" t="inlineStr"/>
+      <c r="G502" s="6" t="inlineStr"/>
+      <c r="H502" s="6" t="inlineStr"/>
+      <c r="I502" s="6" t="inlineStr"/>
+    </row>
+    <row r="503" ht="14" customHeight="1">
+      <c r="A503" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B503" s="7" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+      <c r="C503" s="7" t="inlineStr">
+        <is>
+          <t>R$ 3.155.023,23</t>
+        </is>
+      </c>
+      <c r="D503" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00036/2026</t>
+        </is>
+      </c>
+      <c r="E503" s="7" t="inlineStr"/>
+      <c r="F503" s="7" t="inlineStr"/>
+      <c r="G503" s="7" t="inlineStr"/>
+      <c r="H503" s="7" t="inlineStr"/>
+      <c r="I503" s="7" t="inlineStr"/>
     </row>
     <row r="504" ht="8" customHeight="1"/>
     <row r="505" ht="18" customHeight="1">
       <c r="A505" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B505" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C505" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D505" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E505" s="3" t="inlineStr">
         <is>
@@ -15823,147 +15471,143 @@
       </c>
       <c r="F505" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G505" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H505" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I505" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="506" ht="15" customHeight="1">
       <c r="A506" s="4" t="inlineStr">
         <is>
-          <t>202509050002./2025</t>
+          <t>202507010003/2026</t>
         </is>
       </c>
       <c r="B506" s="4" t="inlineStr">
         <is>
-          <t>ANTÔNIO HONORIO MACIEL</t>
+          <t>FOCO LOCAÇÃO AMBIENTAL LTDA</t>
         </is>
       </c>
       <c r="C506" s="4" t="inlineStr">
         <is>
-          <t>***.***.633-**</t>
+          <t>48684766****-69</t>
         </is>
       </c>
       <c r="D506" s="4" t="inlineStr">
         <is>
-          <t>LOCAÇÃO DE IMÓVEL, LOCALIZADO NA RUA PEDRO MAGALHÃES, S/N, SWAT, SÃO LUÍS DO CURU-CE, DESTINADO A PESSOA EM SITUAÇÃO DE VULNERABILIDADE, CONCEDENDO O BENEFICIO EVENTUAL DE AUXILIO MORADIA, JUNTO A SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE VEÍCULO(S) PARA ATENDER AS NECESSIDADES DA SECRETARIA DA DESENVOLVIMENTO AGRICULTURA E MEIO AMBIENTE DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
         </is>
       </c>
       <c r="E506" s="4" t="inlineStr">
         <is>
-          <t>R$ 5.400,00</t>
+          <t>R$ 112.800,00</t>
         </is>
       </c>
       <c r="F506" s="4" t="inlineStr">
         <is>
-          <t>05/09/2025</t>
+          <t>01/07/2025</t>
         </is>
       </c>
       <c r="G506" s="4" t="inlineStr">
         <is>
-          <t>05/09/2026</t>
+          <t>02/07/2027</t>
         </is>
       </c>
       <c r="H506" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I506" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I506" s="4" t="inlineStr"/>
     </row>
     <row r="507" ht="14" customHeight="1">
       <c r="A507" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
     <row r="508" ht="16" customHeight="1">
       <c r="A508" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
       <c r="B508" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="C508" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
       <c r="D508" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
       <c r="E508" s="6" t="inlineStr"/>
       <c r="F508" s="6" t="inlineStr"/>
       <c r="G508" s="6" t="inlineStr"/>
       <c r="H508" s="6" t="inlineStr"/>
       <c r="I508" s="6" t="inlineStr"/>
     </row>
     <row r="509" ht="14" customHeight="1">
       <c r="A509" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B509" s="7" t="inlineStr">
         <is>
-          <t>10/11/2025</t>
+          <t>01/07/2026</t>
         </is>
       </c>
       <c r="C509" s="7" t="inlineStr">
         <is>
-          <t>R$ 0,00</t>
+          <t>R$ 56.400,00</t>
         </is>
       </c>
       <c r="D509" s="7" t="inlineStr">
         <is>
-          <t>Lei nº 14.133, Art. 138, inciso II, combinado com o Art. 137, II - Rescisão contratual - Novo - 00011/2025</t>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00074/2026</t>
         </is>
       </c>
       <c r="E509" s="7" t="inlineStr"/>
       <c r="F509" s="7" t="inlineStr"/>
       <c r="G509" s="7" t="inlineStr"/>
       <c r="H509" s="7" t="inlineStr"/>
       <c r="I509" s="7" t="inlineStr"/>
     </row>
     <row r="510" ht="8" customHeight="1"/>
     <row r="511" ht="18" customHeight="1">
       <c r="A511" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B511" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C511" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
@@ -15979,189 +15623,150 @@
       </c>
       <c r="F511" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G511" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H511" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I511" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="512" ht="15" customHeight="1">
       <c r="A512" s="4" t="inlineStr">
         <is>
-          <t>202509050001../2025</t>
+          <t>202507010001/2026</t>
         </is>
       </c>
       <c r="B512" s="4" t="inlineStr">
         <is>
-          <t>INSTITUTO DE ADMINISTRACAO E TECNOLOGIA</t>
+          <t>FOCO LOCAÇÃO AMBIENTAL LTDA</t>
         </is>
       </c>
       <c r="C512" s="4" t="inlineStr">
         <is>
-          <t>35328913****-16</t>
+          <t>48684766****-69</t>
         </is>
       </c>
       <c r="D512" s="4" t="inlineStr">
         <is>
-          <t>SERVIÇOS TÉCNICOS ESPECIALIZADOS DE DESENVOLVIMENTO INSTITUCIONAL COM ENSINO, CAPACITAÇÃO E TREINAMENTO DE CORPO TÉCNICO DE PROFISSIONAIS DA ADMINISTRAÇÃO, ANÁLISE DE CONTINGÊNCIAS 
-PASSÍVEIS DE REDUÇÃO E DE DIAGNÓSTICO DE CONTRIBUIÇÕES NOS TEMAS DE DESPESAS COM PESSOAL O ENCARGOS DA ADMINISTRAÇÃO MUNICIPAL DE SÃO LUIS DO CURU/CEARÁ.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE VEÍCULO(S) PARA ATENDER AS NECESSIDADES DA SECRETARIA DA DESENVOLVIMENTO AGRICULTURA E MEIO AMBIENTE DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
         </is>
       </c>
       <c r="E512" s="4" t="inlineStr">
         <is>
-          <t>R$ 1.100.000,00</t>
+          <t>R$ 112.800,00</t>
         </is>
       </c>
       <c r="F512" s="4" t="inlineStr">
         <is>
-          <t>05/09/2025</t>
+          <t>01/07/2025</t>
         </is>
       </c>
       <c r="G512" s="4" t="inlineStr">
         <is>
-          <t>05/09/2026</t>
+          <t>02/07/2027</t>
         </is>
       </c>
       <c r="H512" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I512" s="4" t="inlineStr">
-[...98 lines deleted...]
-      </c>
+      <c r="I512" s="4" t="inlineStr"/>
+    </row>
+    <row r="513" ht="14" customHeight="1">
+      <c r="A513" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="514" ht="16" customHeight="1">
+      <c r="A514" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B514" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C514" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D514" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E514" s="6" t="inlineStr"/>
+      <c r="F514" s="6" t="inlineStr"/>
+      <c r="G514" s="6" t="inlineStr"/>
+      <c r="H514" s="6" t="inlineStr"/>
+      <c r="I514" s="6" t="inlineStr"/>
+    </row>
+    <row r="515" ht="14" customHeight="1">
+      <c r="A515" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B515" s="7" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+      <c r="C515" s="7" t="inlineStr">
+        <is>
+          <t>R$ 56.400,00</t>
+        </is>
+      </c>
+      <c r="D515" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00075/2026</t>
+        </is>
+      </c>
+      <c r="E515" s="7" t="inlineStr"/>
+      <c r="F515" s="7" t="inlineStr"/>
+      <c r="G515" s="7" t="inlineStr"/>
+      <c r="H515" s="7" t="inlineStr"/>
+      <c r="I515" s="7" t="inlineStr"/>
     </row>
     <row r="516" ht="8" customHeight="1"/>
     <row r="517" ht="18" customHeight="1">
       <c r="A517" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B517" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C517" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D517" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E517" s="3" t="inlineStr">
         <is>
@@ -16170,93 +15775,89 @@
       </c>
       <c r="F517" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G517" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H517" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I517" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="518" ht="15" customHeight="1">
       <c r="A518" s="4" t="inlineStr">
         <is>
-          <t>202509010002/2025</t>
+          <t>202506090003./2026</t>
         </is>
       </c>
       <c r="B518" s="4" t="inlineStr">
         <is>
-          <t>Odonto Medic Ltda</t>
+          <t>F M COMERCIO &amp; SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C518" s="4" t="inlineStr">
         <is>
-          <t>22253385****-12</t>
+          <t>43609493****-74</t>
         </is>
       </c>
       <c r="D518" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MEDICAMENTOS DESTINADOS ATENDER AS DEMANDAS JUDICIAIS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+          <t>AQUISIÇÕES DE GÊNEROS ALIMENTÍCIOS DESTINADOS A MERENDA ESCOLAR DA REDE MUNICIPAL DE ENSINO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E518" s="4" t="inlineStr">
         <is>
-          <t>R$ 969.335,63</t>
+          <t>R$ 25.967,40</t>
         </is>
       </c>
       <c r="F518" s="4" t="inlineStr">
         <is>
-          <t>02/09/2025</t>
+          <t>09/06/2025</t>
         </is>
       </c>
       <c r="G518" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H518" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I518" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I518" s="4" t="inlineStr"/>
     </row>
     <row r="519" ht="8" customHeight="1"/>
     <row r="520" ht="18" customHeight="1">
       <c r="A520" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B520" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C520" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D520" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E520" s="3" t="inlineStr">
         <is>
@@ -16265,93 +15866,89 @@
       </c>
       <c r="F520" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G520" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H520" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I520" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="521" ht="15" customHeight="1">
       <c r="A521" s="4" t="inlineStr">
         <is>
-          <t>202509010001/2025</t>
+          <t>202506090002/2026</t>
         </is>
       </c>
       <c r="B521" s="4" t="inlineStr">
         <is>
-          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+          <t>OMEGA DISTRIBUIDORA DE PRODUTOS ALIMENTICIOS LTDA</t>
         </is>
       </c>
       <c r="C521" s="4" t="inlineStr">
         <is>
-          <t>07580946****-13</t>
+          <t>41600131****-97</t>
         </is>
       </c>
       <c r="D521" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE AGRICULTURA E MEIO AMBIENTE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>AQUISIÇÕES DE GÊNEROS ALIMENTÍCIOS DESTINADOS A MERENDA ESCOLAR DA REDE MUNICIPAL DE ENSINO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E521" s="4" t="inlineStr">
         <is>
-          <t>R$ 115.614,00</t>
+          <t>R$ 403.032,60</t>
         </is>
       </c>
       <c r="F521" s="4" t="inlineStr">
         <is>
-          <t>01/09/2025</t>
+          <t>09/06/2025</t>
         </is>
       </c>
       <c r="G521" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H521" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I521" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I521" s="4" t="inlineStr"/>
     </row>
     <row r="522" ht="8" customHeight="1"/>
     <row r="523" ht="18" customHeight="1">
       <c r="A523" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B523" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C523" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D523" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E523" s="3" t="inlineStr">
         <is>
@@ -16360,188 +15957,150 @@
       </c>
       <c r="F523" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G523" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H523" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I523" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="524" ht="15" customHeight="1">
       <c r="A524" s="4" t="inlineStr">
         <is>
-          <t>202509010001/2025</t>
+          <t>202506060002/2026</t>
         </is>
       </c>
       <c r="B524" s="4" t="inlineStr">
         <is>
-          <t>PRIME COMERCIO DE PRODUTOS MEDICOS HOSPITALARES ltda</t>
+          <t>IDELANO TAMBORIL BARROSO</t>
         </is>
       </c>
       <c r="C524" s="4" t="inlineStr">
         <is>
-          <t>23192494****-59</t>
+          <t>***.***.853-**</t>
         </is>
       </c>
       <c r="D524" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE OUTROS MATERIAIS DE CONSUMO DESTINADOS ATENDER AS DEMANDAS JUDICIAIS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+          <t>Locação de um imóve, localizado na Rua Rochael Moreira, 97, Centro,  para funcionamento da Sala do Empreendedor do município de São Luís do Curu-CE.</t>
         </is>
       </c>
       <c r="E524" s="4" t="inlineStr">
         <is>
-          <t>R$ 209.578,68</t>
+          <t>R$ 7.200,00</t>
         </is>
       </c>
       <c r="F524" s="4" t="inlineStr">
         <is>
-          <t>02/09/2025</t>
+          <t>06/06/2025</t>
         </is>
       </c>
       <c r="G524" s="4" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="H524" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I524" s="4" t="inlineStr">
-[...98 lines deleted...]
-      </c>
+      <c r="I524" s="4" t="inlineStr"/>
+    </row>
+    <row r="525" ht="14" customHeight="1">
+      <c r="A525" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="526" ht="16" customHeight="1">
+      <c r="A526" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B526" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C526" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D526" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E526" s="6" t="inlineStr"/>
+      <c r="F526" s="6" t="inlineStr"/>
+      <c r="G526" s="6" t="inlineStr"/>
+      <c r="H526" s="6" t="inlineStr"/>
+      <c r="I526" s="6" t="inlineStr"/>
+    </row>
+    <row r="527" ht="14" customHeight="1">
+      <c r="A527" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B527" s="7" t="inlineStr">
+        <is>
+          <t>11/03/2026</t>
+        </is>
+      </c>
+      <c r="C527" s="7" t="inlineStr">
+        <is>
+          <t>R$ 0,00</t>
+        </is>
+      </c>
+      <c r="D527" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 138, inciso I, combinado com o Art. 137, IV - Rescisão contratual - Novo - 00072/2026</t>
+        </is>
+      </c>
+      <c r="E527" s="7" t="inlineStr"/>
+      <c r="F527" s="7" t="inlineStr"/>
+      <c r="G527" s="7" t="inlineStr"/>
+      <c r="H527" s="7" t="inlineStr"/>
+      <c r="I527" s="7" t="inlineStr"/>
     </row>
     <row r="528" ht="8" customHeight="1"/>
     <row r="529" ht="18" customHeight="1">
       <c r="A529" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B529" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C529" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D529" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E529" s="3" t="inlineStr">
         <is>
@@ -16550,93 +16109,89 @@
       </c>
       <c r="F529" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G529" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H529" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I529" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="530" ht="15" customHeight="1">
       <c r="A530" s="4" t="inlineStr">
         <is>
-          <t>202508290001./2025</t>
+          <t>202506060001../2026</t>
         </is>
       </c>
       <c r="B530" s="4" t="inlineStr">
         <is>
-          <t>INSTITUTO DE ESTUDOS, PESQUISAS E PROJETOS VALE DO JAGUARIBE</t>
+          <t>DURASOL COMERCIO E REPRESENTACOES LTDA</t>
         </is>
       </c>
       <c r="C530" s="4" t="inlineStr">
         <is>
-          <t>08902465****-40</t>
+          <t>13020625****-67</t>
         </is>
       </c>
       <c r="D530" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada para realização de processo seletivo destinado à escolha de diretores escolares da rede pública municipal, com base em critérios técnicos de mérito e desempenho, conforme estabelece o art. 14, inciso I da Lei nº 14.113/2020, e os princípios constitucionais da gestão democrática e da garantia da qualidade do ensino.</t>
+          <t>AQUISIÇÕES DE GÊNEROS ALIMENTÍCIOS DESTINADOS A MERENDA ESCOLAR DA REDE MUNICIPAL DE ENSINO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E530" s="4" t="inlineStr">
         <is>
-          <t>R$ 24.760,00</t>
+          <t>R$ 954.935,00</t>
         </is>
       </c>
       <c r="F530" s="4" t="inlineStr">
         <is>
-          <t>29/08/2025</t>
+          <t>09/06/2025</t>
         </is>
       </c>
       <c r="G530" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H530" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I530" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I530" s="4" t="inlineStr"/>
     </row>
     <row r="531" ht="8" customHeight="1"/>
     <row r="532" ht="18" customHeight="1">
       <c r="A532" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B532" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C532" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D532" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E532" s="3" t="inlineStr">
         <is>
@@ -16645,188 +16200,150 @@
       </c>
       <c r="F532" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G532" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H532" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I532" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="533" ht="15" customHeight="1">
       <c r="A533" s="4" t="inlineStr">
         <is>
-          <t>202508260001./2025</t>
+          <t>202506020005/2026</t>
         </is>
       </c>
       <c r="B533" s="4" t="inlineStr">
         <is>
-          <t>SD PRODUCOES E EVENTOS LTDA</t>
+          <t>FOCO LOCAÇÃO AMBIENTAL LTDA</t>
         </is>
       </c>
       <c r="C533" s="4" t="inlineStr">
         <is>
-          <t>28214459****-07</t>
+          <t>48684766****-69</t>
         </is>
       </c>
       <c r="D533" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE SHOW ARTÍSTICO DA BANDA “SEU DESEJO”, NO DIA 21 DE NOVEMBRO DE 2025, PARA A FESTA DE EMANCIPAÇÃO POLÍTICA DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE VEÍCULOS PARA ATENDER AS NECESSIDADES DA SECRETARIA DE ADMINISTRÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
         </is>
       </c>
       <c r="E533" s="4" t="inlineStr">
         <is>
-          <t>R$ 400.000,00</t>
+          <t>R$ 225.600,00</t>
         </is>
       </c>
       <c r="F533" s="4" t="inlineStr">
         <is>
-          <t>26/08/2025</t>
+          <t>02/06/2025</t>
         </is>
       </c>
       <c r="G533" s="4" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>03/06/2027</t>
         </is>
       </c>
       <c r="H533" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...93 lines deleted...]
-        <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I536" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I533" s="4" t="inlineStr"/>
+    </row>
+    <row r="534" ht="14" customHeight="1">
+      <c r="A534" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="535" ht="16" customHeight="1">
+      <c r="A535" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B535" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C535" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D535" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E535" s="6" t="inlineStr"/>
+      <c r="F535" s="6" t="inlineStr"/>
+      <c r="G535" s="6" t="inlineStr"/>
+      <c r="H535" s="6" t="inlineStr"/>
+      <c r="I535" s="6" t="inlineStr"/>
+    </row>
+    <row r="536" ht="14" customHeight="1">
+      <c r="A536" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B536" s="7" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+      <c r="C536" s="7" t="inlineStr">
+        <is>
+          <t>R$ 112.800,00</t>
+        </is>
+      </c>
+      <c r="D536" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00068/2026</t>
+        </is>
+      </c>
+      <c r="E536" s="7" t="inlineStr"/>
+      <c r="F536" s="7" t="inlineStr"/>
+      <c r="G536" s="7" t="inlineStr"/>
+      <c r="H536" s="7" t="inlineStr"/>
+      <c r="I536" s="7" t="inlineStr"/>
     </row>
     <row r="537" ht="8" customHeight="1"/>
     <row r="538" ht="18" customHeight="1">
       <c r="A538" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B538" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C538" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D538" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E538" s="3" t="inlineStr">
         <is>
@@ -16835,93 +16352,89 @@
       </c>
       <c r="F538" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G538" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H538" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I538" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="539" ht="15" customHeight="1">
       <c r="A539" s="4" t="inlineStr">
         <is>
-          <t>202508010002./2025</t>
+          <t>202506020004/2026</t>
         </is>
       </c>
       <c r="B539" s="4" t="inlineStr">
         <is>
-          <t>MARIA JÚLIA ACÁCIO NUNES</t>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
         </is>
       </c>
       <c r="C539" s="4" t="inlineStr">
         <is>
-          <t>***.***.453-**</t>
+          <t>07580946****-13</t>
         </is>
       </c>
       <c r="D539" s="4" t="inlineStr">
         <is>
-          <t>LOCAÇÃO DE IMÓVEL, LOCALIZADO NA AVENIDA PEDRO CIPRIANO, S/N, SÃO LUÍS DO CURU-CE, PARA O FUNCIONAMENTO DA EQUIPE eMULTI (Equipes Multiprofissionais), JUNTO A SECRETARIA DE SAÚDE DE SÃO LUÍS DO CURU-CE.</t>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E539" s="4" t="inlineStr">
         <is>
-          <t>R$ 15.600,00</t>
+          <t>R$ 352.890,00</t>
         </is>
       </c>
       <c r="F539" s="4" t="inlineStr">
         <is>
-          <t>01/08/2025</t>
+          <t>02/06/2025</t>
         </is>
       </c>
       <c r="G539" s="4" t="inlineStr">
         <is>
-          <t>01/08/2026</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="H539" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
-[...6 lines deleted...]
-      </c>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I539" s="4" t="inlineStr"/>
     </row>
     <row r="540" ht="8" customHeight="1"/>
     <row r="541" ht="18" customHeight="1">
       <c r="A541" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B541" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C541" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D541" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E541" s="3" t="inlineStr">
         <is>
@@ -16930,188 +16443,150 @@
       </c>
       <c r="F541" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G541" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H541" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I541" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="542" ht="15" customHeight="1">
       <c r="A542" s="4" t="inlineStr">
         <is>
-          <t>202508010001/2025</t>
+          <t>202506020003/2026</t>
         </is>
       </c>
       <c r="B542" s="4" t="inlineStr">
         <is>
-          <t>RAIMUNDO NONATO COÊLHO JÚNIOR</t>
+          <t>Nordestina Locação e Serviço LTDA</t>
         </is>
       </c>
       <c r="C542" s="4" t="inlineStr">
         <is>
-          <t>***.***.023-**</t>
+          <t>97529346****-13</t>
         </is>
       </c>
       <c r="D542" s="4" t="inlineStr">
         <is>
-          <t>LOCAÇÃO DE IMÓVEL, LOCALIZADO NA RUA PRUDENCIO BEZERRA, 26, CENTRO, SÃO LUÍS DO CURU-CE, PARA FUNCIONAMENTO DE  POSTO DE ATENDIMENTO  DO "MAIS CIDADÃO" JUNTO A SECRETARIA DE GOVERNO  DO MUNICIPIO DE SÃO LUIS DO CURU-CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE MOTOCICLETAS PARA ATENDER AS NECESSIDADES DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
         </is>
       </c>
       <c r="E542" s="4" t="inlineStr">
         <is>
-          <t>R$ 24.000,00</t>
+          <t>R$ 72.233,76</t>
         </is>
       </c>
       <c r="F542" s="4" t="inlineStr">
         <is>
-          <t>01/08/2025</t>
+          <t>02/06/2025</t>
         </is>
       </c>
       <c r="G542" s="4" t="inlineStr">
         <is>
-          <t>01/08/2026</t>
+          <t>03/06/2027</t>
         </is>
       </c>
       <c r="H542" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I542" s="4" t="inlineStr">
-[...98 lines deleted...]
-      </c>
+      <c r="I542" s="4" t="inlineStr"/>
+    </row>
+    <row r="543" ht="14" customHeight="1">
+      <c r="A543" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="544" ht="16" customHeight="1">
+      <c r="A544" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B544" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C544" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D544" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E544" s="6" t="inlineStr"/>
+      <c r="F544" s="6" t="inlineStr"/>
+      <c r="G544" s="6" t="inlineStr"/>
+      <c r="H544" s="6" t="inlineStr"/>
+      <c r="I544" s="6" t="inlineStr"/>
+    </row>
+    <row r="545" ht="14" customHeight="1">
+      <c r="A545" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B545" s="7" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+      <c r="C545" s="7" t="inlineStr">
+        <is>
+          <t>R$ 36.116,88</t>
+        </is>
+      </c>
+      <c r="D545" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00076/2026</t>
+        </is>
+      </c>
+      <c r="E545" s="7" t="inlineStr"/>
+      <c r="F545" s="7" t="inlineStr"/>
+      <c r="G545" s="7" t="inlineStr"/>
+      <c r="H545" s="7" t="inlineStr"/>
+      <c r="I545" s="7" t="inlineStr"/>
     </row>
     <row r="546" ht="8" customHeight="1"/>
     <row r="547" ht="18" customHeight="1">
       <c r="A547" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B547" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C547" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D547" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E547" s="3" t="inlineStr">
         <is>
@@ -17120,188 +16595,150 @@
       </c>
       <c r="F547" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G547" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H547" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I547" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="548" ht="15" customHeight="1">
       <c r="A548" s="4" t="inlineStr">
         <is>
-          <t>202507170001./2025</t>
+          <t>202505260001./2026</t>
         </is>
       </c>
       <c r="B548" s="4" t="inlineStr">
         <is>
-          <t>ELIZABETH CIPRIANO CUNHA</t>
+          <t>ASP AUTOMACAO SERVICOS E PRODUTOS DE INFORMATICA LTDA</t>
         </is>
       </c>
       <c r="C548" s="4" t="inlineStr">
         <is>
-          <t>***.***.533-**</t>
+          <t>02288268****-04</t>
         </is>
       </c>
       <c r="D548" s="4" t="inlineStr">
         <is>
-          <t>LOCAÇÃO DE IMÓVEL, LOCALIZADO NA BR 222, KM 75, SÃO LUÍS DO CURU-CE,  PARA FUNCIONAMENTO DO ATERRO SANITÁRIO JUNTO A SECRETARIA DE INFRAESTRUTURA DO MUNICIPIO DE SAÕ LUIS DO CURU-CE.</t>
+          <t>Contratação de empresa especializada na prestação de serviços de licença de uso (arrendamento) e manutenção de sistema informatizado integrado de contabilidade, portal de transparência e lei de acesso à informação, de licitação, de patrimônio, de almoxarifado e de frota, junto a Prefeitura Municipal de São Luís do Curu – CE.</t>
         </is>
       </c>
       <c r="E548" s="4" t="inlineStr">
         <is>
-          <t>R$ 18.000,00</t>
+          <t>R$ 196.800,00</t>
         </is>
       </c>
       <c r="F548" s="4" t="inlineStr">
         <is>
-          <t>17/07/2025</t>
+          <t>26/05/2025</t>
         </is>
       </c>
       <c r="G548" s="4" t="inlineStr">
         <is>
-          <t>17/07/2026</t>
+          <t>27/05/2027</t>
         </is>
       </c>
       <c r="H548" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I548" s="4" t="inlineStr">
-[...98 lines deleted...]
-      </c>
+      <c r="I548" s="4" t="inlineStr"/>
+    </row>
+    <row r="549" ht="14" customHeight="1">
+      <c r="A549" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="550" ht="16" customHeight="1">
+      <c r="A550" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B550" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C550" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D550" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E550" s="6" t="inlineStr"/>
+      <c r="F550" s="6" t="inlineStr"/>
+      <c r="G550" s="6" t="inlineStr"/>
+      <c r="H550" s="6" t="inlineStr"/>
+      <c r="I550" s="6" t="inlineStr"/>
+    </row>
+    <row r="551" ht="14" customHeight="1">
+      <c r="A551" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B551" s="7" t="inlineStr">
+        <is>
+          <t>26/05/2026</t>
+        </is>
+      </c>
+      <c r="C551" s="7" t="inlineStr">
+        <is>
+          <t>R$ 98.400,00</t>
+        </is>
+      </c>
+      <c r="D551" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00069/2026</t>
+        </is>
+      </c>
+      <c r="E551" s="7" t="inlineStr"/>
+      <c r="F551" s="7" t="inlineStr"/>
+      <c r="G551" s="7" t="inlineStr"/>
+      <c r="H551" s="7" t="inlineStr"/>
+      <c r="I551" s="7" t="inlineStr"/>
     </row>
     <row r="552" ht="8" customHeight="1"/>
     <row r="553" ht="18" customHeight="1">
       <c r="A553" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B553" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C553" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D553" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E553" s="3" t="inlineStr">
         <is>
@@ -17310,157 +16747,180 @@
       </c>
       <c r="F553" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G553" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H553" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I553" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="554" ht="15" customHeight="1">
       <c r="A554" s="4" t="inlineStr">
         <is>
-          <t>202507090001/2025</t>
+          <t>202505220001/2026</t>
         </is>
       </c>
       <c r="B554" s="4" t="inlineStr">
         <is>
-          <t>AZEVEDO SOLUCOES INTEGRADAS LTDA</t>
+          <t>VENEZA COMERCIAL E PRESTACAO DE SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C554" s="4" t="inlineStr">
         <is>
-          <t>51183508****-03</t>
+          <t>55290874****-12</t>
         </is>
       </c>
       <c r="D554" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇO DE
-[...2 lines deleted...]
-PÚBLICA MUNICIPAL DE ENSINO DE SÃO LUIS DO CURU-CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA AQUISIÇÕES DE MATERIAL ESCOLAR EM FORMA DE DESTINADO AOS ALUNOS DA REDE PÚBLICA MUNICIPAL DE ENSINO DE SÃO LUÍS DO CURU/CE.</t>
         </is>
       </c>
       <c r="E554" s="4" t="inlineStr">
         <is>
-          <t>R$ 247.000,00</t>
+          <t>R$ 601.423,00</t>
         </is>
       </c>
       <c r="F554" s="4" t="inlineStr">
         <is>
-          <t>09/07/2025</t>
+          <t>22/05/2025</t>
         </is>
       </c>
       <c r="G554" s="4" t="inlineStr">
         <is>
-          <t>01/01/2027</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="H554" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
-[...67 lines deleted...]
-      <c r="I557" s="7" t="inlineStr"/>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I554" s="4" t="inlineStr"/>
+    </row>
+    <row r="555" ht="8" customHeight="1"/>
+    <row r="556" ht="18" customHeight="1">
+      <c r="A556" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B556" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C556" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D556" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E556" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F556" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G556" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H556" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I556" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="557" ht="15" customHeight="1">
+      <c r="A557" s="4" t="inlineStr">
+        <is>
+          <t>202505020001/2026</t>
+        </is>
+      </c>
+      <c r="B557" s="4" t="inlineStr">
+        <is>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+        </is>
+      </c>
+      <c r="C557" s="4" t="inlineStr">
+        <is>
+          <t>07580946****-13</t>
+        </is>
+      </c>
+      <c r="D557" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E557" s="4" t="inlineStr">
+        <is>
+          <t>R$ 77.760,00</t>
+        </is>
+      </c>
+      <c r="F557" s="4" t="inlineStr">
+        <is>
+          <t>02/05/2025</t>
+        </is>
+      </c>
+      <c r="G557" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H557" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I557" s="4" t="inlineStr"/>
     </row>
     <row r="558" ht="8" customHeight="1"/>
     <row r="559" ht="18" customHeight="1">
       <c r="A559" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B559" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C559" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D559" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E559" s="3" t="inlineStr">
         <is>
@@ -17469,147 +16929,143 @@
       </c>
       <c r="F559" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G559" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H559" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I559" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="560" ht="15" customHeight="1">
       <c r="A560" s="4" t="inlineStr">
         <is>
-          <t>202507070001/2025</t>
+          <t>202504150015/2026</t>
         </is>
       </c>
       <c r="B560" s="4" t="inlineStr">
         <is>
-          <t>J R COELHO TAVARES</t>
+          <t>FOCO LOCAÇÃO AMBIENTAL LTDA</t>
         </is>
       </c>
       <c r="C560" s="4" t="inlineStr">
         <is>
-          <t>11649195****-11</t>
+          <t>48684766****-69</t>
         </is>
       </c>
       <c r="D560" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO DE BOMBAS DE VAZÃO  JUNTOS A SECRETARIA DE INFRAESTRUTURA DO MUNICIPO DE SÃO LUIS DO CURU - CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE VEÍCULO(S) PARA ATENDER AS NECESSIDADES DA SECRETARIA EDUCAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
         </is>
       </c>
       <c r="E560" s="4" t="inlineStr">
         <is>
-          <t>R$ 117.520,00</t>
+          <t>R$ 225.600,00</t>
         </is>
       </c>
       <c r="F560" s="4" t="inlineStr">
         <is>
-          <t>07/07/2025</t>
+          <t>15/04/2025</t>
         </is>
       </c>
       <c r="G560" s="4" t="inlineStr">
         <is>
-          <t>01/01/2027</t>
+          <t>31/03/2027</t>
         </is>
       </c>
       <c r="H560" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I560" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I560" s="4" t="inlineStr"/>
     </row>
     <row r="561" ht="14" customHeight="1">
       <c r="A561" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
     <row r="562" ht="16" customHeight="1">
       <c r="A562" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
       <c r="B562" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="C562" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
       <c r="D562" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
       <c r="E562" s="6" t="inlineStr"/>
       <c r="F562" s="6" t="inlineStr"/>
       <c r="G562" s="6" t="inlineStr"/>
       <c r="H562" s="6" t="inlineStr"/>
       <c r="I562" s="6" t="inlineStr"/>
     </row>
     <row r="563" ht="14" customHeight="1">
       <c r="A563" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B563" s="7" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>30/03/2026</t>
         </is>
       </c>
       <c r="C563" s="7" t="inlineStr">
         <is>
-          <t>R$ 58.760,00</t>
+          <t>R$ 112.800,00</t>
         </is>
       </c>
       <c r="D563" s="7" t="inlineStr">
         <is>
-          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00123/2025</t>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00041/2026</t>
         </is>
       </c>
       <c r="E563" s="7" t="inlineStr"/>
       <c r="F563" s="7" t="inlineStr"/>
       <c r="G563" s="7" t="inlineStr"/>
       <c r="H563" s="7" t="inlineStr"/>
       <c r="I563" s="7" t="inlineStr"/>
     </row>
     <row r="564" ht="8" customHeight="1"/>
     <row r="565" ht="18" customHeight="1">
       <c r="A565" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B565" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C565" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
@@ -17625,188 +17081,150 @@
       </c>
       <c r="F565" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G565" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H565" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I565" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="566" ht="15" customHeight="1">
       <c r="A566" s="4" t="inlineStr">
         <is>
-          <t>202507010003/2025</t>
+          <t>202504150014/2026</t>
         </is>
       </c>
       <c r="B566" s="4" t="inlineStr">
         <is>
           <t>FOCO LOCAÇÃO AMBIENTAL LTDA</t>
         </is>
       </c>
       <c r="C566" s="4" t="inlineStr">
         <is>
           <t>48684766****-69</t>
         </is>
       </c>
       <c r="D566" s="4" t="inlineStr">
         <is>
           <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE VEÍCULO(S) PARA ATENDER AS NECESSIDADES DA SECRETARIA DA DESENVOLVIMENTO AGRICULTURA E MEIO AMBIENTE DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
         </is>
       </c>
       <c r="E566" s="4" t="inlineStr">
         <is>
+          <t>R$ 112.800,00</t>
+        </is>
+      </c>
+      <c r="F566" s="4" t="inlineStr">
+        <is>
+          <t>15/04/2025</t>
+        </is>
+      </c>
+      <c r="G566" s="4" t="inlineStr">
+        <is>
+          <t>31/03/2027</t>
+        </is>
+      </c>
+      <c r="H566" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I566" s="4" t="inlineStr"/>
+    </row>
+    <row r="567" ht="14" customHeight="1">
+      <c r="A567" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="568" ht="16" customHeight="1">
+      <c r="A568" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B568" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C568" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D568" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E568" s="6" t="inlineStr"/>
+      <c r="F568" s="6" t="inlineStr"/>
+      <c r="G568" s="6" t="inlineStr"/>
+      <c r="H568" s="6" t="inlineStr"/>
+      <c r="I568" s="6" t="inlineStr"/>
+    </row>
+    <row r="569" ht="14" customHeight="1">
+      <c r="A569" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B569" s="7" t="inlineStr">
+        <is>
+          <t>30/03/2026</t>
+        </is>
+      </c>
+      <c r="C569" s="7" t="inlineStr">
+        <is>
           <t>R$ 56.400,00</t>
         </is>
       </c>
-      <c r="F566" s="4" t="inlineStr">
-[...113 lines deleted...]
-      </c>
+      <c r="D569" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00040/2026</t>
+        </is>
+      </c>
+      <c r="E569" s="7" t="inlineStr"/>
+      <c r="F569" s="7" t="inlineStr"/>
+      <c r="G569" s="7" t="inlineStr"/>
+      <c r="H569" s="7" t="inlineStr"/>
+      <c r="I569" s="7" t="inlineStr"/>
     </row>
     <row r="570" ht="8" customHeight="1"/>
     <row r="571" ht="18" customHeight="1">
       <c r="A571" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B571" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C571" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D571" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E571" s="3" t="inlineStr">
         <is>
@@ -17815,188 +17233,150 @@
       </c>
       <c r="F571" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G571" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H571" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I571" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="572" ht="15" customHeight="1">
       <c r="A572" s="4" t="inlineStr">
         <is>
-          <t>202507010002/2025</t>
+          <t>202504150013/2026</t>
         </is>
       </c>
       <c r="B572" s="4" t="inlineStr">
         <is>
-          <t>L&amp;S SPORT COMERCIO DE ROUPAS E ACESSORIOS EIRELI</t>
+          <t>FOCO LOCAÇÃO AMBIENTAL LTDA</t>
         </is>
       </c>
       <c r="C572" s="4" t="inlineStr">
         <is>
-          <t>13017172****-10</t>
+          <t>48684766****-69</t>
         </is>
       </c>
       <c r="D572" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MATERIAL ESPORTIVO PARA ATENDER AS NECESSIDADES DA SECRETARIA DE ESPORTE DO MUNICÍPIO DE SÃO LUÍS DO CURU-CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE VEÍCULO(S) PARA ATENDER AS NECESSIDADES DA SECRETARIA SAÚDE  DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
         </is>
       </c>
       <c r="E572" s="4" t="inlineStr">
         <is>
-          <t>R$ 4.451,00</t>
+          <t>R$ 1.392.000,00</t>
         </is>
       </c>
       <c r="F572" s="4" t="inlineStr">
         <is>
-          <t>01/07/2025</t>
+          <t>15/04/2025</t>
         </is>
       </c>
       <c r="G572" s="4" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>31/03/2027</t>
         </is>
       </c>
       <c r="H572" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...93 lines deleted...]
-        <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I575" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I572" s="4" t="inlineStr"/>
+    </row>
+    <row r="573" ht="14" customHeight="1">
+      <c r="A573" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="574" ht="16" customHeight="1">
+      <c r="A574" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B574" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C574" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D574" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E574" s="6" t="inlineStr"/>
+      <c r="F574" s="6" t="inlineStr"/>
+      <c r="G574" s="6" t="inlineStr"/>
+      <c r="H574" s="6" t="inlineStr"/>
+      <c r="I574" s="6" t="inlineStr"/>
+    </row>
+    <row r="575" ht="14" customHeight="1">
+      <c r="A575" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B575" s="7" t="inlineStr">
+        <is>
+          <t>30/03/2026</t>
+        </is>
+      </c>
+      <c r="C575" s="7" t="inlineStr">
+        <is>
+          <t>R$ 696.000,00</t>
+        </is>
+      </c>
+      <c r="D575" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00039/2026</t>
+        </is>
+      </c>
+      <c r="E575" s="7" t="inlineStr"/>
+      <c r="F575" s="7" t="inlineStr"/>
+      <c r="G575" s="7" t="inlineStr"/>
+      <c r="H575" s="7" t="inlineStr"/>
+      <c r="I575" s="7" t="inlineStr"/>
     </row>
     <row r="576" ht="8" customHeight="1"/>
     <row r="577" ht="18" customHeight="1">
       <c r="A577" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B577" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C577" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D577" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E577" s="3" t="inlineStr">
         <is>
@@ -18005,147 +17385,143 @@
       </c>
       <c r="F577" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G577" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H577" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I577" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="578" ht="15" customHeight="1">
       <c r="A578" s="4" t="inlineStr">
         <is>
-          <t>202506240001/2025</t>
+          <t>202504150012/2026</t>
         </is>
       </c>
       <c r="B578" s="4" t="inlineStr">
         <is>
-          <t>JORDANA FERREIRA SOCIEDADE INDIVIDUAL DE ADVOCACIA</t>
+          <t>FG MENDONCA SERVICOS E CONSTRUCOES LTDA</t>
         </is>
       </c>
       <c r="C578" s="4" t="inlineStr">
         <is>
-          <t>54441458****-05</t>
+          <t>13281294****-19</t>
         </is>
       </c>
       <c r="D578" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA PARA A PRESTAÇÃO DE SERVIÇOS DE CONSULTORIA E ASSESSORIA JURÍDICA EM PROCESSOS ADMINISTRATIVOS DE INEXECUÇÃO CONTRATUAL E APLICAÇÃO DE SANÇÕES ADMINISTRATIVAS CONFORME A LEI FEDERAL 14.133/21, PARA ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE VEÍCULO(S) PARA ATENDER AS NECESSIDADES DO GABINETE DO PREFEITO DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
         </is>
       </c>
       <c r="E578" s="4" t="inlineStr">
         <is>
-          <t>R$ 94.500,00</t>
+          <t>R$ 288.000,00</t>
         </is>
       </c>
       <c r="F578" s="4" t="inlineStr">
         <is>
-          <t>24/06/2025</t>
+          <t>15/04/2025</t>
         </is>
       </c>
       <c r="G578" s="4" t="inlineStr">
         <is>
-          <t>01/01/2027</t>
+          <t>31/03/2027</t>
         </is>
       </c>
       <c r="H578" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I578" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I578" s="4" t="inlineStr"/>
     </row>
     <row r="579" ht="14" customHeight="1">
       <c r="A579" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
     <row r="580" ht="16" customHeight="1">
       <c r="A580" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
       <c r="B580" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="C580" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
       <c r="D580" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
       <c r="E580" s="6" t="inlineStr"/>
       <c r="F580" s="6" t="inlineStr"/>
       <c r="G580" s="6" t="inlineStr"/>
       <c r="H580" s="6" t="inlineStr"/>
       <c r="I580" s="6" t="inlineStr"/>
     </row>
     <row r="581" ht="14" customHeight="1">
       <c r="A581" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B581" s="7" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>30/03/2026</t>
         </is>
       </c>
       <c r="C581" s="7" t="inlineStr">
         <is>
-          <t>R$ 54.000,00</t>
+          <t>R$ 144.000,00</t>
         </is>
       </c>
       <c r="D581" s="7" t="inlineStr">
         <is>
-          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00099/2025</t>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00053/2026</t>
         </is>
       </c>
       <c r="E581" s="7" t="inlineStr"/>
       <c r="F581" s="7" t="inlineStr"/>
       <c r="G581" s="7" t="inlineStr"/>
       <c r="H581" s="7" t="inlineStr"/>
       <c r="I581" s="7" t="inlineStr"/>
     </row>
     <row r="582" ht="8" customHeight="1"/>
     <row r="583" ht="18" customHeight="1">
       <c r="A583" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B583" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C583" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
@@ -18161,188 +17537,150 @@
       </c>
       <c r="F583" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G583" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H583" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I583" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="584" ht="15" customHeight="1">
       <c r="A584" s="4" t="inlineStr">
         <is>
-          <t>202506180002/2025</t>
+          <t>202504150011/2026</t>
         </is>
       </c>
       <c r="B584" s="4" t="inlineStr">
         <is>
-          <t>S. V SERVICOS E LOCACOES LTDA</t>
+          <t>FG MENDONCA SERVICOS E CONSTRUCOES LTDA</t>
         </is>
       </c>
       <c r="C584" s="4" t="inlineStr">
         <is>
-          <t>40117614****-72</t>
+          <t>13281294****-19</t>
         </is>
       </c>
       <c r="D584" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA REALIZAÇÃO DE EVENTOS, FESTIVIDADES CULTURAIS E HOMENAGENS, EM PROVEITO DA PREFEITURA MUNICIPAL DE SÃO LUÍS DO CURU - CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE VEÍCULO(S) PARA ATENDER AS NECESSIDADES DA SECRETARIA EDUCAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
         </is>
       </c>
       <c r="E584" s="4" t="inlineStr">
         <is>
-          <t>R$ 76.127,84</t>
+          <t>R$ 132.000,00</t>
         </is>
       </c>
       <c r="F584" s="4" t="inlineStr">
         <is>
-          <t>18/06/2025</t>
+          <t>15/04/2025</t>
         </is>
       </c>
       <c r="G584" s="4" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>31/03/2027</t>
         </is>
       </c>
       <c r="H584" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...101 lines deleted...]
-      </c>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I584" s="4" t="inlineStr"/>
+    </row>
+    <row r="585" ht="14" customHeight="1">
+      <c r="A585" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="586" ht="16" customHeight="1">
+      <c r="A586" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B586" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C586" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D586" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E586" s="6" t="inlineStr"/>
+      <c r="F586" s="6" t="inlineStr"/>
+      <c r="G586" s="6" t="inlineStr"/>
+      <c r="H586" s="6" t="inlineStr"/>
+      <c r="I586" s="6" t="inlineStr"/>
+    </row>
+    <row r="587" ht="14" customHeight="1">
+      <c r="A587" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B587" s="7" t="inlineStr">
+        <is>
+          <t>30/03/2026</t>
+        </is>
+      </c>
+      <c r="C587" s="7" t="inlineStr">
+        <is>
+          <t>R$ 66.000,00</t>
+        </is>
+      </c>
+      <c r="D587" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00052/2026</t>
+        </is>
+      </c>
+      <c r="E587" s="7" t="inlineStr"/>
+      <c r="F587" s="7" t="inlineStr"/>
+      <c r="G587" s="7" t="inlineStr"/>
+      <c r="H587" s="7" t="inlineStr"/>
+      <c r="I587" s="7" t="inlineStr"/>
     </row>
     <row r="588" ht="8" customHeight="1"/>
     <row r="589" ht="18" customHeight="1">
       <c r="A589" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B589" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C589" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D589" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E589" s="3" t="inlineStr">
         <is>
@@ -18351,192 +17689,150 @@
       </c>
       <c r="F589" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G589" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H589" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I589" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="590" ht="15" customHeight="1">
       <c r="A590" s="4" t="inlineStr">
         <is>
-          <t>202506180001/2025</t>
+          <t>202504150010/2026</t>
         </is>
       </c>
       <c r="B590" s="4" t="inlineStr">
         <is>
-          <t>P.A.C PLUS SERVICOS LTDA</t>
+          <t>FG MENDONCA SERVICOS E CONSTRUCOES LTDA</t>
         </is>
       </c>
       <c r="C590" s="4" t="inlineStr">
         <is>
-          <t>24730537****-75</t>
+          <t>13281294****-19</t>
         </is>
       </c>
       <c r="D590" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA REALIZAÇÃO DE EVENTOS, FESTIVIDADES  
-[...1 lines deleted...]
-CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE VEÍCULO(S) PARA ATENDER AS NECESSIDADES DA SECRETARIA DE  DESENVOLVIMENTO AGRICULTURA E MEIO AMBIENTE DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
         </is>
       </c>
       <c r="E590" s="4" t="inlineStr">
         <is>
-          <t>R$ 442.021,13</t>
+          <t>R$ 228.000,00</t>
         </is>
       </c>
       <c r="F590" s="4" t="inlineStr">
         <is>
-          <t>18/06/2025</t>
+          <t>15/04/2025</t>
         </is>
       </c>
       <c r="G590" s="4" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>31/03/2027</t>
         </is>
       </c>
       <c r="H590" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...103 lines deleted...]
-      </c>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I590" s="4" t="inlineStr"/>
+    </row>
+    <row r="591" ht="14" customHeight="1">
+      <c r="A591" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="592" ht="16" customHeight="1">
+      <c r="A592" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B592" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C592" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D592" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E592" s="6" t="inlineStr"/>
+      <c r="F592" s="6" t="inlineStr"/>
+      <c r="G592" s="6" t="inlineStr"/>
+      <c r="H592" s="6" t="inlineStr"/>
+      <c r="I592" s="6" t="inlineStr"/>
+    </row>
+    <row r="593" ht="14" customHeight="1">
+      <c r="A593" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B593" s="7" t="inlineStr">
+        <is>
+          <t>30/03/2026</t>
+        </is>
+      </c>
+      <c r="C593" s="7" t="inlineStr">
+        <is>
+          <t>R$ 114.000,00</t>
+        </is>
+      </c>
+      <c r="D593" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00051/2026</t>
+        </is>
+      </c>
+      <c r="E593" s="7" t="inlineStr"/>
+      <c r="F593" s="7" t="inlineStr"/>
+      <c r="G593" s="7" t="inlineStr"/>
+      <c r="H593" s="7" t="inlineStr"/>
+      <c r="I593" s="7" t="inlineStr"/>
     </row>
     <row r="594" ht="8" customHeight="1"/>
     <row r="595" ht="18" customHeight="1">
       <c r="A595" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B595" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C595" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D595" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E595" s="3" t="inlineStr">
         <is>
@@ -18545,147 +17841,143 @@
       </c>
       <c r="F595" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G595" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H595" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I595" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="596" ht="15" customHeight="1">
       <c r="A596" s="4" t="inlineStr">
         <is>
-          <t>202506160001/2025</t>
+          <t>202504150009/2026</t>
         </is>
       </c>
       <c r="B596" s="4" t="inlineStr">
         <is>
-          <t>MUNDIAL RESOLUÇÕES COMÉRCIO E SERVIÇOS LTDA</t>
+          <t>FG MENDONCA SERVICOS E CONSTRUCOES LTDA</t>
         </is>
       </c>
       <c r="C596" s="4" t="inlineStr">
         <is>
-          <t>32750702****-89</t>
+          <t>13281294****-19</t>
         </is>
       </c>
       <c r="D596" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE GÊNEROS ALIMENTÍCIOS DESTINADOS A MERENDA ESCOLAR DA REDE MUNICIPAL DE ENSINO DE SÃO LUIS DO CURU - CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE VEÍCULO(S) PARA ATENDER AS NECESSIDADES DA SECRETARIA DE INFRAESTRUTURA DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
         </is>
       </c>
       <c r="E596" s="4" t="inlineStr">
         <is>
-          <t>R$ 574.177,20</t>
+          <t>R$ 132.000,00</t>
         </is>
       </c>
       <c r="F596" s="4" t="inlineStr">
         <is>
-          <t>16/06/2025</t>
+          <t>15/04/2025</t>
         </is>
       </c>
       <c r="G596" s="4" t="inlineStr">
         <is>
-          <t>12/02/2027</t>
+          <t>31/03/2027</t>
         </is>
       </c>
       <c r="H596" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I596" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I596" s="4" t="inlineStr"/>
     </row>
     <row r="597" ht="14" customHeight="1">
       <c r="A597" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
     <row r="598" ht="16" customHeight="1">
       <c r="A598" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
       <c r="B598" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="C598" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
       <c r="D598" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
       <c r="E598" s="6" t="inlineStr"/>
       <c r="F598" s="6" t="inlineStr"/>
       <c r="G598" s="6" t="inlineStr"/>
       <c r="H598" s="6" t="inlineStr"/>
       <c r="I598" s="6" t="inlineStr"/>
     </row>
     <row r="599" ht="14" customHeight="1">
       <c r="A599" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B599" s="7" t="inlineStr">
         <is>
-          <t>10/02/2026</t>
+          <t>30/03/2026</t>
         </is>
       </c>
       <c r="C599" s="7" t="inlineStr">
         <is>
-          <t>R$ 287.088,60</t>
+          <t>R$ 66.000,00</t>
         </is>
       </c>
       <c r="D599" s="7" t="inlineStr">
         <is>
-          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00019/2026</t>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00050/2026</t>
         </is>
       </c>
       <c r="E599" s="7" t="inlineStr"/>
       <c r="F599" s="7" t="inlineStr"/>
       <c r="G599" s="7" t="inlineStr"/>
       <c r="H599" s="7" t="inlineStr"/>
       <c r="I599" s="7" t="inlineStr"/>
     </row>
     <row r="600" ht="8" customHeight="1"/>
     <row r="601" ht="18" customHeight="1">
       <c r="A601" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B601" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C601" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
@@ -18701,188 +17993,150 @@
       </c>
       <c r="F601" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G601" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H601" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I601" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="602" ht="15" customHeight="1">
       <c r="A602" s="4" t="inlineStr">
         <is>
-          <t>202506110004/2025</t>
+          <t>202504150008/2026</t>
         </is>
       </c>
       <c r="B602" s="4" t="inlineStr">
         <is>
-          <t>VENEZA COMERCIAL E PRESTACAO DE SERVICOS LTDA</t>
+          <t>FG MENDONCA SERVICOS E CONSTRUCOES LTDA</t>
         </is>
       </c>
       <c r="C602" s="4" t="inlineStr">
         <is>
-          <t>55290874****-12</t>
+          <t>13281294****-19</t>
         </is>
       </c>
       <c r="D602" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE EQUIPAMENTOS AGRÍCOLAS E MATERIAIS DE CONSUMO  DESTINADOS A MANUTENÇÃO DO ESTÁDIO DE FUTEBOL DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE VEÍCULO(S) PARA ATENDER AS NECESSIDADES DA SECRETARIA AÇÃO SOCIAL DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
         </is>
       </c>
       <c r="E602" s="4" t="inlineStr">
         <is>
-          <t>R$ 18.354,30</t>
+          <t>R$ 228.000,00</t>
         </is>
       </c>
       <c r="F602" s="4" t="inlineStr">
         <is>
-          <t>11/06/2025</t>
+          <t>15/04/2025</t>
         </is>
       </c>
       <c r="G602" s="4" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>31/03/2027</t>
         </is>
       </c>
       <c r="H602" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...101 lines deleted...]
-      </c>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I602" s="4" t="inlineStr"/>
+    </row>
+    <row r="603" ht="14" customHeight="1">
+      <c r="A603" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="604" ht="16" customHeight="1">
+      <c r="A604" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B604" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C604" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D604" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E604" s="6" t="inlineStr"/>
+      <c r="F604" s="6" t="inlineStr"/>
+      <c r="G604" s="6" t="inlineStr"/>
+      <c r="H604" s="6" t="inlineStr"/>
+      <c r="I604" s="6" t="inlineStr"/>
+    </row>
+    <row r="605" ht="14" customHeight="1">
+      <c r="A605" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B605" s="7" t="inlineStr">
+        <is>
+          <t>30/03/2026</t>
+        </is>
+      </c>
+      <c r="C605" s="7" t="inlineStr">
+        <is>
+          <t>R$ 114.000,00</t>
+        </is>
+      </c>
+      <c r="D605" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00049/2026</t>
+        </is>
+      </c>
+      <c r="E605" s="7" t="inlineStr"/>
+      <c r="F605" s="7" t="inlineStr"/>
+      <c r="G605" s="7" t="inlineStr"/>
+      <c r="H605" s="7" t="inlineStr"/>
+      <c r="I605" s="7" t="inlineStr"/>
     </row>
     <row r="606" ht="8" customHeight="1"/>
     <row r="607" ht="18" customHeight="1">
       <c r="A607" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B607" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C607" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D607" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E607" s="3" t="inlineStr">
         <is>
@@ -18891,147 +18145,143 @@
       </c>
       <c r="F607" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G607" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H607" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I607" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="608" ht="15" customHeight="1">
       <c r="A608" s="4" t="inlineStr">
         <is>
-          <t>202506110003/2025</t>
+          <t>202504150007/2026</t>
         </is>
       </c>
       <c r="B608" s="4" t="inlineStr">
         <is>
-          <t>JORDANA FERREIRA SOCIEDADE INDIVIDUAL DE ADVOCACIA</t>
+          <t>FG MENDONCA SERVICOS E CONSTRUCOES LTDA</t>
         </is>
       </c>
       <c r="C608" s="4" t="inlineStr">
         <is>
-          <t>54441458****-05</t>
+          <t>13281294****-19</t>
         </is>
       </c>
       <c r="D608" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA PARA A PRESTAÇÃO DE SERVIÇOS DE CONSULTORIA E ASSESSORIA JURÍDICA EM PROCESSOS ADMINISTRATIVOS DE INEXECUÇÃO CONTRATUAL E APLICAÇÃO DE SANÇÕES ADMINISTRATIVAS CONFORME A LEI FEDERAL 14.133/21, PARA ATENDER AS NECESSIDADES DA SECRETARIA DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE VEÍCULOS PARA ATENDER AS NECESSIDADES DA SECRETARIA SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
         </is>
       </c>
       <c r="E608" s="4" t="inlineStr">
         <is>
-          <t>R$ 94.500,00</t>
+          <t>R$ 708.000,00</t>
         </is>
       </c>
       <c r="F608" s="4" t="inlineStr">
         <is>
-          <t>11/06/2025</t>
+          <t>15/04/2025</t>
         </is>
       </c>
       <c r="G608" s="4" t="inlineStr">
         <is>
-          <t>01/01/2027</t>
+          <t>31/03/2027</t>
         </is>
       </c>
       <c r="H608" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I608" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I608" s="4" t="inlineStr"/>
     </row>
     <row r="609" ht="14" customHeight="1">
       <c r="A609" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
     <row r="610" ht="16" customHeight="1">
       <c r="A610" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
       <c r="B610" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="C610" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
       <c r="D610" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
       <c r="E610" s="6" t="inlineStr"/>
       <c r="F610" s="6" t="inlineStr"/>
       <c r="G610" s="6" t="inlineStr"/>
       <c r="H610" s="6" t="inlineStr"/>
       <c r="I610" s="6" t="inlineStr"/>
     </row>
     <row r="611" ht="14" customHeight="1">
       <c r="A611" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B611" s="7" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>30/03/2026</t>
         </is>
       </c>
       <c r="C611" s="7" t="inlineStr">
         <is>
-          <t>R$ 54.000,00</t>
+          <t>R$ 354.000,00</t>
         </is>
       </c>
       <c r="D611" s="7" t="inlineStr">
         <is>
-          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00100/2025</t>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00048/2026</t>
         </is>
       </c>
       <c r="E611" s="7" t="inlineStr"/>
       <c r="F611" s="7" t="inlineStr"/>
       <c r="G611" s="7" t="inlineStr"/>
       <c r="H611" s="7" t="inlineStr"/>
       <c r="I611" s="7" t="inlineStr"/>
     </row>
     <row r="612" ht="8" customHeight="1"/>
     <row r="613" ht="18" customHeight="1">
       <c r="A613" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B613" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C613" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
@@ -19047,147 +18297,143 @@
       </c>
       <c r="F613" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G613" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H613" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I613" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="614" ht="15" customHeight="1">
       <c r="A614" s="4" t="inlineStr">
         <is>
-          <t>202506110002/2025</t>
+          <t>202504150006/2026</t>
         </is>
       </c>
       <c r="B614" s="4" t="inlineStr">
         <is>
-          <t>EXITO CONSULTORIA E ASSESSORIA LTDA</t>
+          <t>Nordestina Locação e Serviço LTDA</t>
         </is>
       </c>
       <c r="C614" s="4" t="inlineStr">
         <is>
-          <t>15294308****-64</t>
+          <t>97529346****-13</t>
         </is>
       </c>
       <c r="D614" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada para a prestação de serviços profissionais na área de Assessoria tributária e desenvolvimento de projetos de fomento econômico e arrecadação tributária para atender as necessidades da secretaria de Finanças do município de São Luís do Curu/Ce.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE MOTOCICLETAS PARA ATENDER AS NECESSIDADES DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
         </is>
       </c>
       <c r="E614" s="4" t="inlineStr">
         <is>
-          <t>R$ 101.650,00</t>
+          <t>R$ 36.116,88</t>
         </is>
       </c>
       <c r="F614" s="4" t="inlineStr">
         <is>
-          <t>11/06/2025</t>
+          <t>15/04/2025</t>
         </is>
       </c>
       <c r="G614" s="4" t="inlineStr">
         <is>
-          <t>01/01/2027</t>
+          <t>31/03/2027</t>
         </is>
       </c>
       <c r="H614" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I614" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I614" s="4" t="inlineStr"/>
     </row>
     <row r="615" ht="14" customHeight="1">
       <c r="A615" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
     <row r="616" ht="16" customHeight="1">
       <c r="A616" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
       <c r="B616" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="C616" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
       <c r="D616" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
       <c r="E616" s="6" t="inlineStr"/>
       <c r="F616" s="6" t="inlineStr"/>
       <c r="G616" s="6" t="inlineStr"/>
       <c r="H616" s="6" t="inlineStr"/>
       <c r="I616" s="6" t="inlineStr"/>
     </row>
     <row r="617" ht="14" customHeight="1">
       <c r="A617" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B617" s="7" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>30/03/2026</t>
         </is>
       </c>
       <c r="C617" s="7" t="inlineStr">
         <is>
-          <t>R$ 64.200,00</t>
+          <t>R$ 18.058,44</t>
         </is>
       </c>
       <c r="D617" s="7" t="inlineStr">
         <is>
-          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00108/2025</t>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00047/2026</t>
         </is>
       </c>
       <c r="E617" s="7" t="inlineStr"/>
       <c r="F617" s="7" t="inlineStr"/>
       <c r="G617" s="7" t="inlineStr"/>
       <c r="H617" s="7" t="inlineStr"/>
       <c r="I617" s="7" t="inlineStr"/>
     </row>
     <row r="618" ht="8" customHeight="1"/>
     <row r="619" ht="18" customHeight="1">
       <c r="A619" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B619" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C619" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
@@ -19203,188 +18449,150 @@
       </c>
       <c r="F619" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G619" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H619" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I619" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="620" ht="15" customHeight="1">
       <c r="A620" s="4" t="inlineStr">
         <is>
-          <t>202506110002/2025</t>
+          <t>202504150005/2026</t>
         </is>
       </c>
       <c r="B620" s="4" t="inlineStr">
         <is>
-          <t>EXITO CONSULTORIA E ASSESSORIA LTDA</t>
+          <t>Nordestina Locação e Serviço LTDA</t>
         </is>
       </c>
       <c r="C620" s="4" t="inlineStr">
         <is>
-          <t>15294308****-64</t>
+          <t>97529346****-13</t>
         </is>
       </c>
       <c r="D620" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada para a prestação de serviços profissionais na área de Assessoria tributária e desenvolvimento de projetos de fomento econômico e arrecadação tributária para atender as necessidades da secretaria de Finanças do município de São Luís do Curu/Ce.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE ÔNIBUS  PARA ATENDER AS NECESSIDADES DA SECRETARIA DESENVOLVIMENTO ECONÓMICO DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
         </is>
       </c>
       <c r="E620" s="4" t="inlineStr">
         <is>
-          <t>R$ 37.450,00</t>
+          <t>R$ 762.240,00</t>
         </is>
       </c>
       <c r="F620" s="4" t="inlineStr">
         <is>
-          <t>11/06/2025</t>
+          <t>15/04/2025</t>
         </is>
       </c>
       <c r="G620" s="4" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>31/03/2027</t>
         </is>
       </c>
       <c r="H620" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...101 lines deleted...]
-      </c>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I620" s="4" t="inlineStr"/>
+    </row>
+    <row r="621" ht="14" customHeight="1">
+      <c r="A621" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="622" ht="16" customHeight="1">
+      <c r="A622" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B622" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C622" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D622" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E622" s="6" t="inlineStr"/>
+      <c r="F622" s="6" t="inlineStr"/>
+      <c r="G622" s="6" t="inlineStr"/>
+      <c r="H622" s="6" t="inlineStr"/>
+      <c r="I622" s="6" t="inlineStr"/>
+    </row>
+    <row r="623" ht="14" customHeight="1">
+      <c r="A623" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B623" s="7" t="inlineStr">
+        <is>
+          <t>30/03/2026</t>
+        </is>
+      </c>
+      <c r="C623" s="7" t="inlineStr">
+        <is>
+          <t>R$ 381.120,00</t>
+        </is>
+      </c>
+      <c r="D623" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00046/2026</t>
+        </is>
+      </c>
+      <c r="E623" s="7" t="inlineStr"/>
+      <c r="F623" s="7" t="inlineStr"/>
+      <c r="G623" s="7" t="inlineStr"/>
+      <c r="H623" s="7" t="inlineStr"/>
+      <c r="I623" s="7" t="inlineStr"/>
     </row>
     <row r="624" ht="8" customHeight="1"/>
     <row r="625" ht="18" customHeight="1">
       <c r="A625" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B625" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C625" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D625" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E625" s="3" t="inlineStr">
         <is>
@@ -19393,188 +18601,150 @@
       </c>
       <c r="F625" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G625" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H625" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I625" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="626" ht="15" customHeight="1">
       <c r="A626" s="4" t="inlineStr">
         <is>
-          <t>202506090003./2025</t>
+          <t>202504150004/2026</t>
         </is>
       </c>
       <c r="B626" s="4" t="inlineStr">
         <is>
-          <t>F M COMERCIO &amp; SERVICOS LTDA</t>
+          <t>Nordestina Locação e Serviço LTDA</t>
         </is>
       </c>
       <c r="C626" s="4" t="inlineStr">
         <is>
-          <t>43609493****-74</t>
+          <t>97529346****-13</t>
         </is>
       </c>
       <c r="D626" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE GÊNEROS ALIMENTÍCIOS DESTINADOS A MERENDA ESCOLAR DA REDE MUNICIPAL DE ENSINO DE SÃO LUIS DO CURU - CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE MOTOCICLETAS PARA ATENDER AS NECESSIDADES DA SECRETARIA DE AGRICULTURA DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
         </is>
       </c>
       <c r="E626" s="4" t="inlineStr">
         <is>
-          <t>R$ 25.967,40</t>
+          <t>R$ 36.116,88</t>
         </is>
       </c>
       <c r="F626" s="4" t="inlineStr">
         <is>
-          <t>09/06/2025</t>
+          <t>15/04/2025</t>
         </is>
       </c>
       <c r="G626" s="4" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>31/03/2027</t>
         </is>
       </c>
       <c r="H626" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...101 lines deleted...]
-      </c>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I626" s="4" t="inlineStr"/>
+    </row>
+    <row r="627" ht="14" customHeight="1">
+      <c r="A627" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="628" ht="16" customHeight="1">
+      <c r="A628" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B628" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C628" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D628" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E628" s="6" t="inlineStr"/>
+      <c r="F628" s="6" t="inlineStr"/>
+      <c r="G628" s="6" t="inlineStr"/>
+      <c r="H628" s="6" t="inlineStr"/>
+      <c r="I628" s="6" t="inlineStr"/>
+    </row>
+    <row r="629" ht="14" customHeight="1">
+      <c r="A629" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B629" s="7" t="inlineStr">
+        <is>
+          <t>30/03/2026</t>
+        </is>
+      </c>
+      <c r="C629" s="7" t="inlineStr">
+        <is>
+          <t>R$ 18.058,44</t>
+        </is>
+      </c>
+      <c r="D629" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00045/2026</t>
+        </is>
+      </c>
+      <c r="E629" s="7" t="inlineStr"/>
+      <c r="F629" s="7" t="inlineStr"/>
+      <c r="G629" s="7" t="inlineStr"/>
+      <c r="H629" s="7" t="inlineStr"/>
+      <c r="I629" s="7" t="inlineStr"/>
     </row>
     <row r="630" ht="8" customHeight="1"/>
     <row r="631" ht="18" customHeight="1">
       <c r="A631" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B631" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C631" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D631" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E631" s="3" t="inlineStr">
         <is>
@@ -19583,188 +18753,150 @@
       </c>
       <c r="F631" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G631" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H631" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I631" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="632" ht="15" customHeight="1">
       <c r="A632" s="4" t="inlineStr">
         <is>
-          <t>202506090002/2025</t>
+          <t>202504150003/2026</t>
         </is>
       </c>
       <c r="B632" s="4" t="inlineStr">
         <is>
-          <t>OMEGA DISTRIBUIDORA DE PRODUTOS ALIMENTICIOS LTDA</t>
+          <t>Nordestina Locação e Serviço LTDA</t>
         </is>
       </c>
       <c r="C632" s="4" t="inlineStr">
         <is>
-          <t>41600131****-97</t>
+          <t>97529346****-13</t>
         </is>
       </c>
       <c r="D632" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE GÊNEROS ALIMENTÍCIOS DESTINADOS A MERENDA ESCOLAR DA REDE MUNICIPAL DE ENSINO DE SÃO LUIS DO CURU - CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE MOTOCICLETAS PARA ATENDER AS NECESSIDADES DA SECRETARIA DE INFRAESTRUTURA DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
         </is>
       </c>
       <c r="E632" s="4" t="inlineStr">
         <is>
-          <t>R$ 403.032,60</t>
+          <t>R$ 36.116,88</t>
         </is>
       </c>
       <c r="F632" s="4" t="inlineStr">
         <is>
-          <t>09/06/2025</t>
+          <t>15/04/2025</t>
         </is>
       </c>
       <c r="G632" s="4" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>31/03/2027</t>
         </is>
       </c>
       <c r="H632" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...93 lines deleted...]
-        <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I635" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I632" s="4" t="inlineStr"/>
+    </row>
+    <row r="633" ht="14" customHeight="1">
+      <c r="A633" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="634" ht="16" customHeight="1">
+      <c r="A634" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B634" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C634" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D634" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E634" s="6" t="inlineStr"/>
+      <c r="F634" s="6" t="inlineStr"/>
+      <c r="G634" s="6" t="inlineStr"/>
+      <c r="H634" s="6" t="inlineStr"/>
+      <c r="I634" s="6" t="inlineStr"/>
+    </row>
+    <row r="635" ht="14" customHeight="1">
+      <c r="A635" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B635" s="7" t="inlineStr">
+        <is>
+          <t>30/03/2026</t>
+        </is>
+      </c>
+      <c r="C635" s="7" t="inlineStr">
+        <is>
+          <t>R$ 18.058,44</t>
+        </is>
+      </c>
+      <c r="D635" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00044/2026</t>
+        </is>
+      </c>
+      <c r="E635" s="7" t="inlineStr"/>
+      <c r="F635" s="7" t="inlineStr"/>
+      <c r="G635" s="7" t="inlineStr"/>
+      <c r="H635" s="7" t="inlineStr"/>
+      <c r="I635" s="7" t="inlineStr"/>
     </row>
     <row r="636" ht="8" customHeight="1"/>
     <row r="637" ht="18" customHeight="1">
       <c r="A637" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B637" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C637" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D637" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E637" s="3" t="inlineStr">
         <is>
@@ -19773,188 +18905,150 @@
       </c>
       <c r="F637" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G637" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H637" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I637" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="638" ht="15" customHeight="1">
       <c r="A638" s="4" t="inlineStr">
         <is>
-          <t>202506060001../2025</t>
+          <t>202504150002/2026</t>
         </is>
       </c>
       <c r="B638" s="4" t="inlineStr">
         <is>
-          <t>DURASOL COMERCIO E REPRESENTACOES LTDA</t>
+          <t>Nordestina Locação e Serviço LTDA</t>
         </is>
       </c>
       <c r="C638" s="4" t="inlineStr">
         <is>
-          <t>13020625****-67</t>
+          <t>97529346****-13</t>
         </is>
       </c>
       <c r="D638" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE GÊNEROS ALIMENTÍCIOS DESTINADOS A MERENDA ESCOLAR DA REDE MUNICIPAL DE ENSINO DE SÃO LUIS DO CURU - CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE MOTOCICLETA  PARA ATENDER AS NECESSIDADES DA SECRETARIA DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
         </is>
       </c>
       <c r="E638" s="4" t="inlineStr">
         <is>
-          <t>R$ 954.935,00</t>
+          <t>R$ 36.116,88</t>
         </is>
       </c>
       <c r="F638" s="4" t="inlineStr">
         <is>
-          <t>09/06/2025</t>
+          <t>15/04/2025</t>
         </is>
       </c>
       <c r="G638" s="4" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>31/03/2027</t>
         </is>
       </c>
       <c r="H638" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...101 lines deleted...]
-      </c>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I638" s="4" t="inlineStr"/>
+    </row>
+    <row r="639" ht="14" customHeight="1">
+      <c r="A639" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="640" ht="16" customHeight="1">
+      <c r="A640" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B640" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C640" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D640" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E640" s="6" t="inlineStr"/>
+      <c r="F640" s="6" t="inlineStr"/>
+      <c r="G640" s="6" t="inlineStr"/>
+      <c r="H640" s="6" t="inlineStr"/>
+      <c r="I640" s="6" t="inlineStr"/>
+    </row>
+    <row r="641" ht="14" customHeight="1">
+      <c r="A641" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B641" s="7" t="inlineStr">
+        <is>
+          <t>30/03/2026</t>
+        </is>
+      </c>
+      <c r="C641" s="7" t="inlineStr">
+        <is>
+          <t>R$ 18.058,44</t>
+        </is>
+      </c>
+      <c r="D641" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00043/2026</t>
+        </is>
+      </c>
+      <c r="E641" s="7" t="inlineStr"/>
+      <c r="F641" s="7" t="inlineStr"/>
+      <c r="G641" s="7" t="inlineStr"/>
+      <c r="H641" s="7" t="inlineStr"/>
+      <c r="I641" s="7" t="inlineStr"/>
     </row>
     <row r="642" ht="8" customHeight="1"/>
     <row r="643" ht="18" customHeight="1">
       <c r="A643" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B643" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C643" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D643" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E643" s="3" t="inlineStr">
         <is>
@@ -19963,147 +19057,143 @@
       </c>
       <c r="F643" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G643" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H643" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I643" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="644" ht="15" customHeight="1">
       <c r="A644" s="4" t="inlineStr">
         <is>
-          <t>202506060001./2025</t>
+          <t>202504150001/2026</t>
         </is>
       </c>
       <c r="B644" s="4" t="inlineStr">
         <is>
-          <t>NEW VISION ASSESSORIA E PUBLICIDADE LTDA</t>
+          <t>Nordestina Locação e Serviço LTDA</t>
         </is>
       </c>
       <c r="C644" s="4" t="inlineStr">
         <is>
-          <t>27761715****-13</t>
+          <t>97529346****-13</t>
         </is>
       </c>
       <c r="D644" s="4" t="inlineStr">
         <is>
-          <t>Prestação de Serviços de Divulgação em Rádio com Audiência na Região em Proveito do Município de São Luís do Curu.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE MOTOCICLETAS  PARA ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
         </is>
       </c>
       <c r="E644" s="4" t="inlineStr">
         <is>
-          <t>R$ 83.885,00</t>
+          <t>R$ 555.659,52</t>
         </is>
       </c>
       <c r="F644" s="4" t="inlineStr">
         <is>
-          <t>06/06/2025</t>
+          <t>15/04/2025</t>
         </is>
       </c>
       <c r="G644" s="4" t="inlineStr">
         <is>
-          <t>01/01/2027</t>
+          <t>31/03/2027</t>
         </is>
       </c>
       <c r="H644" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I644" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I644" s="4" t="inlineStr"/>
     </row>
     <row r="645" ht="14" customHeight="1">
       <c r="A645" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
     <row r="646" ht="16" customHeight="1">
       <c r="A646" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
       <c r="B646" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="C646" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
       <c r="D646" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
       <c r="E646" s="6" t="inlineStr"/>
       <c r="F646" s="6" t="inlineStr"/>
       <c r="G646" s="6" t="inlineStr"/>
       <c r="H646" s="6" t="inlineStr"/>
       <c r="I646" s="6" t="inlineStr"/>
     </row>
     <row r="647" ht="14" customHeight="1">
       <c r="A647" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B647" s="7" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>30/03/2026</t>
         </is>
       </c>
       <c r="C647" s="7" t="inlineStr">
         <is>
-          <t>R$ 52.980,00</t>
+          <t>R$ 277.829,76</t>
         </is>
       </c>
       <c r="D647" s="7" t="inlineStr">
         <is>
-          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00124/2025</t>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00042/2026</t>
         </is>
       </c>
       <c r="E647" s="7" t="inlineStr"/>
       <c r="F647" s="7" t="inlineStr"/>
       <c r="G647" s="7" t="inlineStr"/>
       <c r="H647" s="7" t="inlineStr"/>
       <c r="I647" s="7" t="inlineStr"/>
     </row>
     <row r="648" ht="8" customHeight="1"/>
     <row r="649" ht="18" customHeight="1">
       <c r="A649" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B649" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C649" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
@@ -20119,188 +19209,150 @@
       </c>
       <c r="F649" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G649" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H649" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I649" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="650" ht="15" customHeight="1">
       <c r="A650" s="4" t="inlineStr">
         <is>
-          <t>202506060001/2025</t>
+          <t>202504100002/2026</t>
         </is>
       </c>
       <c r="B650" s="4" t="inlineStr">
         <is>
-          <t>DURASOL COMERCIO E REPRESENTACOES LTDA</t>
+          <t>A D LIMA OLIVEIRA</t>
         </is>
       </c>
       <c r="C650" s="4" t="inlineStr">
         <is>
-          <t>13020625****-67</t>
+          <t>31195843****-14</t>
         </is>
       </c>
       <c r="D650" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE GÊNEROS ALIMENTÍCIOS DESTINADOS A MERENDA ESCOLAR DA REDE MUNICIPAL DE ENSINO DE SÃO LUIS DO CURU - CE.</t>
+          <t>Contratação de empresa para a prestação de serviços de gerenciamento eletrônico em digitalização de documentos físicos para documentos digitais (incluindo os equipamentos necessários, mão-de-obra, armazenamento, indexação, consulta e exportações dos documentos contábeis, licitatórios, atos legais e demais documentos de interesse da Secretaria de Infraestrutura do município de São Luís do Curu/CE.</t>
         </is>
       </c>
       <c r="E650" s="4" t="inlineStr">
         <is>
-          <t>R$ 954.935,00</t>
+          <t>R$ 34.270,00</t>
         </is>
       </c>
       <c r="F650" s="4" t="inlineStr">
         <is>
-          <t>09/06/2025</t>
+          <t>10/04/2025</t>
         </is>
       </c>
       <c r="G650" s="4" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>01/01/2027</t>
         </is>
       </c>
       <c r="H650" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...101 lines deleted...]
-      </c>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I650" s="4" t="inlineStr"/>
+    </row>
+    <row r="651" ht="14" customHeight="1">
+      <c r="A651" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="652" ht="16" customHeight="1">
+      <c r="A652" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B652" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C652" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D652" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E652" s="6" t="inlineStr"/>
+      <c r="F652" s="6" t="inlineStr"/>
+      <c r="G652" s="6" t="inlineStr"/>
+      <c r="H652" s="6" t="inlineStr"/>
+      <c r="I652" s="6" t="inlineStr"/>
+    </row>
+    <row r="653" ht="14" customHeight="1">
+      <c r="A653" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B653" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C653" s="7" t="inlineStr">
+        <is>
+          <t>R$ 17.880,00</t>
+        </is>
+      </c>
+      <c r="D653" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00081/2025</t>
+        </is>
+      </c>
+      <c r="E653" s="7" t="inlineStr"/>
+      <c r="F653" s="7" t="inlineStr"/>
+      <c r="G653" s="7" t="inlineStr"/>
+      <c r="H653" s="7" t="inlineStr"/>
+      <c r="I653" s="7" t="inlineStr"/>
     </row>
     <row r="654" ht="8" customHeight="1"/>
     <row r="655" ht="18" customHeight="1">
       <c r="A655" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B655" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C655" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D655" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E655" s="3" t="inlineStr">
         <is>
@@ -20309,93 +19361,89 @@
       </c>
       <c r="F655" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G655" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H655" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I655" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="656" ht="15" customHeight="1">
       <c r="A656" s="4" t="inlineStr">
         <is>
-          <t>202506020004/2025</t>
+          <t>202503110134/2026</t>
         </is>
       </c>
       <c r="B656" s="4" t="inlineStr">
         <is>
           <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
         </is>
       </c>
       <c r="C656" s="4" t="inlineStr">
         <is>
           <t>07580946****-13</t>
         </is>
       </c>
       <c r="D656" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE EDUCAÇÃO (FUNDEB) DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E656" s="4" t="inlineStr">
         <is>
-          <t>R$ 352.890,00</t>
+          <t>R$ 166.320,00</t>
         </is>
       </c>
       <c r="F656" s="4" t="inlineStr">
         <is>
-          <t>02/06/2025</t>
+          <t>11/03/2025</t>
         </is>
       </c>
       <c r="G656" s="4" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>31/03/2025</t>
         </is>
       </c>
       <c r="H656" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I656" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I656" s="4" t="inlineStr"/>
     </row>
     <row r="657" ht="8" customHeight="1"/>
     <row r="658" ht="18" customHeight="1">
       <c r="A658" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B658" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C658" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D658" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E658" s="3" t="inlineStr">
         <is>
@@ -20404,93 +19452,89 @@
       </c>
       <c r="F658" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G658" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H658" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I658" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="659" ht="15" customHeight="1">
       <c r="A659" s="4" t="inlineStr">
         <is>
-          <t>202506020004/2025</t>
+          <t>202503110131/2026</t>
         </is>
       </c>
       <c r="B659" s="4" t="inlineStr">
         <is>
           <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
         </is>
       </c>
       <c r="C659" s="4" t="inlineStr">
         <is>
           <t>07580946****-13</t>
         </is>
       </c>
       <c r="D659" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DAS SECRETARIAS DIVERSAS DO MUNICÍPIO DE SÃO LUIS DO CURU - CE</t>
         </is>
       </c>
       <c r="E659" s="4" t="inlineStr">
         <is>
-          <t>R$ 352.890,00</t>
+          <t>R$ 40.905,00</t>
         </is>
       </c>
       <c r="F659" s="4" t="inlineStr">
         <is>
-          <t>02/06/2025</t>
+          <t>11/03/2025</t>
         </is>
       </c>
       <c r="G659" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H659" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I659" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I659" s="4" t="inlineStr"/>
     </row>
     <row r="660" ht="8" customHeight="1"/>
     <row r="661" ht="18" customHeight="1">
       <c r="A661" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B661" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C661" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D661" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E661" s="3" t="inlineStr">
         <is>
@@ -20499,93 +19543,89 @@
       </c>
       <c r="F661" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G661" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H661" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I661" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="662" ht="15" customHeight="1">
       <c r="A662" s="4" t="inlineStr">
         <is>
-          <t>202506020003/2025</t>
+          <t>202503110130/2026</t>
         </is>
       </c>
       <c r="B662" s="4" t="inlineStr">
         <is>
-          <t>Nordestina Locação e Serviço LTDA</t>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
         </is>
       </c>
       <c r="C662" s="4" t="inlineStr">
         <is>
-          <t>97529346****-13</t>
+          <t>07580946****-13</t>
         </is>
       </c>
       <c r="D662" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE MOTOCICLETAS PARA ATENDER AS NECESSIDADES DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE INFRAESTRUTURA DO MUNICÍPIO DE SÃO LUIS DO CURU - CE</t>
         </is>
       </c>
       <c r="E662" s="4" t="inlineStr">
         <is>
-          <t>R$ 36.116,88</t>
+          <t>R$ 539.190,00</t>
         </is>
       </c>
       <c r="F662" s="4" t="inlineStr">
         <is>
-          <t>02/06/2025</t>
+          <t>11/03/2025</t>
         </is>
       </c>
       <c r="G662" s="4" t="inlineStr">
         <is>
-          <t>02/06/2026</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="H662" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I662" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I662" s="4" t="inlineStr"/>
     </row>
     <row r="663" ht="8" customHeight="1"/>
     <row r="664" ht="18" customHeight="1">
       <c r="A664" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B664" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C664" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D664" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E664" s="3" t="inlineStr">
         <is>
@@ -20594,93 +19634,89 @@
       </c>
       <c r="F664" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G664" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H664" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I664" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="665" ht="15" customHeight="1">
       <c r="A665" s="4" t="inlineStr">
         <is>
-          <t>202506020002/2025</t>
+          <t>202503110129/2026</t>
         </is>
       </c>
       <c r="B665" s="4" t="inlineStr">
         <is>
-          <t>BRASIL E MATOS LTDA</t>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
         </is>
       </c>
       <c r="C665" s="4" t="inlineStr">
         <is>
-          <t>00623949****-48</t>
+          <t>07580946****-13</t>
         </is>
       </c>
       <c r="D665" s="4" t="inlineStr">
         <is>
-          <t>PRESTAÇÃO DE SERVIÇOS COM TAXA DE SERVIÇO DE OPERADORA OU AGÊNCIA DE VIAGENS, PARA RESERVA E MARCAÇÃO DE PASSAGENS AÉREAS NACIONAIS E INTERNACIONAIS, POR MEIO DE ATENDIMENTO REMOTO (E-MAIL E TELEFONE), DESTINADO A SECRETARIA DE SÁUDE DE SÃO LUIS DO CURU/CE. ( COM VALOR ESTIMADO DE AQUISIÇÃO DE PASSAGENS ÁEREAS DE ATÉ 52.000,00 REAIS PARA O ANO DE 2025. OBSERVAÇÃO: A COTAÇÃO DEVERÁ SEGUIR A SEGUINTE TABELA E SER ANEXADA NO REFERIDO SISTEMA. (A) QUANTIDADE DE PASSAGENS ANUAL (20 IDA E VOLTA) | (B) VALOR SERV. DE AGENCIAME NTO DE VIAGENS | (C) = (AxB) VALOR TOTAL DOS SERVIÇOS DE AGENCIAMENTO DE VIAGENS | (D) VALOR ANUAL ESTIMADO DE PASSAGENS (R$ 52.000,00) | (E) = (C+D) VALOR ANUAL ESTIMADO DE CONTRATAÇÃO.</t>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE AGRICULTURA E MEIO AMBIENTE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E665" s="4" t="inlineStr">
         <is>
-          <t>R$ 52.400,00</t>
+          <t>R$ 115.614,00</t>
         </is>
       </c>
       <c r="F665" s="4" t="inlineStr">
         <is>
-          <t>02/06/2025</t>
+          <t>11/03/2025</t>
         </is>
       </c>
       <c r="G665" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H665" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I665" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I665" s="4" t="inlineStr"/>
     </row>
     <row r="666" ht="8" customHeight="1"/>
     <row r="667" ht="18" customHeight="1">
       <c r="A667" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B667" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C667" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D667" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E667" s="3" t="inlineStr">
         <is>
@@ -20689,93 +19725,89 @@
       </c>
       <c r="F667" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G667" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H667" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I667" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="668" ht="15" customHeight="1">
       <c r="A668" s="4" t="inlineStr">
         <is>
-          <t>202506020002/2025</t>
+          <t>202503110128/2026</t>
         </is>
       </c>
       <c r="B668" s="4" t="inlineStr">
         <is>
-          <t>BRASIL E MATOS LTDA</t>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
         </is>
       </c>
       <c r="C668" s="4" t="inlineStr">
         <is>
-          <t>00623949****-48</t>
+          <t>07580946****-13</t>
         </is>
       </c>
       <c r="D668" s="4" t="inlineStr">
         <is>
-          <t>PRESTAÇÃO DE SERVIÇOS COM TAXA DE SERVIÇO DE OPERADORA OU AGÊNCIA DE VIAGENS, PARA RESERVA E MARCAÇÃO DE PASSAGENS AÉREAS NACIONAIS E INTERNACIONAIS, POR MEIO DE ATENDIMENTO REMOTO (E-MAIL E TELEFONE), DESTINADO A SECRETARIA DE SÁUDE DE SÃO LUIS DO CURU/CE. ( COM VALOR ESTIMADO DE AQUISIÇÃO DE PASSAGENS ÁEREAS DE ATÉ 52.000,00 REAIS PARA O ANO DE 2025. OBSERVAÇÃO: A COTAÇÃO DEVERÁ SEGUIR A SEGUINTE TABELA E SER ANEXADA NO REFERIDO SISTEMA. (A) QUANTIDADE DE PASSAGENS ANUAL (20 IDA E VOLTA) | (B) VALOR SERV. DE AGENCIAME NTO DE VIAGENS | (C) = (AxB) VALOR TOTAL DOS SERVIÇOS DE AGENCIAMENTO DE VIAGENS | (D) VALOR ANUAL ESTIMADO DE PASSAGENS (R$ 52.000,00) | (E) = (C+D) VALOR ANUAL ESTIMADO DE CONTRATAÇÃO.</t>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E668" s="4" t="inlineStr">
         <is>
-          <t>R$ 52.400,00</t>
+          <t>R$ 201.150,00</t>
         </is>
       </c>
       <c r="F668" s="4" t="inlineStr">
         <is>
-          <t>02/06/2025</t>
+          <t>11/03/2025</t>
         </is>
       </c>
       <c r="G668" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H668" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I668" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I668" s="4" t="inlineStr"/>
     </row>
     <row r="669" ht="8" customHeight="1"/>
     <row r="670" ht="18" customHeight="1">
       <c r="A670" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B670" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C670" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D670" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E670" s="3" t="inlineStr">
         <is>
@@ -20784,93 +19816,89 @@
       </c>
       <c r="F670" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G670" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H670" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I670" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="671" ht="15" customHeight="1">
       <c r="A671" s="4" t="inlineStr">
         <is>
-          <t>202505300001./2025</t>
+          <t>202503110127/2026</t>
         </is>
       </c>
       <c r="B671" s="4" t="inlineStr">
         <is>
-          <t>CASPE SERVICOS DE CONTABILIDADE PUBLICA E EMPRESARIAL SS</t>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
         </is>
       </c>
       <c r="C671" s="4" t="inlineStr">
         <is>
-          <t>12467321****-80</t>
+          <t>07580946****-13</t>
         </is>
       </c>
       <c r="D671" s="4" t="inlineStr">
         <is>
-          <t>Prestação de serviços com elaboração do Plano Plurianual - PPA, referente aos exercícios dos anos de 2026 a 2029, junto a Prefeitura Municipal de São Luis do Curu/Ceará.</t>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E671" s="4" t="inlineStr">
         <is>
-          <t>R$ 38.000,00</t>
+          <t>R$ 363.150,00</t>
         </is>
       </c>
       <c r="F671" s="4" t="inlineStr">
         <is>
-          <t>02/06/2025</t>
+          <t>11/03/2025</t>
         </is>
       </c>
       <c r="G671" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H671" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I671" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I671" s="4" t="inlineStr"/>
     </row>
     <row r="672" ht="8" customHeight="1"/>
     <row r="673" ht="18" customHeight="1">
       <c r="A673" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B673" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C673" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D673" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E673" s="3" t="inlineStr">
         <is>
@@ -20879,93 +19907,90 @@
       </c>
       <c r="F673" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G673" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H673" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I673" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="674" ht="15" customHeight="1">
       <c r="A674" s="4" t="inlineStr">
         <is>
-          <t>202505300001./2025</t>
+          <t>202503110126/2026</t>
         </is>
       </c>
       <c r="B674" s="4" t="inlineStr">
         <is>
-          <t>CASPE SERVICOS DE CONTABILIDADE PUBLICA E EMPRESARIAL SS</t>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
         </is>
       </c>
       <c r="C674" s="4" t="inlineStr">
         <is>
-          <t>12467321****-80</t>
+          <t>07580946****-13</t>
         </is>
       </c>
       <c r="D674" s="4" t="inlineStr">
         <is>
-          <t>Prestação de serviços com elaboração do Plano Plurianual - PPA, referente aos exercícios dos anos de 2026 a 2029, junto a Prefeitura Municipal de São Luis do Curu/Ceará.</t>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA  SECRETARIA DE ADMINISTRAÇÃO
+ DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E674" s="4" t="inlineStr">
         <is>
-          <t>R$ 38.000,00</t>
+          <t>R$ 18.171,00</t>
         </is>
       </c>
       <c r="F674" s="4" t="inlineStr">
         <is>
-          <t>02/06/2025</t>
+          <t>11/03/2025</t>
         </is>
       </c>
       <c r="G674" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H674" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I674" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I674" s="4" t="inlineStr"/>
     </row>
     <row r="675" ht="8" customHeight="1"/>
     <row r="676" ht="18" customHeight="1">
       <c r="A676" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B676" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C676" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D676" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E676" s="3" t="inlineStr">
         <is>
@@ -20974,7543 +19999,8246 @@
       </c>
       <c r="F676" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G676" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H676" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I676" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="677" ht="15" customHeight="1">
       <c r="A677" s="4" t="inlineStr">
         <is>
-          <t>202505280001/2025</t>
+          <t>202502040002/2026</t>
         </is>
       </c>
       <c r="B677" s="4" t="inlineStr">
         <is>
-          <t>LAY OUT SERVIÇOS DE INFORMÁTICA E PROCESSAMENTO DE DADOS LTDA</t>
+          <t>CITO MAMA SERVICOS DE DIAGNOSTICOS POR IMAGEM LTDA</t>
         </is>
       </c>
       <c r="C677" s="4" t="inlineStr">
         <is>
-          <t>73807711****-46</t>
+          <t>30431360****-09</t>
         </is>
       </c>
       <c r="D677" s="4" t="inlineStr">
         <is>
-          <t>LICENÇA DE USO DE SISTEMAS INFORMATIZADOS  E PRESTAÇÃO DE SERVIÇOS TECNICOS  DE CONSULTORIA E ASSESSORIA JUNTO AO SETOR DE RECURSOS HUMANOS JUNTO  A SECRETARIA DE FINANÇAS DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>Contratação de serviços especializados a ser prestado na realização de exames por imagem (mamografia bilateral para rastreamento), utilizando unidade móvel (caminhão adaptado com equipamento), para atendimento a usuários do SUS por intermédio da Secretaria de Saúde deste município.</t>
         </is>
       </c>
       <c r="E677" s="4" t="inlineStr">
         <is>
-          <t>R$ 39.500,00</t>
+          <t>R$ 11.000,00</t>
         </is>
       </c>
       <c r="F677" s="4" t="inlineStr">
         <is>
-          <t>02/06/2025</t>
+          <t>04/02/2025</t>
         </is>
       </c>
       <c r="G677" s="4" t="inlineStr">
         <is>
+          <t>01/01/2027</t>
+        </is>
+      </c>
+      <c r="H677" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I677" s="4" t="inlineStr"/>
+    </row>
+    <row r="678" ht="14" customHeight="1">
+      <c r="A678" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (2):</t>
+        </is>
+      </c>
+    </row>
+    <row r="679" ht="16" customHeight="1">
+      <c r="A679" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B679" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C679" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D679" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E679" s="6" t="inlineStr"/>
+      <c r="F679" s="6" t="inlineStr"/>
+      <c r="G679" s="6" t="inlineStr"/>
+      <c r="H679" s="6" t="inlineStr"/>
+      <c r="I679" s="6" t="inlineStr"/>
+    </row>
+    <row r="680" ht="14" customHeight="1">
+      <c r="A680" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B680" s="7" t="inlineStr">
+        <is>
+          <t>14/02/2025</t>
+        </is>
+      </c>
+      <c r="C680" s="7" t="inlineStr">
+        <is>
+          <t>R$ 1.100,00</t>
+        </is>
+      </c>
+      <c r="D680" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Acréscimo - Vigente - 00002/2025</t>
+        </is>
+      </c>
+      <c r="E680" s="7" t="inlineStr"/>
+      <c r="F680" s="7" t="inlineStr"/>
+      <c r="G680" s="7" t="inlineStr"/>
+      <c r="H680" s="7" t="inlineStr"/>
+      <c r="I680" s="7" t="inlineStr"/>
+    </row>
+    <row r="681" ht="14" customHeight="1">
+      <c r="A681" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B681" s="8" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C681" s="8" t="inlineStr">
+        <is>
+          <t>R$ 5.500,00</t>
+        </is>
+      </c>
+      <c r="D681" s="8" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00110/2025</t>
+        </is>
+      </c>
+      <c r="E681" s="8" t="inlineStr"/>
+      <c r="F681" s="8" t="inlineStr"/>
+      <c r="G681" s="8" t="inlineStr"/>
+      <c r="H681" s="8" t="inlineStr"/>
+      <c r="I681" s="8" t="inlineStr"/>
+    </row>
+    <row r="682" ht="8" customHeight="1"/>
+    <row r="683" ht="18" customHeight="1">
+      <c r="A683" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B683" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C683" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D683" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E683" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F683" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G683" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H683" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I683" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="684" ht="15" customHeight="1">
+      <c r="A684" s="4" t="inlineStr">
+        <is>
+          <t>202502040001/2026</t>
+        </is>
+      </c>
+      <c r="B684" s="4" t="inlineStr">
+        <is>
+          <t>URSULÂNDIA MUNIZ DO NASCIMENTO</t>
+        </is>
+      </c>
+      <c r="C684" s="4" t="inlineStr">
+        <is>
+          <t>***.***.433-**</t>
+        </is>
+      </c>
+      <c r="D684" s="4" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE IMÓVEL SITUADO NA LOCALIDADE FRIOS, AÇUDE DOS FRIOS, ZONA RURAL DE SÃO LUÍS DO CURU, PARA FUNCIONAMENTO DO PSF 01 - FRIOS, PARA ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICIPÍO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E684" s="4" t="inlineStr">
+        <is>
+          <t>R$ 11.500,00</t>
+        </is>
+      </c>
+      <c r="F684" s="4" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="G684" s="4" t="inlineStr">
+        <is>
+          <t>01/01/2027</t>
+        </is>
+      </c>
+      <c r="H684" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I684" s="4" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="685" ht="14" customHeight="1">
+      <c r="A685" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="686" ht="16" customHeight="1">
+      <c r="A686" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B686" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C686" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D686" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E686" s="6" t="inlineStr"/>
+      <c r="F686" s="6" t="inlineStr"/>
+      <c r="G686" s="6" t="inlineStr"/>
+      <c r="H686" s="6" t="inlineStr"/>
+      <c r="I686" s="6" t="inlineStr"/>
+    </row>
+    <row r="687" ht="14" customHeight="1">
+      <c r="A687" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B687" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C687" s="7" t="inlineStr">
+        <is>
+          <t>R$ 6.000,00</t>
+        </is>
+      </c>
+      <c r="D687" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00109/2025</t>
+        </is>
+      </c>
+      <c r="E687" s="7" t="inlineStr"/>
+      <c r="F687" s="7" t="inlineStr"/>
+      <c r="G687" s="7" t="inlineStr"/>
+      <c r="H687" s="7" t="inlineStr"/>
+      <c r="I687" s="7" t="inlineStr"/>
+    </row>
+    <row r="688" ht="8" customHeight="1"/>
+    <row r="689" ht="18" customHeight="1">
+      <c r="A689" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B689" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C689" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D689" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E689" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F689" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G689" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H689" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I689" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="690" ht="15" customHeight="1">
+      <c r="A690" s="4" t="inlineStr">
+        <is>
+          <t>202501030006/2026</t>
+        </is>
+      </c>
+      <c r="B690" s="4" t="inlineStr">
+        <is>
+          <t>JAQUELINE DA COSTA GOMES MORAIS</t>
+        </is>
+      </c>
+      <c r="C690" s="4" t="inlineStr">
+        <is>
+          <t>29781402****-52</t>
+        </is>
+      </c>
+      <c r="D690" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE FORNECIMENTO DE LINK DEDICADO DE INTERNET JUNTO A SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E690" s="4" t="inlineStr">
+        <is>
+          <t>R$ 84.000,00</t>
+        </is>
+      </c>
+      <c r="F690" s="4" t="inlineStr">
+        <is>
+          <t>03/01/2025</t>
+        </is>
+      </c>
+      <c r="G690" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H690" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I690" s="4" t="inlineStr"/>
+    </row>
+    <row r="691" ht="14" customHeight="1">
+      <c r="A691" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="692" ht="16" customHeight="1">
+      <c r="A692" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B692" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C692" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D692" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E692" s="6" t="inlineStr"/>
+      <c r="F692" s="6" t="inlineStr"/>
+      <c r="G692" s="6" t="inlineStr"/>
+      <c r="H692" s="6" t="inlineStr"/>
+      <c r="I692" s="6" t="inlineStr"/>
+    </row>
+    <row r="693" ht="14" customHeight="1">
+      <c r="A693" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B693" s="7" t="inlineStr">
+        <is>
+          <t>16/12/2025</t>
+        </is>
+      </c>
+      <c r="C693" s="7" t="inlineStr">
+        <is>
+          <t>R$ 42.000,00</t>
+        </is>
+      </c>
+      <c r="D693" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00034/2025</t>
+        </is>
+      </c>
+      <c r="E693" s="7" t="inlineStr"/>
+      <c r="F693" s="7" t="inlineStr"/>
+      <c r="G693" s="7" t="inlineStr"/>
+      <c r="H693" s="7" t="inlineStr"/>
+      <c r="I693" s="7" t="inlineStr"/>
+    </row>
+    <row r="694" ht="8" customHeight="1"/>
+    <row r="695" ht="18" customHeight="1">
+      <c r="A695" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B695" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C695" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D695" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E695" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F695" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G695" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H695" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I695" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="696" ht="15" customHeight="1">
+      <c r="A696" s="4" t="inlineStr">
+        <is>
+          <t>202501030003/2026</t>
+        </is>
+      </c>
+      <c r="B696" s="4" t="inlineStr">
+        <is>
+          <t>JAQUELINE DA COSTA GOMES MORAIS</t>
+        </is>
+      </c>
+      <c r="C696" s="4" t="inlineStr">
+        <is>
+          <t>29781402****-52</t>
+        </is>
+      </c>
+      <c r="D696" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE FORNECIMENTO DE LINK DE INTERNET JUNTO A SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E696" s="4" t="inlineStr">
+        <is>
+          <t>R$ 55.200,00</t>
+        </is>
+      </c>
+      <c r="F696" s="4" t="inlineStr">
+        <is>
+          <t>03/01/2025</t>
+        </is>
+      </c>
+      <c r="G696" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H696" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I696" s="4" t="inlineStr"/>
+    </row>
+    <row r="697" ht="14" customHeight="1">
+      <c r="A697" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="698" ht="16" customHeight="1">
+      <c r="A698" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B698" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C698" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D698" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E698" s="6" t="inlineStr"/>
+      <c r="F698" s="6" t="inlineStr"/>
+      <c r="G698" s="6" t="inlineStr"/>
+      <c r="H698" s="6" t="inlineStr"/>
+      <c r="I698" s="6" t="inlineStr"/>
+    </row>
+    <row r="699" ht="14" customHeight="1">
+      <c r="A699" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B699" s="7" t="inlineStr">
+        <is>
+          <t>16/12/2025</t>
+        </is>
+      </c>
+      <c r="C699" s="7" t="inlineStr">
+        <is>
+          <t>R$ 27.600,00</t>
+        </is>
+      </c>
+      <c r="D699" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00031/2025</t>
+        </is>
+      </c>
+      <c r="E699" s="7" t="inlineStr"/>
+      <c r="F699" s="7" t="inlineStr"/>
+      <c r="G699" s="7" t="inlineStr"/>
+      <c r="H699" s="7" t="inlineStr"/>
+      <c r="I699" s="7" t="inlineStr"/>
+    </row>
+    <row r="700" ht="8" customHeight="1"/>
+    <row r="701" ht="18" customHeight="1">
+      <c r="A701" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B701" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C701" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D701" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E701" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F701" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G701" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H701" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I701" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="702" ht="15" customHeight="1">
+      <c r="A702" s="4" t="inlineStr">
+        <is>
+          <t>/2026</t>
+        </is>
+      </c>
+      <c r="B702" s="4" t="inlineStr">
+        <is>
+          <t>Não informado</t>
+        </is>
+      </c>
+      <c r="C702" s="4" t="inlineStr"/>
+      <c r="D702" s="4" t="inlineStr"/>
+      <c r="E702" s="4" t="inlineStr">
+        <is>
+          <t>R$ 39.900,00</t>
+        </is>
+      </c>
+      <c r="F702" s="4" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="G702" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H702" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I702" s="4" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="703" ht="8" customHeight="1"/>
+    <row r="704" ht="18" customHeight="1">
+      <c r="A704" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B704" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C704" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D704" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E704" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F704" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G704" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H704" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I704" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="705" ht="15" customHeight="1">
+      <c r="A705" s="4" t="inlineStr">
+        <is>
+          <t>202512220001/2025</t>
+        </is>
+      </c>
+      <c r="B705" s="4" t="inlineStr">
+        <is>
+          <t>ENERGY SERVICOS EIRELI</t>
+        </is>
+      </c>
+      <c r="C705" s="4" t="inlineStr">
+        <is>
+          <t>19959003****-85</t>
+        </is>
+      </c>
+      <c r="D705" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A PRESTAÇÃO DOS SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA EM DIVERSAS RUAS DA SEDE DE SÃO LUÍS DO CURU - CE, CONFORME PRÉ-QUALIFICAÇÃO - 006/2025-PQINFRA e MAAP Nº 3455.</t>
+        </is>
+      </c>
+      <c r="E705" s="4" t="inlineStr">
+        <is>
+          <t>R$ 1.415.794,99</t>
+        </is>
+      </c>
+      <c r="F705" s="4" t="inlineStr">
+        <is>
+          <t>22/12/2025</t>
+        </is>
+      </c>
+      <c r="G705" s="4" t="inlineStr">
+        <is>
+          <t>22/06/2026</t>
+        </is>
+      </c>
+      <c r="H705" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I705" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="706" ht="14" customHeight="1">
+      <c r="A706" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="707" ht="16" customHeight="1">
+      <c r="A707" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B707" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C707" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D707" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E707" s="6" t="inlineStr"/>
+      <c r="F707" s="6" t="inlineStr"/>
+      <c r="G707" s="6" t="inlineStr"/>
+      <c r="H707" s="6" t="inlineStr"/>
+      <c r="I707" s="6" t="inlineStr"/>
+    </row>
+    <row r="708" ht="14" customHeight="1">
+      <c r="A708" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B708" s="7" t="inlineStr">
+        <is>
+          <t>22/06/2026</t>
+        </is>
+      </c>
+      <c r="C708" s="7" t="inlineStr">
+        <is>
+          <t>R$ 1.415.794,99</t>
+        </is>
+      </c>
+      <c r="D708" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00081/2026</t>
+        </is>
+      </c>
+      <c r="E708" s="7" t="inlineStr"/>
+      <c r="F708" s="7" t="inlineStr"/>
+      <c r="G708" s="7" t="inlineStr"/>
+      <c r="H708" s="7" t="inlineStr"/>
+      <c r="I708" s="7" t="inlineStr"/>
+    </row>
+    <row r="709" ht="8" customHeight="1"/>
+    <row r="710" ht="18" customHeight="1">
+      <c r="A710" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B710" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C710" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D710" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E710" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F710" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G710" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H710" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I710" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="711" ht="15" customHeight="1">
+      <c r="A711" s="4" t="inlineStr">
+        <is>
+          <t>202512120001/2025</t>
+        </is>
+      </c>
+      <c r="B711" s="4" t="inlineStr">
+        <is>
+          <t>J R CORDEIRO COMÉRCIO E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C711" s="4" t="inlineStr">
+        <is>
+          <t>54609843****-19</t>
+        </is>
+      </c>
+      <c r="D711" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE BLUSAS DESTINADAS A ATENDER AS NECESSIDADES DA SECRETARIA DE ASSISTENCIA SOCIAL DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E711" s="4" t="inlineStr">
+        <is>
+          <t>R$ 52.035,00</t>
+        </is>
+      </c>
+      <c r="F711" s="4" t="inlineStr">
+        <is>
+          <t>12/12/2025</t>
+        </is>
+      </c>
+      <c r="G711" s="4" t="inlineStr">
+        <is>
+          <t>12/12/2026</t>
+        </is>
+      </c>
+      <c r="H711" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I711" s="4" t="inlineStr">
+        <is>
+          <t>15/12/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="712" ht="8" customHeight="1"/>
+    <row r="713" ht="18" customHeight="1">
+      <c r="A713" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B713" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C713" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D713" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E713" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F713" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G713" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H713" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I713" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="714" ht="15" customHeight="1">
+      <c r="A714" s="4" t="inlineStr">
+        <is>
+          <t>202512090006/2025</t>
+        </is>
+      </c>
+      <c r="B714" s="4" t="inlineStr">
+        <is>
+          <t>N B DA COSTA LTDA</t>
+        </is>
+      </c>
+      <c r="C714" s="4" t="inlineStr">
+        <is>
+          <t>34165077****-33</t>
+        </is>
+      </c>
+      <c r="D714" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E714" s="4" t="inlineStr">
+        <is>
+          <t>R$ 2.942,10</t>
+        </is>
+      </c>
+      <c r="F714" s="4" t="inlineStr">
+        <is>
+          <t>10/12/2025</t>
+        </is>
+      </c>
+      <c r="G714" s="4" t="inlineStr">
+        <is>
+          <t>10/12/2026</t>
+        </is>
+      </c>
+      <c r="H714" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I714" s="4" t="inlineStr">
+        <is>
+          <t>15/12/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="715" ht="8" customHeight="1"/>
+    <row r="716" ht="18" customHeight="1">
+      <c r="A716" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B716" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C716" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D716" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E716" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F716" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G716" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H716" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I716" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="717" ht="15" customHeight="1">
+      <c r="A717" s="4" t="inlineStr">
+        <is>
+          <t>202512090005/2025</t>
+        </is>
+      </c>
+      <c r="B717" s="4" t="inlineStr">
+        <is>
+          <t>SELECT COM E SERV LTDA</t>
+        </is>
+      </c>
+      <c r="C717" s="4" t="inlineStr">
+        <is>
+          <t>40919130****-47</t>
+        </is>
+      </c>
+      <c r="D717" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E717" s="4" t="inlineStr">
+        <is>
+          <t>R$ 5.390,00</t>
+        </is>
+      </c>
+      <c r="F717" s="4" t="inlineStr">
+        <is>
+          <t>10/12/2025</t>
+        </is>
+      </c>
+      <c r="G717" s="4" t="inlineStr">
+        <is>
+          <t>10/12/2026</t>
+        </is>
+      </c>
+      <c r="H717" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I717" s="4" t="inlineStr">
+        <is>
+          <t>15/12/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="718" ht="8" customHeight="1"/>
+    <row r="719" ht="18" customHeight="1">
+      <c r="A719" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B719" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C719" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D719" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E719" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F719" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G719" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H719" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I719" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="720" ht="15" customHeight="1">
+      <c r="A720" s="4" t="inlineStr">
+        <is>
+          <t>202512090004/2025</t>
+        </is>
+      </c>
+      <c r="B720" s="4" t="inlineStr">
+        <is>
+          <t>SELECT COM E SERV LTDA</t>
+        </is>
+      </c>
+      <c r="C720" s="4" t="inlineStr">
+        <is>
+          <t>40919130****-47</t>
+        </is>
+      </c>
+      <c r="D720" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E720" s="4" t="inlineStr">
+        <is>
+          <t>R$ 223.769,70</t>
+        </is>
+      </c>
+      <c r="F720" s="4" t="inlineStr">
+        <is>
+          <t>10/12/2025</t>
+        </is>
+      </c>
+      <c r="G720" s="4" t="inlineStr">
+        <is>
+          <t>10/12/2026</t>
+        </is>
+      </c>
+      <c r="H720" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I720" s="4" t="inlineStr">
+        <is>
+          <t>15/12/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="721" ht="8" customHeight="1"/>
+    <row r="722" ht="18" customHeight="1">
+      <c r="A722" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B722" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C722" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D722" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E722" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F722" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G722" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H722" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I722" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="723" ht="15" customHeight="1">
+      <c r="A723" s="4" t="inlineStr">
+        <is>
+          <t>202512090003/2025</t>
+        </is>
+      </c>
+      <c r="B723" s="4" t="inlineStr">
+        <is>
+          <t>N B DA COSTA LTDA</t>
+        </is>
+      </c>
+      <c r="C723" s="4" t="inlineStr">
+        <is>
+          <t>34165077****-33</t>
+        </is>
+      </c>
+      <c r="D723" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E723" s="4" t="inlineStr">
+        <is>
+          <t>R$ 89.943,06</t>
+        </is>
+      </c>
+      <c r="F723" s="4" t="inlineStr">
+        <is>
+          <t>10/12/2025</t>
+        </is>
+      </c>
+      <c r="G723" s="4" t="inlineStr">
+        <is>
+          <t>10/12/2026</t>
+        </is>
+      </c>
+      <c r="H723" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I723" s="4" t="inlineStr">
+        <is>
+          <t>15/12/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="724" ht="8" customHeight="1"/>
+    <row r="725" ht="18" customHeight="1">
+      <c r="A725" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B725" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C725" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D725" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E725" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F725" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G725" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H725" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I725" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="726" ht="15" customHeight="1">
+      <c r="A726" s="4" t="inlineStr">
+        <is>
+          <t>202512090002/2025</t>
+        </is>
+      </c>
+      <c r="B726" s="4" t="inlineStr">
+        <is>
+          <t>UBR COMERCIO DE ALIMENTOS SERVICOS CARNES E FRIOS LTDA</t>
+        </is>
+      </c>
+      <c r="C726" s="4" t="inlineStr">
+        <is>
+          <t>19612832****-97</t>
+        </is>
+      </c>
+      <c r="D726" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E726" s="4" t="inlineStr">
+        <is>
+          <t>R$ 28.242,20</t>
+        </is>
+      </c>
+      <c r="F726" s="4" t="inlineStr">
+        <is>
+          <t>10/12/2025</t>
+        </is>
+      </c>
+      <c r="G726" s="4" t="inlineStr">
+        <is>
+          <t>10/12/2026</t>
+        </is>
+      </c>
+      <c r="H726" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I726" s="4" t="inlineStr">
+        <is>
+          <t>15/12/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="727" ht="8" customHeight="1"/>
+    <row r="728" ht="18" customHeight="1">
+      <c r="A728" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B728" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C728" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D728" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E728" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F728" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G728" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H728" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I728" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="729" ht="15" customHeight="1">
+      <c r="A729" s="4" t="inlineStr">
+        <is>
+          <t>202512090001/2025</t>
+        </is>
+      </c>
+      <c r="B729" s="4" t="inlineStr">
+        <is>
+          <t>J R CORDEIRO COMÉRCIO E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C729" s="4" t="inlineStr">
+        <is>
+          <t>54609843****-19</t>
+        </is>
+      </c>
+      <c r="D729" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE BLUSAS DESTINADAS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E729" s="4" t="inlineStr">
+        <is>
+          <t>R$ 58.973,00</t>
+        </is>
+      </c>
+      <c r="F729" s="4" t="inlineStr">
+        <is>
+          <t>09/12/2025</t>
+        </is>
+      </c>
+      <c r="G729" s="4" t="inlineStr">
+        <is>
+          <t>09/12/2026</t>
+        </is>
+      </c>
+      <c r="H729" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I729" s="4" t="inlineStr">
+        <is>
+          <t>12/11/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="730" ht="8" customHeight="1"/>
+    <row r="731" ht="18" customHeight="1">
+      <c r="A731" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B731" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C731" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D731" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E731" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F731" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G731" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H731" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I731" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="732" ht="15" customHeight="1">
+      <c r="A732" s="4" t="inlineStr">
+        <is>
+          <t>202512010002/2025</t>
+        </is>
+      </c>
+      <c r="B732" s="4" t="inlineStr">
+        <is>
+          <t>J R CORDEIRO COMÉRCIO E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C732" s="4" t="inlineStr">
+        <is>
+          <t>54609843****-19</t>
+        </is>
+      </c>
+      <c r="D732" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE BLUSAS DESTINADAS A ATENDER AS NECESSIDADES DA SECRETARIA DE CULTURA E TURISMO DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E732" s="4" t="inlineStr">
+        <is>
+          <t>R$ 55.504,00</t>
+        </is>
+      </c>
+      <c r="F732" s="4" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="G732" s="4" t="inlineStr">
+        <is>
+          <t>01/12/2026</t>
+        </is>
+      </c>
+      <c r="H732" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I732" s="4" t="inlineStr">
+        <is>
+          <t>12/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="733" ht="8" customHeight="1"/>
+    <row r="734" ht="18" customHeight="1">
+      <c r="A734" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B734" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C734" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D734" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E734" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F734" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G734" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H734" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I734" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="735" ht="15" customHeight="1">
+      <c r="A735" s="4" t="inlineStr">
+        <is>
+          <t>202511240001/2025</t>
+        </is>
+      </c>
+      <c r="B735" s="4" t="inlineStr">
+        <is>
+          <t>APLA COMERCIO, SERVICOS, PROJETOS E CONSTRUCOES LTDA</t>
+        </is>
+      </c>
+      <c r="C735" s="4" t="inlineStr">
+        <is>
+          <t>24614233****-42</t>
+        </is>
+      </c>
+      <c r="D735" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A PRESTAÇÃO DOS SERVIÇOS DE REFORMA NO SETOR DE EMERGÊNCIA E  NO SETOR DE RECEPÇÃO DO HOSPITAL MUNICIPAL ANTONIO RIBEIRO DA SILVA DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E735" s="4" t="inlineStr">
+        <is>
+          <t>R$ 76.972,57</t>
+        </is>
+      </c>
+      <c r="F735" s="4" t="inlineStr">
+        <is>
+          <t>08/12/2025</t>
+        </is>
+      </c>
+      <c r="G735" s="4" t="inlineStr">
+        <is>
+          <t>08/01/2026</t>
+        </is>
+      </c>
+      <c r="H735" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I735" s="4" t="inlineStr">
+        <is>
+          <t>22/12/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="736" ht="8" customHeight="1"/>
+    <row r="737" ht="18" customHeight="1">
+      <c r="A737" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B737" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C737" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D737" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E737" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F737" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G737" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H737" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I737" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="738" ht="15" customHeight="1">
+      <c r="A738" s="4" t="inlineStr">
+        <is>
+          <t>202511180002/2025</t>
+        </is>
+      </c>
+      <c r="B738" s="4" t="inlineStr">
+        <is>
+          <t>CTX CAR ENGENHARIA PROJETOS LTDA</t>
+        </is>
+      </c>
+      <c r="C738" s="4" t="inlineStr">
+        <is>
+          <t>41398348****-66</t>
+        </is>
+      </c>
+      <c r="D738" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE AMBULÂNCIA TIPO “A”, ZERO QUILÔMETRO, ADAPTADA CONFORME PORTARIA 2048/2002, PARA ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE, CONFORME MAPP(s) 5331, 5347 E 5553.</t>
+        </is>
+      </c>
+      <c r="E738" s="4" t="inlineStr">
+        <is>
+          <t>R$ 139.750,00</t>
+        </is>
+      </c>
+      <c r="F738" s="4" t="inlineStr">
+        <is>
+          <t>18/11/2025</t>
+        </is>
+      </c>
+      <c r="G738" s="4" t="inlineStr">
+        <is>
           <t>31/12/2025</t>
         </is>
       </c>
-      <c r="H677" s="4" t="inlineStr">
+      <c r="H738" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I677" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A679" s="3" t="inlineStr">
+      <c r="I738" s="4" t="inlineStr">
+        <is>
+          <t>18/11/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="739" ht="8" customHeight="1"/>
+    <row r="740" ht="18" customHeight="1">
+      <c r="A740" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B679" s="3" t="inlineStr">
+      <c r="B740" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C679" s="3" t="inlineStr">
+      <c r="C740" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D679" s="3" t="inlineStr">
+      <c r="D740" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E679" s="3" t="inlineStr">
+      <c r="E740" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F679" s="3" t="inlineStr">
+      <c r="F740" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G679" s="3" t="inlineStr">
+      <c r="G740" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H679" s="3" t="inlineStr">
+      <c r="H740" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I679" s="3" t="inlineStr">
+      <c r="I740" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="680" ht="15" customHeight="1">
-[...30 lines deleted...]
-      <c r="G680" s="4" t="inlineStr">
+    <row r="741" ht="15" customHeight="1">
+      <c r="A741" s="4" t="inlineStr">
+        <is>
+          <t>202511130001/2025</t>
+        </is>
+      </c>
+      <c r="B741" s="4" t="inlineStr">
+        <is>
+          <t>APLA COMERCIO, SERVICOS, PROJETOS E CONSTRUCOES LTDA</t>
+        </is>
+      </c>
+      <c r="C741" s="4" t="inlineStr">
+        <is>
+          <t>24614233****-42</t>
+        </is>
+      </c>
+      <c r="D741" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A PRESTAÇÃO DOS SERVIÇOS DE REFORMA NAS ESCOLAS MUNICIPAIS (UBIRATAN DINIZ AGUIAR, PADRE JOSÉ SINVAL FACUNDO, MARIA DE LOURDES BRAGA E ANTONIO HONORATO) VINCULADAS À SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU/CEARÁ.</t>
+        </is>
+      </c>
+      <c r="E741" s="4" t="inlineStr">
+        <is>
+          <t>R$ 402.667,12</t>
+        </is>
+      </c>
+      <c r="F741" s="4" t="inlineStr">
+        <is>
+          <t>21/11/2025</t>
+        </is>
+      </c>
+      <c r="G741" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2026</t>
+        </is>
+      </c>
+      <c r="H741" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I741" s="4" t="inlineStr">
+        <is>
+          <t>24/11/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="742" ht="8" customHeight="1"/>
+    <row r="743" ht="18" customHeight="1">
+      <c r="A743" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B743" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C743" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D743" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E743" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F743" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G743" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H743" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I743" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="744" ht="15" customHeight="1">
+      <c r="A744" s="4" t="inlineStr">
+        <is>
+          <t>202511120002/2025</t>
+        </is>
+      </c>
+      <c r="B744" s="4" t="inlineStr">
+        <is>
+          <t>J R CORDEIRO COMÉRCIO E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C744" s="4" t="inlineStr">
+        <is>
+          <t>54609843****-19</t>
+        </is>
+      </c>
+      <c r="D744" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE CESTAS BASICAS DESTINADAS A ATENDER AS FAMILIAS CARENTES ASSISTIDAS PELA SECRETARIA DE ASSISTENCIA SOCIAL DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E744" s="4" t="inlineStr">
+        <is>
+          <t>R$ 61.881,30</t>
+        </is>
+      </c>
+      <c r="F744" s="4" t="inlineStr">
+        <is>
+          <t>12/11/2025</t>
+        </is>
+      </c>
+      <c r="G744" s="4" t="inlineStr">
+        <is>
+          <t>12/11/2026</t>
+        </is>
+      </c>
+      <c r="H744" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I744" s="4" t="inlineStr">
+        <is>
+          <t>11/12/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="745" ht="8" customHeight="1"/>
+    <row r="746" ht="18" customHeight="1">
+      <c r="A746" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B746" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C746" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D746" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E746" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F746" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G746" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H746" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I746" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="747" ht="15" customHeight="1">
+      <c r="A747" s="4" t="inlineStr">
+        <is>
+          <t>202511110002/2025</t>
+        </is>
+      </c>
+      <c r="B747" s="4" t="inlineStr">
+        <is>
+          <t>JAQUELINE DA COSTA GOMES MORAIS</t>
+        </is>
+      </c>
+      <c r="C747" s="4" t="inlineStr">
+        <is>
+          <t>29781402****-52</t>
+        </is>
+      </c>
+      <c r="D747" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada para a prestação de serviços de instalação, fornecimento, manutenção preventiva e corretiva da infraestrutura de rede de internet, com suporte técnico e monitoramento, a fim de garantir conectividade contínua, segura e de alta performance em todas as secretarias, órgãos e equipamentos públicos do município de São Luís do Curu - CE.</t>
+        </is>
+      </c>
+      <c r="E747" s="4" t="inlineStr">
+        <is>
+          <t>R$ 61.200,00</t>
+        </is>
+      </c>
+      <c r="F747" s="4" t="inlineStr">
+        <is>
+          <t>11/11/2025</t>
+        </is>
+      </c>
+      <c r="G747" s="4" t="inlineStr">
+        <is>
+          <t>11/11/2026</t>
+        </is>
+      </c>
+      <c r="H747" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I747" s="4" t="inlineStr">
+        <is>
+          <t>11/12/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="748" ht="8" customHeight="1"/>
+    <row r="749" ht="18" customHeight="1">
+      <c r="A749" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B749" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C749" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D749" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E749" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F749" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G749" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H749" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I749" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="750" ht="15" customHeight="1">
+      <c r="A750" s="4" t="inlineStr">
+        <is>
+          <t>202511040002/2025</t>
+        </is>
+      </c>
+      <c r="B750" s="4" t="inlineStr">
+        <is>
+          <t>LAURINETE PAULO DE ARAUJO</t>
+        </is>
+      </c>
+      <c r="C750" s="4" t="inlineStr">
+        <is>
+          <t>05957494****-10</t>
+        </is>
+      </c>
+      <c r="D750" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE SERVIÇOS FUNERÁRIOS, COM FORNECIMENTO DE URNAS E E MORTALHAS, DESTINADOS A DISTRIBUIÇÃO GRATUITA COMO BENEFÍCIO EVENTUAL A FAMÍLIAS EM SITUAÇÃO DE VULNERABILIDADE SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU – CE.</t>
+        </is>
+      </c>
+      <c r="E750" s="4" t="inlineStr">
+        <is>
+          <t>R$ 50.720,00</t>
+        </is>
+      </c>
+      <c r="F750" s="4" t="inlineStr">
+        <is>
+          <t>04/11/2025</t>
+        </is>
+      </c>
+      <c r="G750" s="4" t="inlineStr">
+        <is>
+          <t>04/11/2026</t>
+        </is>
+      </c>
+      <c r="H750" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I750" s="4" t="inlineStr">
+        <is>
+          <t>11/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="751" ht="8" customHeight="1"/>
+    <row r="752" ht="18" customHeight="1">
+      <c r="A752" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B752" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C752" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D752" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E752" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F752" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G752" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H752" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I752" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="753" ht="15" customHeight="1">
+      <c r="A753" s="4" t="inlineStr">
+        <is>
+          <t>202510310007/2025</t>
+        </is>
+      </c>
+      <c r="B753" s="4" t="inlineStr">
+        <is>
+          <t>HOLY MUSIC PROMOCOES DE EVENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C753" s="4" t="inlineStr">
+        <is>
+          <t>61037366****-20</t>
+        </is>
+      </c>
+      <c r="D753" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE SHOW ARTÍSTICO DO GRUPO WILLIAM SANFONA E BANDA, NO DIA 23 DE NOVEMBRO DE 2025, PARA A FESTA DE EMANCIPAÇÃO POLÍTICA DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E753" s="4" t="inlineStr">
+        <is>
+          <t>R$ 85.000,00</t>
+        </is>
+      </c>
+      <c r="F753" s="4" t="inlineStr">
+        <is>
+          <t>03/11/2025</t>
+        </is>
+      </c>
+      <c r="G753" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H753" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I753" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="754" ht="8" customHeight="1"/>
+    <row r="755" ht="18" customHeight="1">
+      <c r="A755" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B755" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C755" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D755" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E755" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F755" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G755" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H755" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I755" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="756" ht="15" customHeight="1">
+      <c r="A756" s="4" t="inlineStr">
+        <is>
+          <t>202510280002/2025</t>
+        </is>
+      </c>
+      <c r="B756" s="4" t="inlineStr">
+        <is>
+          <t>J R CORDEIRO COMÉRCIO E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C756" s="4" t="inlineStr">
+        <is>
+          <t>54609843****-19</t>
+        </is>
+      </c>
+      <c r="D756" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE MATERIAIS PARA COMPOSIÇÃO DE KIT BEBÊ DESTINADOS AS GESTANTES ASSISTIDAS PELA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU – CE.</t>
+        </is>
+      </c>
+      <c r="E756" s="4" t="inlineStr">
+        <is>
+          <t>R$ 123.709,00</t>
+        </is>
+      </c>
+      <c r="F756" s="4" t="inlineStr">
+        <is>
+          <t>28/10/2025</t>
+        </is>
+      </c>
+      <c r="G756" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H756" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I756" s="4" t="inlineStr">
+        <is>
+          <t>28/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="757" ht="14" customHeight="1">
+      <c r="A757" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="758" ht="16" customHeight="1">
+      <c r="A758" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B758" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C758" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D758" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E758" s="6" t="inlineStr"/>
+      <c r="F758" s="6" t="inlineStr"/>
+      <c r="G758" s="6" t="inlineStr"/>
+      <c r="H758" s="6" t="inlineStr"/>
+      <c r="I758" s="6" t="inlineStr"/>
+    </row>
+    <row r="759" ht="14" customHeight="1">
+      <c r="A759" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B759" s="7" t="inlineStr">
+        <is>
+          <t>30/12/2025</t>
+        </is>
+      </c>
+      <c r="C759" s="7" t="inlineStr">
+        <is>
+          <t>R$ 61.854,50</t>
+        </is>
+      </c>
+      <c r="D759" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00152/2025</t>
+        </is>
+      </c>
+      <c r="E759" s="7" t="inlineStr"/>
+      <c r="F759" s="7" t="inlineStr"/>
+      <c r="G759" s="7" t="inlineStr"/>
+      <c r="H759" s="7" t="inlineStr"/>
+      <c r="I759" s="7" t="inlineStr"/>
+    </row>
+    <row r="760" ht="8" customHeight="1"/>
+    <row r="761" ht="18" customHeight="1">
+      <c r="A761" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B761" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C761" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D761" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E761" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F761" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G761" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H761" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I761" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="762" ht="15" customHeight="1">
+      <c r="A762" s="4" t="inlineStr">
+        <is>
+          <t>202510210002/2025</t>
+        </is>
+      </c>
+      <c r="B762" s="4" t="inlineStr">
+        <is>
+          <t>COSTA MARTINS SOCIEDADE DE ADVOGADOS</t>
+        </is>
+      </c>
+      <c r="C762" s="4" t="inlineStr">
+        <is>
+          <t>18910615****-10</t>
+        </is>
+      </c>
+      <c r="D762" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM ASSESSORIA E CONSULTORIA TÉCNICA PREVIDENCIÁRIA JUNTO AO INSTITUTO DE PREVIDÊNCIA DO MUNICÍPIO DE SÃO LUÍS DO CURU -CE.</t>
+        </is>
+      </c>
+      <c r="E762" s="4" t="inlineStr">
+        <is>
+          <t>R$ 30.000,00</t>
+        </is>
+      </c>
+      <c r="F762" s="4" t="inlineStr">
+        <is>
+          <t>21/10/2025</t>
+        </is>
+      </c>
+      <c r="G762" s="4" t="inlineStr">
+        <is>
+          <t>21/10/2026</t>
+        </is>
+      </c>
+      <c r="H762" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I762" s="4" t="inlineStr">
+        <is>
+          <t>21/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="763" ht="8" customHeight="1"/>
+    <row r="764" ht="18" customHeight="1">
+      <c r="A764" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B764" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C764" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D764" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E764" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F764" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G764" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H764" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I764" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="765" ht="15" customHeight="1">
+      <c r="A765" s="4" t="inlineStr">
+        <is>
+          <t>202510210002/2025</t>
+        </is>
+      </c>
+      <c r="B765" s="4" t="inlineStr">
+        <is>
+          <t>COSTA MARTINS SOCIEDADE DE ADVOGADOS</t>
+        </is>
+      </c>
+      <c r="C765" s="4" t="inlineStr">
+        <is>
+          <t>18910615****-10</t>
+        </is>
+      </c>
+      <c r="D765" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM ASSESSORIA E CONSULTORIA TÉCNICA PREVIDENCIÁRIA JUNTO AO INSTITUTO DE PREVIDÊNCIA DO MUNICÍPIO DE SÃO LUÍS DO CURU -CE.</t>
+        </is>
+      </c>
+      <c r="E765" s="4" t="inlineStr">
+        <is>
+          <t>R$ 30.000,00</t>
+        </is>
+      </c>
+      <c r="F765" s="4" t="inlineStr">
+        <is>
+          <t>21/10/2025</t>
+        </is>
+      </c>
+      <c r="G765" s="4" t="inlineStr">
+        <is>
+          <t>21/10/2026</t>
+        </is>
+      </c>
+      <c r="H765" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I765" s="4" t="inlineStr">
+        <is>
+          <t>21/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="766" ht="8" customHeight="1"/>
+    <row r="767" ht="18" customHeight="1">
+      <c r="A767" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B767" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C767" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D767" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E767" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F767" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G767" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H767" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I767" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="768" ht="15" customHeight="1">
+      <c r="A768" s="4" t="inlineStr">
+        <is>
+          <t>202510200005/2025</t>
+        </is>
+      </c>
+      <c r="B768" s="4" t="inlineStr">
+        <is>
+          <t>PRIME COMERCIO DE PRODUTOS MEDICOS HOSPITALARES ltda</t>
+        </is>
+      </c>
+      <c r="C768" s="4" t="inlineStr">
+        <is>
+          <t>23192494****-59</t>
+        </is>
+      </c>
+      <c r="D768" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MEDICAMENTOS HOSPITALARES E INSUMOS PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE, CONFORME MAPP 5111.</t>
+        </is>
+      </c>
+      <c r="E768" s="4" t="inlineStr">
+        <is>
+          <t>R$ 118.454,50</t>
+        </is>
+      </c>
+      <c r="F768" s="4" t="inlineStr">
+        <is>
+          <t>20/10/2025</t>
+        </is>
+      </c>
+      <c r="G768" s="4" t="inlineStr">
+        <is>
+          <t>20/10/2026</t>
+        </is>
+      </c>
+      <c r="H768" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I768" s="4" t="inlineStr">
+        <is>
+          <t>20/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="769" ht="8" customHeight="1"/>
+    <row r="770" ht="18" customHeight="1">
+      <c r="A770" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B770" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C770" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D770" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E770" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F770" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G770" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H770" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I770" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="771" ht="15" customHeight="1">
+      <c r="A771" s="4" t="inlineStr">
+        <is>
+          <t>202510200004/2025</t>
+        </is>
+      </c>
+      <c r="B771" s="4" t="inlineStr">
+        <is>
+          <t>Odonto Medic Ltda</t>
+        </is>
+      </c>
+      <c r="C771" s="4" t="inlineStr">
+        <is>
+          <t>22253385****-12</t>
+        </is>
+      </c>
+      <c r="D771" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MEDICAMENTOS DESTINADOS ATENDER AS DEMANDAS JUDICIAIS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E771" s="4" t="inlineStr">
+        <is>
+          <t>R$ 970.262,62</t>
+        </is>
+      </c>
+      <c r="F771" s="4" t="inlineStr">
+        <is>
+          <t>20/10/2025</t>
+        </is>
+      </c>
+      <c r="G771" s="4" t="inlineStr">
+        <is>
+          <t>20/10/2026</t>
+        </is>
+      </c>
+      <c r="H771" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I771" s="4" t="inlineStr">
+        <is>
+          <t>11/12/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="772" ht="8" customHeight="1"/>
+    <row r="773" ht="18" customHeight="1">
+      <c r="A773" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B773" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C773" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D773" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E773" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F773" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G773" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H773" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I773" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="774" ht="15" customHeight="1">
+      <c r="A774" s="4" t="inlineStr">
+        <is>
+          <t>202510200003/2025</t>
+        </is>
+      </c>
+      <c r="B774" s="4" t="inlineStr">
+        <is>
+          <t>PRIME COMERCIO DE PRODUTOS MEDICOS HOSPITALARES ltda</t>
+        </is>
+      </c>
+      <c r="C774" s="4" t="inlineStr">
+        <is>
+          <t>23192494****-59</t>
+        </is>
+      </c>
+      <c r="D774" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE OUTROS MATERIAIS DE CONSUMO DESTINADOS ATENDER AS DEMANDAS JUDICIAIS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E774" s="4" t="inlineStr">
+        <is>
+          <t>R$ 210.413,52</t>
+        </is>
+      </c>
+      <c r="F774" s="4" t="inlineStr">
+        <is>
+          <t>20/10/2025</t>
+        </is>
+      </c>
+      <c r="G774" s="4" t="inlineStr">
+        <is>
+          <t>20/10/2026</t>
+        </is>
+      </c>
+      <c r="H774" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I774" s="4" t="inlineStr">
+        <is>
+          <t>11/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="775" ht="8" customHeight="1"/>
+    <row r="776" ht="18" customHeight="1">
+      <c r="A776" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B776" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C776" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D776" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E776" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F776" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G776" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H776" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I776" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="777" ht="15" customHeight="1">
+      <c r="A777" s="4" t="inlineStr">
+        <is>
+          <t>202510200002/2025</t>
+        </is>
+      </c>
+      <c r="B777" s="4" t="inlineStr">
+        <is>
+          <t>Odonto Medic Ltda</t>
+        </is>
+      </c>
+      <c r="C777" s="4" t="inlineStr">
+        <is>
+          <t>22253385****-12</t>
+        </is>
+      </c>
+      <c r="D777" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE MATERIAIS PERMENTES E DE CONSUMO PARA FISIOTERAPIA , JUNTO AO eMULTI(Equipes Multiprofissionais) DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E777" s="4" t="inlineStr">
+        <is>
+          <t>R$ 48.384,20</t>
+        </is>
+      </c>
+      <c r="F777" s="4" t="inlineStr">
+        <is>
+          <t>23/10/2025</t>
+        </is>
+      </c>
+      <c r="G777" s="4" t="inlineStr">
+        <is>
+          <t>30/12/2025</t>
+        </is>
+      </c>
+      <c r="H777" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I777" s="4" t="inlineStr">
+        <is>
+          <t>23/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="778" ht="8" customHeight="1"/>
+    <row r="779" ht="18" customHeight="1">
+      <c r="A779" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B779" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C779" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D779" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E779" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F779" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G779" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H779" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I779" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="780" ht="15" customHeight="1">
+      <c r="A780" s="4" t="inlineStr">
+        <is>
+          <t>202510160002/2025</t>
+        </is>
+      </c>
+      <c r="B780" s="4" t="inlineStr">
+        <is>
+          <t>OFICINA DIGITAL PRODUCOES, MARKETING E AGENCIAMENTO DE VIAGENS LTDA</t>
+        </is>
+      </c>
+      <c r="C780" s="4" t="inlineStr">
+        <is>
+          <t>15605031****-43</t>
+        </is>
+      </c>
+      <c r="D780" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE SHOW ARTÍSTICO DA CANTORA "DAMARES”, NO DIA 20 DE NOVEMBRO DE 2025, PARA A FESTA DE EMANCIPAÇÃO POLÍTICA DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E780" s="4" t="inlineStr">
+        <is>
+          <t>R$ 200.000,00</t>
+        </is>
+      </c>
+      <c r="F780" s="4" t="inlineStr">
+        <is>
+          <t>16/10/2025</t>
+        </is>
+      </c>
+      <c r="G780" s="4" t="inlineStr">
+        <is>
+          <t>14/01/2026</t>
+        </is>
+      </c>
+      <c r="H780" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I780" s="4" t="inlineStr">
+        <is>
+          <t>21/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="781" ht="8" customHeight="1"/>
+    <row r="782" ht="18" customHeight="1">
+      <c r="A782" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B782" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C782" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D782" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E782" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F782" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G782" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H782" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I782" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="783" ht="15" customHeight="1">
+      <c r="A783" s="4" t="inlineStr">
+        <is>
+          <t>202510160001/2025</t>
+        </is>
+      </c>
+      <c r="B783" s="4" t="inlineStr">
+        <is>
+          <t>MONTEIRO E MONTEIRO ADVOGADOS ASSOCIADOS</t>
+        </is>
+      </c>
+      <c r="C783" s="4" t="inlineStr">
+        <is>
+          <t>35542612****-90</t>
+        </is>
+      </c>
+      <c r="D783" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de Prestador de Serviços Advocatícios para que patrocine demanda judicial visando à recuperação dos valores que deixaram de ser repassados ao Município em face da ilegal fixação do valor mínimo anual por aluno (RECUPERAÇÃO DE VERBAS DO EXTINTO FUNDEF, execução da ação de n° 0050616-27.1999.4.03.6100).</t>
+        </is>
+      </c>
+      <c r="E783" s="4" t="inlineStr">
+        <is>
+          <t>R$ 2.364.105,30</t>
+        </is>
+      </c>
+      <c r="F783" s="4" t="inlineStr">
+        <is>
+          <t>16/10/2025</t>
+        </is>
+      </c>
+      <c r="G783" s="4" t="inlineStr">
+        <is>
+          <t>16/10/2026</t>
+        </is>
+      </c>
+      <c r="H783" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I783" s="4" t="inlineStr">
+        <is>
+          <t>21/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="784" ht="8" customHeight="1"/>
+    <row r="785" ht="18" customHeight="1">
+      <c r="A785" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B785" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C785" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D785" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E785" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F785" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G785" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H785" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I785" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="786" ht="15" customHeight="1">
+      <c r="A786" s="4" t="inlineStr">
+        <is>
+          <t>202510070004./2025</t>
+        </is>
+      </c>
+      <c r="B786" s="4" t="inlineStr">
+        <is>
+          <t>DIAGONAL INVESTIMENTOS E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C786" s="4" t="inlineStr">
+        <is>
+          <t>28177357****-69</t>
+        </is>
+      </c>
+      <c r="D786" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A CONSTRUÇÃO DE UMA MINI ARENHINHA NA ESCOLA FRANCISCO SÁ - NÚCLEO G, ZONA RURAL, NO MUNICÍPIO DE SÃO LUÍS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E786" s="4" t="inlineStr">
+        <is>
+          <t>R$ 125.106,65</t>
+        </is>
+      </c>
+      <c r="F786" s="4" t="inlineStr">
+        <is>
+          <t>07/10/2025</t>
+        </is>
+      </c>
+      <c r="G786" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H786" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I786" s="4" t="inlineStr">
+        <is>
+          <t>10/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="787" ht="14" customHeight="1">
+      <c r="A787" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="788" ht="16" customHeight="1">
+      <c r="A788" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B788" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C788" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D788" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E788" s="6" t="inlineStr"/>
+      <c r="F788" s="6" t="inlineStr"/>
+      <c r="G788" s="6" t="inlineStr"/>
+      <c r="H788" s="6" t="inlineStr"/>
+      <c r="I788" s="6" t="inlineStr"/>
+    </row>
+    <row r="789" ht="14" customHeight="1">
+      <c r="A789" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B789" s="7" t="inlineStr">
+        <is>
+          <t>18/12/2025</t>
+        </is>
+      </c>
+      <c r="C789" s="7" t="inlineStr">
+        <is>
+          <t>R$ -17,23</t>
+        </is>
+      </c>
+      <c r="D789" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Supressão - Novo - 00076/2025</t>
+        </is>
+      </c>
+      <c r="E789" s="7" t="inlineStr"/>
+      <c r="F789" s="7" t="inlineStr"/>
+      <c r="G789" s="7" t="inlineStr"/>
+      <c r="H789" s="7" t="inlineStr"/>
+      <c r="I789" s="7" t="inlineStr"/>
+    </row>
+    <row r="790" ht="8" customHeight="1"/>
+    <row r="791" ht="18" customHeight="1">
+      <c r="A791" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B791" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C791" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D791" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E791" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F791" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G791" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H791" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I791" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="792" ht="15" customHeight="1">
+      <c r="A792" s="4" t="inlineStr">
+        <is>
+          <t>202510070004./2025</t>
+        </is>
+      </c>
+      <c r="B792" s="4" t="inlineStr">
+        <is>
+          <t>DIAGONAL INVESTIMENTOS E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C792" s="4" t="inlineStr">
+        <is>
+          <t>28177357****-69</t>
+        </is>
+      </c>
+      <c r="D792" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A CONSTRUÇÃO DE UMA MINI ARENHINHA NA ESCOLA FRANCISCO SÁ - NÚCLEO G, ZONA RURAL, NO MUNICÍPIO DE SÃO LUÍS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E792" s="4" t="inlineStr">
+        <is>
+          <t>R$ 125.123,88</t>
+        </is>
+      </c>
+      <c r="F792" s="4" t="inlineStr">
+        <is>
+          <t>07/10/2025</t>
+        </is>
+      </c>
+      <c r="G792" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H792" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I792" s="4" t="inlineStr">
+        <is>
+          <t>07/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="793" ht="8" customHeight="1"/>
+    <row r="794" ht="18" customHeight="1">
+      <c r="A794" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B794" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C794" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D794" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E794" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F794" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G794" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H794" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I794" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="795" ht="15" customHeight="1">
+      <c r="A795" s="4" t="inlineStr">
+        <is>
+          <t>202510070003./2025</t>
+        </is>
+      </c>
+      <c r="B795" s="4" t="inlineStr">
+        <is>
+          <t>CALCULO CERTO SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C795" s="4" t="inlineStr">
+        <is>
+          <t>49671963****-06</t>
+        </is>
+      </c>
+      <c r="D795" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A CONSTRUÇÃO DE GRADIS PARA FECHAMENTO DE TERRENO NO CONTORNO DOS COLÉGIOS FRANCISCO SÁ (NÚCLEO G), ALONSO HERCULANO (ESCÓCIO) E ANTÕNIO HONORATO (BAIRRO SALGADO), NO MUNICÍPIO DE SÃO LUÍS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E795" s="4" t="inlineStr">
+        <is>
+          <t>R$ 121.863,70</t>
+        </is>
+      </c>
+      <c r="F795" s="4" t="inlineStr">
+        <is>
+          <t>07/10/2025</t>
+        </is>
+      </c>
+      <c r="G795" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H795" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I795" s="4" t="inlineStr">
+        <is>
+          <t>07/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="796" ht="8" customHeight="1"/>
+    <row r="797" ht="18" customHeight="1">
+      <c r="A797" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B797" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C797" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D797" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E797" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F797" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G797" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H797" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I797" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="798" ht="15" customHeight="1">
+      <c r="A798" s="4" t="inlineStr">
+        <is>
+          <t>202510070003./2025</t>
+        </is>
+      </c>
+      <c r="B798" s="4" t="inlineStr">
+        <is>
+          <t>MYLANO LOCAÇÕES, CONSTRUÇÕES E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C798" s="4" t="inlineStr">
+        <is>
+          <t>49671963****-06</t>
+        </is>
+      </c>
+      <c r="D798" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A CONSTRUÇÃO DE GRADIS PARA FECHAMENTO DE TERRENO NO CONTORNO DOS COLÉGIOS FRANCISCO SÁ (NÚCLEO G), ALONSO HERCULANO (ESCÓCIO) E ANTÕNIO HONORATO (BAIRRO SALGADO), NO MUNICÍPIO DE SÃO LUÍS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E798" s="4" t="inlineStr">
+        <is>
+          <t>R$ 121.834,39</t>
+        </is>
+      </c>
+      <c r="F798" s="4" t="inlineStr">
+        <is>
+          <t>07/10/2025</t>
+        </is>
+      </c>
+      <c r="G798" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H798" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I798" s="4" t="inlineStr">
+        <is>
+          <t>10/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="799" ht="14" customHeight="1">
+      <c r="A799" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="800" ht="16" customHeight="1">
+      <c r="A800" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B800" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C800" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D800" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E800" s="6" t="inlineStr"/>
+      <c r="F800" s="6" t="inlineStr"/>
+      <c r="G800" s="6" t="inlineStr"/>
+      <c r="H800" s="6" t="inlineStr"/>
+      <c r="I800" s="6" t="inlineStr"/>
+    </row>
+    <row r="801" ht="14" customHeight="1">
+      <c r="A801" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B801" s="7" t="inlineStr">
+        <is>
+          <t>18/12/2025</t>
+        </is>
+      </c>
+      <c r="C801" s="7" t="inlineStr">
+        <is>
+          <t>R$ -29,31</t>
+        </is>
+      </c>
+      <c r="D801" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Supressão - Novo - 00154/2025</t>
+        </is>
+      </c>
+      <c r="E801" s="7" t="inlineStr"/>
+      <c r="F801" s="7" t="inlineStr"/>
+      <c r="G801" s="7" t="inlineStr"/>
+      <c r="H801" s="7" t="inlineStr"/>
+      <c r="I801" s="7" t="inlineStr"/>
+    </row>
+    <row r="802" ht="8" customHeight="1"/>
+    <row r="803" ht="18" customHeight="1">
+      <c r="A803" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B803" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C803" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D803" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E803" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F803" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G803" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H803" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I803" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="804" ht="15" customHeight="1">
+      <c r="A804" s="4" t="inlineStr">
+        <is>
+          <t>202510070001./2025</t>
+        </is>
+      </c>
+      <c r="B804" s="4" t="inlineStr">
+        <is>
+          <t>MULTINTEGRADA LTDA</t>
+        </is>
+      </c>
+      <c r="C804" s="4" t="inlineStr">
+        <is>
+          <t>25189803****-67</t>
+        </is>
+      </c>
+      <c r="D804" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA COM SOLUÇÃO DE
+SOFTWARE PARA PRONTUÁRIO HOSPITALAR, INCLUINDO: LOCAÇÃO DE SERVIDOR EM
+NUVEM, MANUTENÇÃO, SUPORTE TÉCNICO E CAPACITAÇÃO DE SERVIDORES DO HOSPITAL
+MUNICIPAL ANTONIO RIBEIRO DA SILVA.</t>
+        </is>
+      </c>
+      <c r="E804" s="4" t="inlineStr">
+        <is>
+          <t>R$ 32.500,00</t>
+        </is>
+      </c>
+      <c r="F804" s="4" t="inlineStr">
+        <is>
+          <t>07/10/2025</t>
+        </is>
+      </c>
+      <c r="G804" s="4" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
+        </is>
+      </c>
+      <c r="H804" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I804" s="4" t="inlineStr">
+        <is>
+          <t>10/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="805" ht="8" customHeight="1"/>
+    <row r="806" ht="18" customHeight="1">
+      <c r="A806" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B806" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C806" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D806" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E806" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F806" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G806" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H806" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I806" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="807" ht="15" customHeight="1">
+      <c r="A807" s="4" t="inlineStr">
+        <is>
+          <t>202510010002/2025</t>
+        </is>
+      </c>
+      <c r="B807" s="4" t="inlineStr">
+        <is>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+        </is>
+      </c>
+      <c r="C807" s="4" t="inlineStr">
+        <is>
+          <t>07580946****-13</t>
+        </is>
+      </c>
+      <c r="D807" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E807" s="4" t="inlineStr">
+        <is>
+          <t>R$ 140.130,00</t>
+        </is>
+      </c>
+      <c r="F807" s="4" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="G807" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H807" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I807" s="4" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="808" ht="8" customHeight="1"/>
+    <row r="809" ht="18" customHeight="1">
+      <c r="A809" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B809" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C809" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D809" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E809" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F809" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G809" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H809" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I809" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="810" ht="15" customHeight="1">
+      <c r="A810" s="4" t="inlineStr">
+        <is>
+          <t>202509290004./2025</t>
+        </is>
+      </c>
+      <c r="B810" s="4" t="inlineStr">
+        <is>
+          <t>HEDELITA NOGUEIRA VIEIRA LTDA</t>
+        </is>
+      </c>
+      <c r="C810" s="4" t="inlineStr">
+        <is>
+          <t>07779242****-74</t>
+        </is>
+      </c>
+      <c r="D810" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE PUBLICAÇÕES E ATOS OFICIAIS  DE INTERESSE DA SECRETARIA DE SAÚDE DO MUNICIPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E810" s="4" t="inlineStr">
+        <is>
+          <t>R$ 54.000,00</t>
+        </is>
+      </c>
+      <c r="F810" s="4" t="inlineStr">
+        <is>
+          <t>29/09/2025</t>
+        </is>
+      </c>
+      <c r="G810" s="4" t="inlineStr">
+        <is>
+          <t>29/09/2026</t>
+        </is>
+      </c>
+      <c r="H810" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I810" s="4" t="inlineStr">
+        <is>
+          <t>29/09/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="811" ht="8" customHeight="1"/>
+    <row r="812" ht="18" customHeight="1">
+      <c r="A812" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B812" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C812" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D812" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E812" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F812" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G812" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H812" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I812" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="813" ht="15" customHeight="1">
+      <c r="A813" s="4" t="inlineStr">
+        <is>
+          <t>202509290003./2025</t>
+        </is>
+      </c>
+      <c r="B813" s="4" t="inlineStr">
+        <is>
+          <t>HEDELITA NOGUEIRA VIEIRA LTDA</t>
+        </is>
+      </c>
+      <c r="C813" s="4" t="inlineStr">
+        <is>
+          <t>07779242****-74</t>
+        </is>
+      </c>
+      <c r="D813" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE PUBLICAÇÕES E ATOS OFICIAIS  DE INTERESSE DA SECRETARIA DE EDUCAÇÃO DO MUNICIPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E813" s="4" t="inlineStr">
+        <is>
+          <t>R$ 54.000,00</t>
+        </is>
+      </c>
+      <c r="F813" s="4" t="inlineStr">
+        <is>
+          <t>29/09/2025</t>
+        </is>
+      </c>
+      <c r="G813" s="4" t="inlineStr">
+        <is>
+          <t>29/09/2026</t>
+        </is>
+      </c>
+      <c r="H813" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I813" s="4" t="inlineStr">
+        <is>
+          <t>29/09/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="814" ht="8" customHeight="1"/>
+    <row r="815" ht="18" customHeight="1">
+      <c r="A815" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B815" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C815" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D815" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E815" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F815" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G815" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H815" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I815" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="816" ht="15" customHeight="1">
+      <c r="A816" s="4" t="inlineStr">
+        <is>
+          <t>202509290002./2025</t>
+        </is>
+      </c>
+      <c r="B816" s="4" t="inlineStr">
+        <is>
+          <t>HEDELITA NOGUEIRA VIEIRA LTDA</t>
+        </is>
+      </c>
+      <c r="C816" s="4" t="inlineStr">
+        <is>
+          <t>07779242****-74</t>
+        </is>
+      </c>
+      <c r="D816" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE PUBLICAÇÕES E ATOS OFICIAIS  DE INTERESSE DA SECRETARIA DE ASSISTENCIA SOCIAL DO MUNICIPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E816" s="4" t="inlineStr">
+        <is>
+          <t>R$ 47.250,00</t>
+        </is>
+      </c>
+      <c r="F816" s="4" t="inlineStr">
+        <is>
+          <t>29/09/2025</t>
+        </is>
+      </c>
+      <c r="G816" s="4" t="inlineStr">
+        <is>
+          <t>29/09/2026</t>
+        </is>
+      </c>
+      <c r="H816" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I816" s="4" t="inlineStr">
+        <is>
+          <t>29/09/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="817" ht="8" customHeight="1"/>
+    <row r="818" ht="18" customHeight="1">
+      <c r="A818" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B818" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C818" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D818" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E818" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F818" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G818" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H818" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I818" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="819" ht="15" customHeight="1">
+      <c r="A819" s="4" t="inlineStr">
+        <is>
+          <t>202509290001../2025</t>
+        </is>
+      </c>
+      <c r="B819" s="4" t="inlineStr">
+        <is>
+          <t>HEDELITA NOGUEIRA VIEIRA LTDA</t>
+        </is>
+      </c>
+      <c r="C819" s="4" t="inlineStr">
+        <is>
+          <t>07779242****-74</t>
+        </is>
+      </c>
+      <c r="D819" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE PUBLICAÇÕES E ATOS OFICIAIS  DE INTERESSE DA SECRETARIA DE ADMINISTRAÇÃO DO MUNICIPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E819" s="4" t="inlineStr">
+        <is>
+          <t>R$ 54.000,00</t>
+        </is>
+      </c>
+      <c r="F819" s="4" t="inlineStr">
+        <is>
+          <t>29/09/2025</t>
+        </is>
+      </c>
+      <c r="G819" s="4" t="inlineStr">
+        <is>
+          <t>29/09/2026</t>
+        </is>
+      </c>
+      <c r="H819" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I819" s="4" t="inlineStr">
+        <is>
+          <t>29/09/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="820" ht="8" customHeight="1"/>
+    <row r="821" ht="18" customHeight="1">
+      <c r="A821" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B821" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C821" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D821" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E821" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F821" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G821" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H821" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I821" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="822" ht="15" customHeight="1">
+      <c r="A822" s="4" t="inlineStr">
+        <is>
+          <t>202509230001/2025</t>
+        </is>
+      </c>
+      <c r="B822" s="4" t="inlineStr">
+        <is>
+          <t>CTX CAR ENGENHARIA PROJETOS LTDA</t>
+        </is>
+      </c>
+      <c r="C822" s="4" t="inlineStr">
+        <is>
+          <t>41398348****-66</t>
+        </is>
+      </c>
+      <c r="D822" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE AMBULÂNCIAS TIPO “A”, ZERO QUILÔMETRO, ADAPTADA CONFORME PORTARIA 2048/2002, PARA ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE, CONFORME MAPP(s) 5331, 5347 E 5553.</t>
+        </is>
+      </c>
+      <c r="E822" s="4" t="inlineStr">
+        <is>
+          <t>R$ 279.500,00</t>
+        </is>
+      </c>
+      <c r="F822" s="4" t="inlineStr">
+        <is>
+          <t>23/09/2025</t>
+        </is>
+      </c>
+      <c r="G822" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H822" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I822" s="4" t="inlineStr">
+        <is>
+          <t>23/09/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="823" ht="8" customHeight="1"/>
+    <row r="824" ht="18" customHeight="1">
+      <c r="A824" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B824" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C824" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D824" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E824" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F824" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G824" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H824" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I824" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="825" ht="15" customHeight="1">
+      <c r="A825" s="4" t="inlineStr">
+        <is>
+          <t>202509190001../2025</t>
+        </is>
+      </c>
+      <c r="B825" s="4" t="inlineStr">
+        <is>
+          <t>INSTITUTO DE ESTUDOS, PESQUISAS E PROJETOS VALE DO JAGUARIBE</t>
+        </is>
+      </c>
+      <c r="C825" s="4" t="inlineStr">
+        <is>
+          <t>08902465****-40</t>
+        </is>
+      </c>
+      <c r="D825" s="4" t="inlineStr">
+        <is>
+          <t>Contratação dos serviços de assessoria no desenvolvimento de atividades de fomento ao ensino e aprendizagem junto à Secretaria de Educação do município de São Luís do Curu-CE.</t>
+        </is>
+      </c>
+      <c r="E825" s="4" t="inlineStr">
+        <is>
+          <t>R$ 18.100,00</t>
+        </is>
+      </c>
+      <c r="F825" s="4" t="inlineStr">
+        <is>
+          <t>19/09/2025</t>
+        </is>
+      </c>
+      <c r="G825" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H825" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I825" s="4" t="inlineStr">
+        <is>
+          <t>19/09/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="826" ht="8" customHeight="1"/>
+    <row r="827" ht="18" customHeight="1">
+      <c r="A827" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B827" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C827" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D827" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E827" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F827" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G827" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H827" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I827" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="828" ht="15" customHeight="1">
+      <c r="A828" s="4" t="inlineStr">
+        <is>
+          <t>202509170001./2025</t>
+        </is>
+      </c>
+      <c r="B828" s="4" t="inlineStr">
+        <is>
+          <t>F. IVO DE MACEDO PRODUCAO DE EVENTOS DE FESTAS LTDA</t>
+        </is>
+      </c>
+      <c r="C828" s="4" t="inlineStr">
+        <is>
+          <t>27141623****-30</t>
+        </is>
+      </c>
+      <c r="D828" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE SHOW ARTÍSTICO DA BANDA “JOYCE TAYNÁ”, NO DIA 21 DE NOVEMBRO DE 2025, PARA A FESTA DE EMANCIPAÇÃO POLÍTICA DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E828" s="4" t="inlineStr">
+        <is>
+          <t>R$ 100.000,00</t>
+        </is>
+      </c>
+      <c r="F828" s="4" t="inlineStr">
+        <is>
+          <t>17/09/2025</t>
+        </is>
+      </c>
+      <c r="G828" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H828" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I828" s="4" t="inlineStr">
+        <is>
+          <t>21/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="829" ht="8" customHeight="1"/>
+    <row r="830" ht="18" customHeight="1">
+      <c r="A830" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B830" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C830" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D830" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E830" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F830" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G830" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H830" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I830" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="831" ht="15" customHeight="1">
+      <c r="A831" s="4" t="inlineStr">
+        <is>
+          <t>202509120002./2025</t>
+        </is>
+      </c>
+      <c r="B831" s="4" t="inlineStr">
+        <is>
+          <t>EMAN - ASSESSORIA E SERVICOS DE APOIO ADMINISTRATIVOS LTDA</t>
+        </is>
+      </c>
+      <c r="C831" s="4" t="inlineStr">
+        <is>
+          <t>54594846****-26</t>
+        </is>
+      </c>
+      <c r="D831" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA DE CONSULTORIA COM A FINALIDADE DE REALIZAR MAPEAMENTO, MONITORAMENTO E MELHORIAS CONTÍNUAS DE PROCESSOS NOS SETORES DA PREFEITURA MUNICIPAL DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E831" s="4" t="inlineStr">
+        <is>
+          <t>R$ 60.000,00</t>
+        </is>
+      </c>
+      <c r="F831" s="4" t="inlineStr">
+        <is>
+          <t>12/09/2025</t>
+        </is>
+      </c>
+      <c r="G831" s="4" t="inlineStr">
+        <is>
+          <t>12/09/2026</t>
+        </is>
+      </c>
+      <c r="H831" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I831" s="4" t="inlineStr">
+        <is>
+          <t>16/09/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="832" ht="8" customHeight="1"/>
+    <row r="833" ht="18" customHeight="1">
+      <c r="A833" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B833" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C833" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D833" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E833" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F833" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G833" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H833" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I833" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="834" ht="15" customHeight="1">
+      <c r="A834" s="4" t="inlineStr">
+        <is>
+          <t>202509100001./2025</t>
+        </is>
+      </c>
+      <c r="B834" s="4" t="inlineStr">
+        <is>
+          <t>ANA PAULA DE SOUSA ALVES</t>
+        </is>
+      </c>
+      <c r="C834" s="4" t="inlineStr">
+        <is>
+          <t>***.***.363-**</t>
+        </is>
+      </c>
+      <c r="D834" s="4" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE IMOVEL, LOCALIZADO NO PV IPIRANGA, ZONA RURAL, SÃO LUÍS DO CURU-CE, PARA FUNCIONAMENTO DO EJA(EDUCAÇÃO DE JOVENS E ADULTOS) NA LOCALIDADE DE IPIRANGA, JUNTO A SECRETARIA DE EDUCAÇÃO DO MUNICIPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E834" s="4" t="inlineStr">
+        <is>
+          <t>R$ 3.600,00</t>
+        </is>
+      </c>
+      <c r="F834" s="4" t="inlineStr">
+        <is>
+          <t>10/09/2025</t>
+        </is>
+      </c>
+      <c r="G834" s="4" t="inlineStr">
+        <is>
+          <t>10/09/2026</t>
+        </is>
+      </c>
+      <c r="H834" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I834" s="4" t="inlineStr">
+        <is>
+          <t>23/09/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="835" ht="8" customHeight="1"/>
+    <row r="836" ht="18" customHeight="1">
+      <c r="A836" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B836" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C836" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D836" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E836" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F836" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G836" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H836" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I836" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="837" ht="15" customHeight="1">
+      <c r="A837" s="4" t="inlineStr">
+        <is>
+          <t>202509050002./2025</t>
+        </is>
+      </c>
+      <c r="B837" s="4" t="inlineStr">
+        <is>
+          <t>ANTÔNIO HONORIO MACIEL</t>
+        </is>
+      </c>
+      <c r="C837" s="4" t="inlineStr">
+        <is>
+          <t>***.***.633-**</t>
+        </is>
+      </c>
+      <c r="D837" s="4" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE IMÓVEL, LOCALIZADO NA RUA PEDRO MAGALHÃES, S/N, SWAT, SÃO LUÍS DO CURU-CE, DESTINADO A PESSOA EM SITUAÇÃO DE VULNERABILIDADE, CONCEDENDO O BENEFICIO EVENTUAL DE AUXILIO MORADIA, JUNTO A SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E837" s="4" t="inlineStr">
+        <is>
+          <t>R$ 5.400,00</t>
+        </is>
+      </c>
+      <c r="F837" s="4" t="inlineStr">
+        <is>
+          <t>05/09/2025</t>
+        </is>
+      </c>
+      <c r="G837" s="4" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+      <c r="H837" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I837" s="4" t="inlineStr">
+        <is>
+          <t>30/09/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="838" ht="14" customHeight="1">
+      <c r="A838" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="839" ht="16" customHeight="1">
+      <c r="A839" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B839" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C839" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D839" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E839" s="6" t="inlineStr"/>
+      <c r="F839" s="6" t="inlineStr"/>
+      <c r="G839" s="6" t="inlineStr"/>
+      <c r="H839" s="6" t="inlineStr"/>
+      <c r="I839" s="6" t="inlineStr"/>
+    </row>
+    <row r="840" ht="14" customHeight="1">
+      <c r="A840" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B840" s="7" t="inlineStr">
+        <is>
+          <t>10/11/2025</t>
+        </is>
+      </c>
+      <c r="C840" s="7" t="inlineStr">
+        <is>
+          <t>R$ 0,00</t>
+        </is>
+      </c>
+      <c r="D840" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 138, inciso II, combinado com o Art. 137, II - Rescisão contratual - Novo - 00011/2025</t>
+        </is>
+      </c>
+      <c r="E840" s="7" t="inlineStr"/>
+      <c r="F840" s="7" t="inlineStr"/>
+      <c r="G840" s="7" t="inlineStr"/>
+      <c r="H840" s="7" t="inlineStr"/>
+      <c r="I840" s="7" t="inlineStr"/>
+    </row>
+    <row r="841" ht="8" customHeight="1"/>
+    <row r="842" ht="18" customHeight="1">
+      <c r="A842" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B842" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C842" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D842" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E842" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F842" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G842" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H842" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I842" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="843" ht="15" customHeight="1">
+      <c r="A843" s="4" t="inlineStr">
+        <is>
+          <t>202509050002./2025</t>
+        </is>
+      </c>
+      <c r="B843" s="4" t="inlineStr">
+        <is>
+          <t>ANTÔNIO HONORIO MACIEL</t>
+        </is>
+      </c>
+      <c r="C843" s="4" t="inlineStr">
+        <is>
+          <t>***.***.633-**</t>
+        </is>
+      </c>
+      <c r="D843" s="4" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE IMÓVEL, LOCALIZADO NA RUA PEDRO MAGALHÃES, S/N, SWAT, SÃO LUÍS DO CURU-CE, DESTINADO A PESSOA EM SITUAÇÃO DE VULNERABILIDADE, CONCEDENDO O BENEFICIO EVENTUAL DE AUXILIO MORADIA, JUNTO A SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E843" s="4" t="inlineStr">
+        <is>
+          <t>R$ 5.400,00</t>
+        </is>
+      </c>
+      <c r="F843" s="4" t="inlineStr">
+        <is>
+          <t>05/09/2025</t>
+        </is>
+      </c>
+      <c r="G843" s="4" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+      <c r="H843" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I843" s="4" t="inlineStr">
+        <is>
+          <t>05/09/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="844" ht="8" customHeight="1"/>
+    <row r="845" ht="18" customHeight="1">
+      <c r="A845" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B845" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C845" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D845" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E845" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F845" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G845" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H845" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I845" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="846" ht="15" customHeight="1">
+      <c r="A846" s="4" t="inlineStr">
+        <is>
+          <t>202509050001../2025</t>
+        </is>
+      </c>
+      <c r="B846" s="4" t="inlineStr">
+        <is>
+          <t>INSTITUTO DE ADMINISTRACAO E TECNOLOGIA</t>
+        </is>
+      </c>
+      <c r="C846" s="4" t="inlineStr">
+        <is>
+          <t>35328913****-16</t>
+        </is>
+      </c>
+      <c r="D846" s="4" t="inlineStr">
+        <is>
+          <t>SERVIÇOS TÉCNICOS ESPECIALIZADOS DE DESENVOLVIMENTO INSTITUCIONAL COM ENSINO, CAPACITAÇÃO E TREINAMENTO DE CORPO TÉCNICO DE PROFISSIONAIS DA ADMINISTRAÇÃO, ANÁLISE DE CONTINGÊNCIAS 
+PASSÍVEIS DE REDUÇÃO E DE DIAGNÓSTICO DE CONTRIBUIÇÕES NOS TEMAS DE DESPESAS COM PESSOAL O ENCARGOS DA ADMINISTRAÇÃO MUNICIPAL DE SÃO LUIS DO CURU/CEARÁ.</t>
+        </is>
+      </c>
+      <c r="E846" s="4" t="inlineStr">
+        <is>
+          <t>R$ 1.100.000,00</t>
+        </is>
+      </c>
+      <c r="F846" s="4" t="inlineStr">
+        <is>
+          <t>05/09/2025</t>
+        </is>
+      </c>
+      <c r="G846" s="4" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+      <c r="H846" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I846" s="4" t="inlineStr">
+        <is>
+          <t>28/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="847" ht="8" customHeight="1"/>
+    <row r="848" ht="18" customHeight="1">
+      <c r="A848" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B848" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C848" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D848" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E848" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F848" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G848" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H848" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I848" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="849" ht="15" customHeight="1">
+      <c r="A849" s="4" t="inlineStr">
+        <is>
+          <t>202509040001./2025</t>
+        </is>
+      </c>
+      <c r="B849" s="4" t="inlineStr">
+        <is>
+          <t>FERNANDINHA PRODUCOES LTDA</t>
+        </is>
+      </c>
+      <c r="C849" s="4" t="inlineStr">
+        <is>
+          <t>60432376****-05</t>
+        </is>
+      </c>
+      <c r="D849" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE SHOW ARTÍSTICO DA BANDA “FERNANDINHA PRODUÇÕES LTDA”, NO DIA 21 DE NOVEMBRO DE 2025, PARA A FESTA DE EMANCIPAÇÃO POLÍTICA DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E849" s="4" t="inlineStr">
+        <is>
+          <t>R$ 150.000,00</t>
+        </is>
+      </c>
+      <c r="F849" s="4" t="inlineStr">
+        <is>
+          <t>08/09/2025</t>
+        </is>
+      </c>
+      <c r="G849" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H849" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I849" s="4" t="inlineStr">
+        <is>
+          <t>21/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="850" ht="8" customHeight="1"/>
+    <row r="851" ht="18" customHeight="1">
+      <c r="A851" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B851" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C851" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D851" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E851" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F851" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G851" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H851" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I851" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="852" ht="15" customHeight="1">
+      <c r="A852" s="4" t="inlineStr">
+        <is>
+          <t>202509010002/2025</t>
+        </is>
+      </c>
+      <c r="B852" s="4" t="inlineStr">
+        <is>
+          <t>Odonto Medic Ltda</t>
+        </is>
+      </c>
+      <c r="C852" s="4" t="inlineStr">
+        <is>
+          <t>22253385****-12</t>
+        </is>
+      </c>
+      <c r="D852" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MEDICAMENTOS DESTINADOS ATENDER AS DEMANDAS JUDICIAIS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E852" s="4" t="inlineStr">
+        <is>
+          <t>R$ 969.335,63</t>
+        </is>
+      </c>
+      <c r="F852" s="4" t="inlineStr">
+        <is>
+          <t>02/09/2025</t>
+        </is>
+      </c>
+      <c r="G852" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H852" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I852" s="4" t="inlineStr">
+        <is>
+          <t>02/09/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="853" ht="8" customHeight="1"/>
+    <row r="854" ht="18" customHeight="1">
+      <c r="A854" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B854" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C854" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D854" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E854" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F854" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G854" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H854" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I854" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="855" ht="15" customHeight="1">
+      <c r="A855" s="4" t="inlineStr">
+        <is>
+          <t>202509010001/2025</t>
+        </is>
+      </c>
+      <c r="B855" s="4" t="inlineStr">
+        <is>
+          <t>PRIME COMERCIO DE PRODUTOS MEDICOS HOSPITALARES ltda</t>
+        </is>
+      </c>
+      <c r="C855" s="4" t="inlineStr">
+        <is>
+          <t>23192494****-59</t>
+        </is>
+      </c>
+      <c r="D855" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE OUTROS MATERIAIS DE CONSUMO DESTINADOS ATENDER AS DEMANDAS JUDICIAIS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E855" s="4" t="inlineStr">
+        <is>
+          <t>R$ 209.578,68</t>
+        </is>
+      </c>
+      <c r="F855" s="4" t="inlineStr">
+        <is>
+          <t>02/09/2025</t>
+        </is>
+      </c>
+      <c r="G855" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H855" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I855" s="4" t="inlineStr">
+        <is>
+          <t>02/09/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="856" ht="8" customHeight="1"/>
+    <row r="857" ht="18" customHeight="1">
+      <c r="A857" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B857" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C857" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D857" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E857" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F857" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G857" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H857" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I857" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="858" ht="15" customHeight="1">
+      <c r="A858" s="4" t="inlineStr">
+        <is>
+          <t>202508290001./2025</t>
+        </is>
+      </c>
+      <c r="B858" s="4" t="inlineStr">
+        <is>
+          <t>INSTITUTO DE ESTUDOS, PESQUISAS E PROJETOS VALE DO JAGUARIBE</t>
+        </is>
+      </c>
+      <c r="C858" s="4" t="inlineStr">
+        <is>
+          <t>08902465****-40</t>
+        </is>
+      </c>
+      <c r="D858" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada para realização de processo seletivo destinado à escolha de diretores escolares da rede pública municipal, com base em critérios técnicos de mérito e desempenho, conforme estabelece o art. 14, inciso I da Lei nº 14.113/2020, e os princípios constitucionais da gestão democrática e da garantia da qualidade do ensino.</t>
+        </is>
+      </c>
+      <c r="E858" s="4" t="inlineStr">
+        <is>
+          <t>R$ 24.760,00</t>
+        </is>
+      </c>
+      <c r="F858" s="4" t="inlineStr">
+        <is>
+          <t>29/08/2025</t>
+        </is>
+      </c>
+      <c r="G858" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H858" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I858" s="4" t="inlineStr">
+        <is>
+          <t>29/08/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="859" ht="8" customHeight="1"/>
+    <row r="860" ht="18" customHeight="1">
+      <c r="A860" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B860" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C860" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D860" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E860" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F860" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G860" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H860" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I860" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="861" ht="15" customHeight="1">
+      <c r="A861" s="4" t="inlineStr">
+        <is>
+          <t>202508290001./2025</t>
+        </is>
+      </c>
+      <c r="B861" s="4" t="inlineStr">
+        <is>
+          <t>INSTITUTO DE ESTUDOS, PESQUISAS E PROJETOS VALE DO JAGUARIBE</t>
+        </is>
+      </c>
+      <c r="C861" s="4" t="inlineStr">
+        <is>
+          <t>08902465****-40</t>
+        </is>
+      </c>
+      <c r="D861" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada para realização de processo seletivo destinado à escolha de diretores escolares da rede pública municipal, com base em critérios técnicos de mérito e desempenho, conforme estabelece o art. 14, inciso I da Lei nº 14.113/2020, e os princípios constitucionais da gestão democrática e da garantia da qualidade do ensino.</t>
+        </is>
+      </c>
+      <c r="E861" s="4" t="inlineStr">
+        <is>
+          <t>R$ 24.760,00</t>
+        </is>
+      </c>
+      <c r="F861" s="4" t="inlineStr">
+        <is>
+          <t>29/08/2025</t>
+        </is>
+      </c>
+      <c r="G861" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H861" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I861" s="4" t="inlineStr">
+        <is>
+          <t>09/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="862" ht="8" customHeight="1"/>
+    <row r="863" ht="18" customHeight="1">
+      <c r="A863" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B863" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C863" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D863" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E863" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F863" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G863" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H863" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I863" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="864" ht="15" customHeight="1">
+      <c r="A864" s="4" t="inlineStr">
+        <is>
+          <t>202508260001./2025</t>
+        </is>
+      </c>
+      <c r="B864" s="4" t="inlineStr">
+        <is>
+          <t>SD PRODUCOES E EVENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C864" s="4" t="inlineStr">
+        <is>
+          <t>28214459****-07</t>
+        </is>
+      </c>
+      <c r="D864" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE SHOW ARTÍSTICO DA BANDA “SEU DESEJO”, NO DIA 21 DE NOVEMBRO DE 2025, PARA A FESTA DE EMANCIPAÇÃO POLÍTICA DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E864" s="4" t="inlineStr">
+        <is>
+          <t>R$ 400.000,00</t>
+        </is>
+      </c>
+      <c r="F864" s="4" t="inlineStr">
+        <is>
+          <t>26/08/2025</t>
+        </is>
+      </c>
+      <c r="G864" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H864" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I864" s="4" t="inlineStr">
+        <is>
+          <t>21/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="865" ht="8" customHeight="1"/>
+    <row r="866" ht="18" customHeight="1">
+      <c r="A866" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B866" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C866" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D866" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E866" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F866" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G866" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H866" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I866" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="867" ht="15" customHeight="1">
+      <c r="A867" s="4" t="inlineStr">
+        <is>
+          <t>202508150001./2025</t>
+        </is>
+      </c>
+      <c r="B867" s="4" t="inlineStr">
+        <is>
+          <t>FRANCISCO WASHINGTON MESQUITA DE SOUSA</t>
+        </is>
+      </c>
+      <c r="C867" s="4" t="inlineStr">
+        <is>
+          <t>***.***.563-**</t>
+        </is>
+      </c>
+      <c r="D867" s="4" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE IMÓVEL, LOCALIZADO NA RUA EXPEDITO RODRIGUES DE SOUSA, S/N, SALGADO, SÃO LUÍS DO CURU-CE, PARA O FUNCIONAMENTO DA FÁBRICA TALLÚ CALÇADOS, JUNTO A SECRETARIA DE EMPREENDEDORISMO E DESENVOLVIMENTO ECONÔMICO DE SÃO LUÍS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E867" s="4" t="inlineStr">
+        <is>
+          <t>R$ 12.000,00</t>
+        </is>
+      </c>
+      <c r="F867" s="4" t="inlineStr">
+        <is>
+          <t>18/08/2025</t>
+        </is>
+      </c>
+      <c r="G867" s="4" t="inlineStr">
+        <is>
+          <t>18/08/2026</t>
+        </is>
+      </c>
+      <c r="H867" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I867" s="4" t="inlineStr">
+        <is>
+          <t>21/08/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="868" ht="8" customHeight="1"/>
+    <row r="869" ht="18" customHeight="1">
+      <c r="A869" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B869" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C869" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D869" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E869" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F869" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G869" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H869" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I869" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="870" ht="15" customHeight="1">
+      <c r="A870" s="4" t="inlineStr">
+        <is>
+          <t>202508010002./2025</t>
+        </is>
+      </c>
+      <c r="B870" s="4" t="inlineStr">
+        <is>
+          <t>MARIA JÚLIA ACÁCIO NUNES</t>
+        </is>
+      </c>
+      <c r="C870" s="4" t="inlineStr">
+        <is>
+          <t>***.***.453-**</t>
+        </is>
+      </c>
+      <c r="D870" s="4" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE IMÓVEL, LOCALIZADO NA AVENIDA PEDRO CIPRIANO, S/N, SÃO LUÍS DO CURU-CE, PARA O FUNCIONAMENTO DA EQUIPE eMULTI (Equipes Multiprofissionais), JUNTO A SECRETARIA DE SAÚDE DE SÃO LUÍS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E870" s="4" t="inlineStr">
+        <is>
+          <t>R$ 15.600,00</t>
+        </is>
+      </c>
+      <c r="F870" s="4" t="inlineStr">
+        <is>
+          <t>01/08/2025</t>
+        </is>
+      </c>
+      <c r="G870" s="4" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+      <c r="H870" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I870" s="4" t="inlineStr">
+        <is>
+          <t>21/08/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="871" ht="8" customHeight="1"/>
+    <row r="872" ht="18" customHeight="1">
+      <c r="A872" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B872" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C872" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D872" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E872" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F872" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G872" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H872" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I872" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="873" ht="15" customHeight="1">
+      <c r="A873" s="4" t="inlineStr">
+        <is>
+          <t>202508010001/2025</t>
+        </is>
+      </c>
+      <c r="B873" s="4" t="inlineStr">
+        <is>
+          <t>RAIMUNDO NONATO COÊLHO JÚNIOR</t>
+        </is>
+      </c>
+      <c r="C873" s="4" t="inlineStr">
+        <is>
+          <t>***.***.023-**</t>
+        </is>
+      </c>
+      <c r="D873" s="4" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE IMÓVEL, LOCALIZADO NA RUA PRUDENCIO BEZERRA, 26, CENTRO, SÃO LUÍS DO CURU-CE, PARA FUNCIONAMENTO DE  POSTO DE ATENDIMENTO  DO "MAIS CIDADÃO" JUNTO A SECRETARIA DE GOVERNO  DO MUNICIPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E873" s="4" t="inlineStr">
+        <is>
+          <t>R$ 24.000,00</t>
+        </is>
+      </c>
+      <c r="F873" s="4" t="inlineStr">
+        <is>
+          <t>01/08/2025</t>
+        </is>
+      </c>
+      <c r="G873" s="4" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+      <c r="H873" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I873" s="4" t="inlineStr">
+        <is>
+          <t>08/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="874" ht="8" customHeight="1"/>
+    <row r="875" ht="18" customHeight="1">
+      <c r="A875" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B875" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C875" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D875" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E875" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F875" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G875" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H875" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I875" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="876" ht="15" customHeight="1">
+      <c r="A876" s="4" t="inlineStr">
+        <is>
+          <t>202507290001/2025</t>
+        </is>
+      </c>
+      <c r="B876" s="4" t="inlineStr">
+        <is>
+          <t>R C RIBEIRO PECAS LTDA-ME</t>
+        </is>
+      </c>
+      <c r="C876" s="4" t="inlineStr">
+        <is>
+          <t>23731565****-44</t>
+        </is>
+      </c>
+      <c r="D876" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE BOMBAS DE VAZÃO DESTINADAS A ATENDER AS NECESSIDADES DA SECRETARIA DE INFRAESTRUTURA DO MUNICIPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E876" s="4" t="inlineStr">
+        <is>
+          <t>R$ 62.345,08</t>
+        </is>
+      </c>
+      <c r="F876" s="4" t="inlineStr">
+        <is>
+          <t>29/07/2025</t>
+        </is>
+      </c>
+      <c r="G876" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H876" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I876" s="4" t="inlineStr">
+        <is>
+          <t>29/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="877" ht="8" customHeight="1"/>
+    <row r="878" ht="18" customHeight="1">
+      <c r="A878" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B878" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C878" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D878" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E878" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F878" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G878" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H878" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I878" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="879" ht="15" customHeight="1">
+      <c r="A879" s="4" t="inlineStr">
+        <is>
+          <t>202507110001/2025</t>
+        </is>
+      </c>
+      <c r="B879" s="4" t="inlineStr">
+        <is>
+          <t>CLEANMAX AMBIENTAL LTDA</t>
+        </is>
+      </c>
+      <c r="C879" s="4" t="inlineStr">
+        <is>
+          <t>10519413****-30</t>
+        </is>
+      </c>
+      <c r="D879" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada para a execução dos serviços contínuos de limpeza urbana, compreendendo a varrição manual e/ou mecanizada, coleta e transporte de resíduos sólidos e entulhos, em vias, praças, calçadas, canteiros centrais, áreas públicas e logradouros do município, de forma a garantir a manutenção da higiene, salubridade e estética urbana do Município de São Luis do Curu/Ceará.</t>
+        </is>
+      </c>
+      <c r="E879" s="4" t="inlineStr">
+        <is>
+          <t>R$ 1.704.043,68</t>
+        </is>
+      </c>
+      <c r="F879" s="4" t="inlineStr">
+        <is>
+          <t>11/07/2025</t>
+        </is>
+      </c>
+      <c r="G879" s="4" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
+      <c r="H879" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I879" s="4" t="inlineStr">
+        <is>
+          <t>07/11/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="880" ht="8" customHeight="1"/>
+    <row r="881" ht="18" customHeight="1">
+      <c r="A881" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B881" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C881" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D881" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E881" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F881" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G881" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H881" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I881" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="882" ht="15" customHeight="1">
+      <c r="A882" s="4" t="inlineStr">
+        <is>
+          <t>202507090001/2025</t>
+        </is>
+      </c>
+      <c r="B882" s="4" t="inlineStr">
+        <is>
+          <t>AZEVEDO SOLUCOES INTEGRADAS LTDA</t>
+        </is>
+      </c>
+      <c r="C882" s="4" t="inlineStr">
+        <is>
+          <t>51183508****-03</t>
+        </is>
+      </c>
+      <c r="D882" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇO DE
+PLANEJAMENTO, CADASTRAMENTO, ACOMPANHAMENTO E MONITORAMENTO DO
+FLUXO DE MATRÍCULAS NO CENSO ESCOLAR JUNTO AS ESCOLAS DA REDE
+PÚBLICA MUNICIPAL DE ENSINO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E882" s="4" t="inlineStr">
+        <is>
+          <t>R$ 247.000,00</t>
+        </is>
+      </c>
+      <c r="F882" s="4" t="inlineStr">
+        <is>
+          <t>09/07/2025</t>
+        </is>
+      </c>
+      <c r="G882" s="4" t="inlineStr">
         <is>
           <t>01/01/2027</t>
         </is>
       </c>
-      <c r="H680" s="4" t="inlineStr">
+      <c r="H882" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I680" s="4" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A681" s="5" t="inlineStr">
+      <c r="I882" s="4" t="inlineStr">
+        <is>
+          <t>09/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="883" ht="14" customHeight="1">
+      <c r="A883" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
-    <row r="682" ht="16" customHeight="1">
-      <c r="A682" s="6" t="inlineStr">
+    <row r="884" ht="16" customHeight="1">
+      <c r="A884" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
-      <c r="B682" s="6" t="inlineStr">
+      <c r="B884" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
-      <c r="C682" s="6" t="inlineStr">
+      <c r="C884" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
-      <c r="D682" s="6" t="inlineStr">
+      <c r="D884" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
-      <c r="E682" s="6" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="A683" s="7" t="inlineStr">
+      <c r="E884" s="6" t="inlineStr"/>
+      <c r="F884" s="6" t="inlineStr"/>
+      <c r="G884" s="6" t="inlineStr"/>
+      <c r="H884" s="6" t="inlineStr"/>
+      <c r="I884" s="6" t="inlineStr"/>
+    </row>
+    <row r="885" ht="14" customHeight="1">
+      <c r="A885" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B683" s="7" t="inlineStr">
+      <c r="B885" s="7" t="inlineStr">
         <is>
           <t>29/12/2025</t>
         </is>
       </c>
-      <c r="C683" s="7" t="inlineStr">
-[...17 lines deleted...]
-      <c r="A685" s="3" t="inlineStr">
+      <c r="C885" s="7" t="inlineStr">
+        <is>
+          <t>R$ 156.000,00</t>
+        </is>
+      </c>
+      <c r="D885" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00132/2025</t>
+        </is>
+      </c>
+      <c r="E885" s="7" t="inlineStr"/>
+      <c r="F885" s="7" t="inlineStr"/>
+      <c r="G885" s="7" t="inlineStr"/>
+      <c r="H885" s="7" t="inlineStr"/>
+      <c r="I885" s="7" t="inlineStr"/>
+    </row>
+    <row r="886" ht="8" customHeight="1"/>
+    <row r="887" ht="18" customHeight="1">
+      <c r="A887" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B685" s="3" t="inlineStr">
+      <c r="B887" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C685" s="3" t="inlineStr">
+      <c r="C887" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D685" s="3" t="inlineStr">
+      <c r="D887" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E685" s="3" t="inlineStr">
+      <c r="E887" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F685" s="3" t="inlineStr">
+      <c r="F887" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G685" s="3" t="inlineStr">
+      <c r="G887" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H685" s="3" t="inlineStr">
+      <c r="H887" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I685" s="3" t="inlineStr">
+      <c r="I887" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="686" ht="15" customHeight="1">
-[...35 lines deleted...]
-      <c r="H686" s="4" t="inlineStr">
+    <row r="888" ht="15" customHeight="1">
+      <c r="A888" s="4" t="inlineStr">
+        <is>
+          <t>202507070001/2025</t>
+        </is>
+      </c>
+      <c r="B888" s="4" t="inlineStr">
+        <is>
+          <t>J R COELHO TAVARES</t>
+        </is>
+      </c>
+      <c r="C888" s="4" t="inlineStr">
+        <is>
+          <t>11649195****-11</t>
+        </is>
+      </c>
+      <c r="D888" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO DE BOMBAS DE VAZÃO  JUNTOS A SECRETARIA DE INFRAESTRUTURA DO MUNICIPO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E888" s="4" t="inlineStr">
+        <is>
+          <t>R$ 117.520,00</t>
+        </is>
+      </c>
+      <c r="F888" s="4" t="inlineStr">
+        <is>
+          <t>07/07/2025</t>
+        </is>
+      </c>
+      <c r="G888" s="4" t="inlineStr">
+        <is>
+          <t>01/01/2027</t>
+        </is>
+      </c>
+      <c r="H888" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I888" s="4" t="inlineStr">
+        <is>
+          <t>07/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="889" ht="14" customHeight="1">
+      <c r="A889" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="890" ht="16" customHeight="1">
+      <c r="A890" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B890" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C890" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D890" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E890" s="6" t="inlineStr"/>
+      <c r="F890" s="6" t="inlineStr"/>
+      <c r="G890" s="6" t="inlineStr"/>
+      <c r="H890" s="6" t="inlineStr"/>
+      <c r="I890" s="6" t="inlineStr"/>
+    </row>
+    <row r="891" ht="14" customHeight="1">
+      <c r="A891" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B891" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C891" s="7" t="inlineStr">
+        <is>
+          <t>R$ 58.760,00</t>
+        </is>
+      </c>
+      <c r="D891" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00123/2025</t>
+        </is>
+      </c>
+      <c r="E891" s="7" t="inlineStr"/>
+      <c r="F891" s="7" t="inlineStr"/>
+      <c r="G891" s="7" t="inlineStr"/>
+      <c r="H891" s="7" t="inlineStr"/>
+      <c r="I891" s="7" t="inlineStr"/>
+    </row>
+    <row r="892" ht="8" customHeight="1"/>
+    <row r="893" ht="18" customHeight="1">
+      <c r="A893" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B893" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C893" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D893" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E893" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F893" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G893" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H893" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I893" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="894" ht="15" customHeight="1">
+      <c r="A894" s="4" t="inlineStr">
+        <is>
+          <t>202507010002/2025</t>
+        </is>
+      </c>
+      <c r="B894" s="4" t="inlineStr">
+        <is>
+          <t>L&amp;S SPORT COMERCIO DE ROUPAS E ACESSORIOS EIRELI</t>
+        </is>
+      </c>
+      <c r="C894" s="4" t="inlineStr">
+        <is>
+          <t>13017172****-10</t>
+        </is>
+      </c>
+      <c r="D894" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL ESPORTIVO PARA ATENDER AS NECESSIDADES DA SECRETARIA DE ESPORTE DO MUNICÍPIO DE SÃO LUÍS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E894" s="4" t="inlineStr">
+        <is>
+          <t>R$ 4.451,00</t>
+        </is>
+      </c>
+      <c r="F894" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="G894" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H894" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I686" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A688" s="3" t="inlineStr">
+      <c r="I894" s="4" t="inlineStr">
+        <is>
+          <t>30/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="895" ht="8" customHeight="1"/>
+    <row r="896" ht="18" customHeight="1">
+      <c r="A896" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B688" s="3" t="inlineStr">
+      <c r="B896" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C688" s="3" t="inlineStr">
+      <c r="C896" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D688" s="3" t="inlineStr">
+      <c r="D896" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E688" s="3" t="inlineStr">
+      <c r="E896" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F688" s="3" t="inlineStr">
+      <c r="F896" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G688" s="3" t="inlineStr">
+      <c r="G896" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H688" s="3" t="inlineStr">
+      <c r="H896" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I688" s="3" t="inlineStr">
+      <c r="I896" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="689" ht="15" customHeight="1">
-[...35 lines deleted...]
-      <c r="H689" s="4" t="inlineStr">
+    <row r="897" ht="15" customHeight="1">
+      <c r="A897" s="4" t="inlineStr">
+        <is>
+          <t>202507010002/2025</t>
+        </is>
+      </c>
+      <c r="B897" s="4" t="inlineStr">
+        <is>
+          <t>L&amp;S SPORT COMERCIO DE ROUPAS E ACESSORIOS EIRELI</t>
+        </is>
+      </c>
+      <c r="C897" s="4" t="inlineStr">
+        <is>
+          <t>13017172****-10</t>
+        </is>
+      </c>
+      <c r="D897" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL ESPORTIVO PARA ATENDER AS NECESSIDADES DA SECRETARIA DE ESPORTE DO MUNICÍPIO DE SÃO LUÍS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E897" s="4" t="inlineStr">
+        <is>
+          <t>R$ 4.451,00</t>
+        </is>
+      </c>
+      <c r="F897" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="G897" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H897" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I689" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A691" s="3" t="inlineStr">
+      <c r="I897" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="898" ht="8" customHeight="1"/>
+    <row r="899" ht="18" customHeight="1">
+      <c r="A899" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B691" s="3" t="inlineStr">
+      <c r="B899" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C691" s="3" t="inlineStr">
+      <c r="C899" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D691" s="3" t="inlineStr">
+      <c r="D899" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E691" s="3" t="inlineStr">
+      <c r="E899" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F691" s="3" t="inlineStr">
+      <c r="F899" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G691" s="3" t="inlineStr">
+      <c r="G899" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H691" s="3" t="inlineStr">
+      <c r="H899" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I691" s="3" t="inlineStr">
+      <c r="I899" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="692" ht="15" customHeight="1">
-[...5 lines deleted...]
-      <c r="B692" s="4" t="inlineStr">
+    <row r="900" ht="15" customHeight="1">
+      <c r="A900" s="4" t="inlineStr">
+        <is>
+          <t>202506240001/2025</t>
+        </is>
+      </c>
+      <c r="B900" s="4" t="inlineStr">
+        <is>
+          <t>JORDANA FERREIRA SOCIEDADE INDIVIDUAL DE ADVOCACIA</t>
+        </is>
+      </c>
+      <c r="C900" s="4" t="inlineStr">
+        <is>
+          <t>54441458****-05</t>
+        </is>
+      </c>
+      <c r="D900" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A PRESTAÇÃO DE SERVIÇOS DE CONSULTORIA E ASSESSORIA JURÍDICA EM PROCESSOS ADMINISTRATIVOS DE INEXECUÇÃO CONTRATUAL E APLICAÇÃO DE SANÇÕES ADMINISTRATIVAS CONFORME A LEI FEDERAL 14.133/21, PARA ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E900" s="4" t="inlineStr">
+        <is>
+          <t>R$ 94.500,00</t>
+        </is>
+      </c>
+      <c r="F900" s="4" t="inlineStr">
+        <is>
+          <t>24/06/2025</t>
+        </is>
+      </c>
+      <c r="G900" s="4" t="inlineStr">
+        <is>
+          <t>01/01/2027</t>
+        </is>
+      </c>
+      <c r="H900" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I900" s="4" t="inlineStr">
+        <is>
+          <t>24/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="901" ht="14" customHeight="1">
+      <c r="A901" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="902" ht="16" customHeight="1">
+      <c r="A902" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B902" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C902" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D902" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E902" s="6" t="inlineStr"/>
+      <c r="F902" s="6" t="inlineStr"/>
+      <c r="G902" s="6" t="inlineStr"/>
+      <c r="H902" s="6" t="inlineStr"/>
+      <c r="I902" s="6" t="inlineStr"/>
+    </row>
+    <row r="903" ht="14" customHeight="1">
+      <c r="A903" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B903" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C903" s="7" t="inlineStr">
+        <is>
+          <t>R$ 54.000,00</t>
+        </is>
+      </c>
+      <c r="D903" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00099/2025</t>
+        </is>
+      </c>
+      <c r="E903" s="7" t="inlineStr"/>
+      <c r="F903" s="7" t="inlineStr"/>
+      <c r="G903" s="7" t="inlineStr"/>
+      <c r="H903" s="7" t="inlineStr"/>
+      <c r="I903" s="7" t="inlineStr"/>
+    </row>
+    <row r="904" ht="8" customHeight="1"/>
+    <row r="905" ht="18" customHeight="1">
+      <c r="A905" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B905" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C905" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D905" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E905" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F905" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G905" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H905" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I905" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="906" ht="15" customHeight="1">
+      <c r="A906" s="4" t="inlineStr">
+        <is>
+          <t>202506180002/2025</t>
+        </is>
+      </c>
+      <c r="B906" s="4" t="inlineStr">
+        <is>
+          <t>S. V SERVICOS E LOCACOES LTDA</t>
+        </is>
+      </c>
+      <c r="C906" s="4" t="inlineStr">
+        <is>
+          <t>40117614****-72</t>
+        </is>
+      </c>
+      <c r="D906" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA REALIZAÇÃO DE EVENTOS, FESTIVIDADES CULTURAIS E HOMENAGENS, EM PROVEITO DA PREFEITURA MUNICIPAL DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E906" s="4" t="inlineStr">
+        <is>
+          <t>R$ 76.127,84</t>
+        </is>
+      </c>
+      <c r="F906" s="4" t="inlineStr">
+        <is>
+          <t>18/06/2025</t>
+        </is>
+      </c>
+      <c r="G906" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H906" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I906" s="4" t="inlineStr">
+        <is>
+          <t>17/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="907" ht="8" customHeight="1"/>
+    <row r="908" ht="18" customHeight="1">
+      <c r="A908" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B908" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C908" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D908" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E908" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F908" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G908" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H908" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I908" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="909" ht="15" customHeight="1">
+      <c r="A909" s="4" t="inlineStr">
+        <is>
+          <t>202506180002/2025</t>
+        </is>
+      </c>
+      <c r="B909" s="4" t="inlineStr">
+        <is>
+          <t>S. V SERVICOS E LOCACOES LTDA</t>
+        </is>
+      </c>
+      <c r="C909" s="4" t="inlineStr">
+        <is>
+          <t>40117614****-72</t>
+        </is>
+      </c>
+      <c r="D909" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA REALIZAÇÃO DE EVENTOS, FESTIVIDADES CULTURAIS E HOMENAGENS, EM PROVEITO DA PREFEITURA MUNICIPAL DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E909" s="4" t="inlineStr">
+        <is>
+          <t>R$ 76.127,84</t>
+        </is>
+      </c>
+      <c r="F909" s="4" t="inlineStr">
+        <is>
+          <t>18/06/2025</t>
+        </is>
+      </c>
+      <c r="G909" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H909" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I909" s="4" t="inlineStr">
+        <is>
+          <t>18/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="910" ht="8" customHeight="1"/>
+    <row r="911" ht="18" customHeight="1">
+      <c r="A911" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B911" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C911" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D911" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E911" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F911" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G911" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H911" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I911" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="912" ht="15" customHeight="1">
+      <c r="A912" s="4" t="inlineStr">
+        <is>
+          <t>202506180001/2025</t>
+        </is>
+      </c>
+      <c r="B912" s="4" t="inlineStr">
+        <is>
+          <t>P.A.C PLUS SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C912" s="4" t="inlineStr">
+        <is>
+          <t>24730537****-75</t>
+        </is>
+      </c>
+      <c r="D912" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA REALIZAÇÃO DE EVENTOS, FESTIVIDADES  
+CULTURAIS E HOMENAGENS, EM PROVEITO DA PREFEITURA MUNICIPAL DE SÃO LUÍS DO CURU -  
+CE.</t>
+        </is>
+      </c>
+      <c r="E912" s="4" t="inlineStr">
+        <is>
+          <t>R$ 442.021,13</t>
+        </is>
+      </c>
+      <c r="F912" s="4" t="inlineStr">
+        <is>
+          <t>18/06/2025</t>
+        </is>
+      </c>
+      <c r="G912" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H912" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I912" s="4" t="inlineStr">
+        <is>
+          <t>17/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="913" ht="8" customHeight="1"/>
+    <row r="914" ht="18" customHeight="1">
+      <c r="A914" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B914" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C914" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D914" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E914" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F914" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G914" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H914" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I914" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="915" ht="15" customHeight="1">
+      <c r="A915" s="4" t="inlineStr">
+        <is>
+          <t>202506180001/2025</t>
+        </is>
+      </c>
+      <c r="B915" s="4" t="inlineStr">
+        <is>
+          <t>P.A.C PLUS SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C915" s="4" t="inlineStr">
+        <is>
+          <t>24730537****-75</t>
+        </is>
+      </c>
+      <c r="D915" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA REALIZAÇÃO DE EVENTOS, FESTIVIDADES  
+CULTURAIS E HOMENAGENS, EM PROVEITO DA PREFEITURA MUNICIPAL DE SÃO LUÍS DO CURU -  
+CE.</t>
+        </is>
+      </c>
+      <c r="E915" s="4" t="inlineStr">
+        <is>
+          <t>R$ 442.021,13</t>
+        </is>
+      </c>
+      <c r="F915" s="4" t="inlineStr">
+        <is>
+          <t>18/06/2025</t>
+        </is>
+      </c>
+      <c r="G915" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H915" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I915" s="4" t="inlineStr">
+        <is>
+          <t>18/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="916" ht="8" customHeight="1"/>
+    <row r="917" ht="18" customHeight="1">
+      <c r="A917" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B917" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C917" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D917" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E917" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F917" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G917" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H917" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I917" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="918" ht="15" customHeight="1">
+      <c r="A918" s="4" t="inlineStr">
+        <is>
+          <t>202506160001/2025</t>
+        </is>
+      </c>
+      <c r="B918" s="4" t="inlineStr">
+        <is>
+          <t>MUNDIAL RESOLUÇÕES COMÉRCIO E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C918" s="4" t="inlineStr">
+        <is>
+          <t>32750702****-89</t>
+        </is>
+      </c>
+      <c r="D918" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE GÊNEROS ALIMENTÍCIOS DESTINADOS A MERENDA ESCOLAR DA REDE MUNICIPAL DE ENSINO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E918" s="4" t="inlineStr">
+        <is>
+          <t>R$ 574.177,20</t>
+        </is>
+      </c>
+      <c r="F918" s="4" t="inlineStr">
+        <is>
+          <t>16/06/2025</t>
+        </is>
+      </c>
+      <c r="G918" s="4" t="inlineStr">
+        <is>
+          <t>12/02/2027</t>
+        </is>
+      </c>
+      <c r="H918" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I918" s="4" t="inlineStr">
+        <is>
+          <t>16/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="919" ht="14" customHeight="1">
+      <c r="A919" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="920" ht="16" customHeight="1">
+      <c r="A920" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B920" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C920" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D920" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E920" s="6" t="inlineStr"/>
+      <c r="F920" s="6" t="inlineStr"/>
+      <c r="G920" s="6" t="inlineStr"/>
+      <c r="H920" s="6" t="inlineStr"/>
+      <c r="I920" s="6" t="inlineStr"/>
+    </row>
+    <row r="921" ht="14" customHeight="1">
+      <c r="A921" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B921" s="7" t="inlineStr">
+        <is>
+          <t>10/02/2026</t>
+        </is>
+      </c>
+      <c r="C921" s="7" t="inlineStr">
+        <is>
+          <t>R$ 287.088,60</t>
+        </is>
+      </c>
+      <c r="D921" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00019/2026</t>
+        </is>
+      </c>
+      <c r="E921" s="7" t="inlineStr"/>
+      <c r="F921" s="7" t="inlineStr"/>
+      <c r="G921" s="7" t="inlineStr"/>
+      <c r="H921" s="7" t="inlineStr"/>
+      <c r="I921" s="7" t="inlineStr"/>
+    </row>
+    <row r="922" ht="8" customHeight="1"/>
+    <row r="923" ht="18" customHeight="1">
+      <c r="A923" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B923" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C923" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D923" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E923" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F923" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G923" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H923" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I923" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="924" ht="15" customHeight="1">
+      <c r="A924" s="4" t="inlineStr">
+        <is>
+          <t>202506110004/2025</t>
+        </is>
+      </c>
+      <c r="B924" s="4" t="inlineStr">
         <is>
           <t>VENEZA COMERCIAL E PRESTACAO DE SERVICOS LTDA</t>
         </is>
       </c>
-      <c r="C692" s="4" t="inlineStr">
+      <c r="C924" s="4" t="inlineStr">
         <is>
           <t>55290874****-12</t>
         </is>
       </c>
-      <c r="D692" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="G692" s="4" t="inlineStr">
+      <c r="D924" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE EQUIPAMENTOS AGRÍCOLAS E MATERIAIS DE CONSUMO  DESTINADOS A MANUTENÇÃO DO ESTÁDIO DE FUTEBOL DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E924" s="4" t="inlineStr">
+        <is>
+          <t>R$ 18.354,30</t>
+        </is>
+      </c>
+      <c r="F924" s="4" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="G924" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
-      <c r="H692" s="4" t="inlineStr">
+      <c r="H924" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I692" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A694" s="3" t="inlineStr">
+      <c r="I924" s="4" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="925" ht="8" customHeight="1"/>
+    <row r="926" ht="18" customHeight="1">
+      <c r="A926" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B694" s="3" t="inlineStr">
+      <c r="B926" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C694" s="3" t="inlineStr">
+      <c r="C926" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D694" s="3" t="inlineStr">
+      <c r="D926" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E694" s="3" t="inlineStr">
+      <c r="E926" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F694" s="3" t="inlineStr">
+      <c r="F926" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G694" s="3" t="inlineStr">
+      <c r="G926" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H694" s="3" t="inlineStr">
+      <c r="H926" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I694" s="3" t="inlineStr">
+      <c r="I926" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="695" ht="15" customHeight="1">
-[...30 lines deleted...]
-      <c r="G695" s="4" t="inlineStr">
+    <row r="927" ht="15" customHeight="1">
+      <c r="A927" s="4" t="inlineStr">
+        <is>
+          <t>202506110004/2025</t>
+        </is>
+      </c>
+      <c r="B927" s="4" t="inlineStr">
+        <is>
+          <t>VENEZA COMERCIAL E PRESTACAO DE SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C927" s="4" t="inlineStr">
+        <is>
+          <t>55290874****-12</t>
+        </is>
+      </c>
+      <c r="D927" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE EQUIPAMENTOS AGRÍCOLAS E MATERIAIS DE CONSUMO  DESTINADOS A MANUTENÇÃO DO ESTÁDIO DE FUTEBOL DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E927" s="4" t="inlineStr">
+        <is>
+          <t>R$ 18.354,30</t>
+        </is>
+      </c>
+      <c r="F927" s="4" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="G927" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
-      <c r="H695" s="4" t="inlineStr">
+      <c r="H927" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I695" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A697" s="3" t="inlineStr">
+      <c r="I927" s="4" t="inlineStr">
+        <is>
+          <t>06/12/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="928" ht="8" customHeight="1"/>
+    <row r="929" ht="18" customHeight="1">
+      <c r="A929" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B697" s="3" t="inlineStr">
+      <c r="B929" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C697" s="3" t="inlineStr">
+      <c r="C929" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D697" s="3" t="inlineStr">
+      <c r="D929" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E697" s="3" t="inlineStr">
+      <c r="E929" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F697" s="3" t="inlineStr">
+      <c r="F929" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G697" s="3" t="inlineStr">
+      <c r="G929" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H697" s="3" t="inlineStr">
+      <c r="H929" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I697" s="3" t="inlineStr">
+      <c r="I929" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="698" ht="15" customHeight="1">
-[...30 lines deleted...]
-      <c r="G698" s="4" t="inlineStr">
+    <row r="930" ht="15" customHeight="1">
+      <c r="A930" s="4" t="inlineStr">
+        <is>
+          <t>202506110003/2025</t>
+        </is>
+      </c>
+      <c r="B930" s="4" t="inlineStr">
+        <is>
+          <t>JORDANA FERREIRA SOCIEDADE INDIVIDUAL DE ADVOCACIA</t>
+        </is>
+      </c>
+      <c r="C930" s="4" t="inlineStr">
+        <is>
+          <t>54441458****-05</t>
+        </is>
+      </c>
+      <c r="D930" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A PRESTAÇÃO DE SERVIÇOS DE CONSULTORIA E ASSESSORIA JURÍDICA EM PROCESSOS ADMINISTRATIVOS DE INEXECUÇÃO CONTRATUAL E APLICAÇÃO DE SANÇÕES ADMINISTRATIVAS CONFORME A LEI FEDERAL 14.133/21, PARA ATENDER AS NECESSIDADES DA SECRETARIA DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E930" s="4" t="inlineStr">
+        <is>
+          <t>R$ 94.500,00</t>
+        </is>
+      </c>
+      <c r="F930" s="4" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="G930" s="4" t="inlineStr">
+        <is>
+          <t>01/01/2027</t>
+        </is>
+      </c>
+      <c r="H930" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I930" s="4" t="inlineStr">
+        <is>
+          <t>06/12/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="931" ht="14" customHeight="1">
+      <c r="A931" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="932" ht="16" customHeight="1">
+      <c r="A932" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B932" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C932" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D932" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E932" s="6" t="inlineStr"/>
+      <c r="F932" s="6" t="inlineStr"/>
+      <c r="G932" s="6" t="inlineStr"/>
+      <c r="H932" s="6" t="inlineStr"/>
+      <c r="I932" s="6" t="inlineStr"/>
+    </row>
+    <row r="933" ht="14" customHeight="1">
+      <c r="A933" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B933" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C933" s="7" t="inlineStr">
+        <is>
+          <t>R$ 54.000,00</t>
+        </is>
+      </c>
+      <c r="D933" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00100/2025</t>
+        </is>
+      </c>
+      <c r="E933" s="7" t="inlineStr"/>
+      <c r="F933" s="7" t="inlineStr"/>
+      <c r="G933" s="7" t="inlineStr"/>
+      <c r="H933" s="7" t="inlineStr"/>
+      <c r="I933" s="7" t="inlineStr"/>
+    </row>
+    <row r="934" ht="8" customHeight="1"/>
+    <row r="935" ht="18" customHeight="1">
+      <c r="A935" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B935" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C935" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D935" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E935" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F935" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G935" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H935" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I935" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="936" ht="15" customHeight="1">
+      <c r="A936" s="4" t="inlineStr">
+        <is>
+          <t>202506110002/2025</t>
+        </is>
+      </c>
+      <c r="B936" s="4" t="inlineStr">
+        <is>
+          <t>EXITO CONSULTORIA E ASSESSORIA LTDA</t>
+        </is>
+      </c>
+      <c r="C936" s="4" t="inlineStr">
+        <is>
+          <t>15294308****-64</t>
+        </is>
+      </c>
+      <c r="D936" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada para a prestação de serviços profissionais na área de Assessoria tributária e desenvolvimento de projetos de fomento econômico e arrecadação tributária para atender as necessidades da secretaria de Finanças do município de São Luís do Curu/Ce.</t>
+        </is>
+      </c>
+      <c r="E936" s="4" t="inlineStr">
+        <is>
+          <t>R$ 101.650,00</t>
+        </is>
+      </c>
+      <c r="F936" s="4" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="G936" s="4" t="inlineStr">
+        <is>
+          <t>01/01/2027</t>
+        </is>
+      </c>
+      <c r="H936" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I936" s="4" t="inlineStr">
+        <is>
+          <t>13/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="937" ht="14" customHeight="1">
+      <c r="A937" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="938" ht="16" customHeight="1">
+      <c r="A938" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B938" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C938" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D938" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E938" s="6" t="inlineStr"/>
+      <c r="F938" s="6" t="inlineStr"/>
+      <c r="G938" s="6" t="inlineStr"/>
+      <c r="H938" s="6" t="inlineStr"/>
+      <c r="I938" s="6" t="inlineStr"/>
+    </row>
+    <row r="939" ht="14" customHeight="1">
+      <c r="A939" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B939" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C939" s="7" t="inlineStr">
+        <is>
+          <t>R$ 64.200,00</t>
+        </is>
+      </c>
+      <c r="D939" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00108/2025</t>
+        </is>
+      </c>
+      <c r="E939" s="7" t="inlineStr"/>
+      <c r="F939" s="7" t="inlineStr"/>
+      <c r="G939" s="7" t="inlineStr"/>
+      <c r="H939" s="7" t="inlineStr"/>
+      <c r="I939" s="7" t="inlineStr"/>
+    </row>
+    <row r="940" ht="8" customHeight="1"/>
+    <row r="941" ht="18" customHeight="1">
+      <c r="A941" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B941" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C941" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D941" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E941" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F941" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G941" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H941" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I941" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="942" ht="15" customHeight="1">
+      <c r="A942" s="4" t="inlineStr">
+        <is>
+          <t>202506110002/2025</t>
+        </is>
+      </c>
+      <c r="B942" s="4" t="inlineStr">
+        <is>
+          <t>EXITO CONSULTORIA E ASSESSORIA LTDA</t>
+        </is>
+      </c>
+      <c r="C942" s="4" t="inlineStr">
+        <is>
+          <t>15294308****-64</t>
+        </is>
+      </c>
+      <c r="D942" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada para a prestação de serviços profissionais na área de Assessoria tributária e desenvolvimento de projetos de fomento econômico e arrecadação tributária para atender as necessidades da secretaria de Finanças do município de São Luís do Curu/Ce.</t>
+        </is>
+      </c>
+      <c r="E942" s="4" t="inlineStr">
+        <is>
+          <t>R$ 37.450,00</t>
+        </is>
+      </c>
+      <c r="F942" s="4" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="G942" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
-      <c r="H698" s="4" t="inlineStr">
+      <c r="H942" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I698" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A700" s="3" t="inlineStr">
+      <c r="I942" s="4" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="943" ht="8" customHeight="1"/>
+    <row r="944" ht="18" customHeight="1">
+      <c r="A944" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B700" s="3" t="inlineStr">
+      <c r="B944" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C700" s="3" t="inlineStr">
+      <c r="C944" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D700" s="3" t="inlineStr">
+      <c r="D944" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E700" s="3" t="inlineStr">
+      <c r="E944" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F700" s="3" t="inlineStr">
+      <c r="F944" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G700" s="3" t="inlineStr">
+      <c r="G944" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H700" s="3" t="inlineStr">
+      <c r="H944" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I700" s="3" t="inlineStr">
+      <c r="I944" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="701" ht="15" customHeight="1">
-[...30 lines deleted...]
-      <c r="G701" s="4" t="inlineStr">
+    <row r="945" ht="15" customHeight="1">
+      <c r="A945" s="4" t="inlineStr">
+        <is>
+          <t>202506110001/2025</t>
+        </is>
+      </c>
+      <c r="B945" s="4" t="inlineStr">
+        <is>
+          <t>MYLANO LOCAÇÕES, CONSTRUÇÕES E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C945" s="4" t="inlineStr">
+        <is>
+          <t>49671963****-06</t>
+        </is>
+      </c>
+      <c r="D945" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA LIMPEZA E  TESTE DE VAZÃO  DE POÇOS PROFUNDOS JUNTO A SECRETARIA DE INFRAESTRUTURA DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E945" s="4" t="inlineStr">
+        <is>
+          <t>R$ 55.000,00</t>
+        </is>
+      </c>
+      <c r="F945" s="4" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="G945" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
-      <c r="H701" s="4" t="inlineStr">
+      <c r="H945" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I701" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A703" s="3" t="inlineStr">
+      <c r="I945" s="4" t="inlineStr">
+        <is>
+          <t>13/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="946" ht="8" customHeight="1"/>
+    <row r="947" ht="18" customHeight="1">
+      <c r="A947" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B703" s="3" t="inlineStr">
+      <c r="B947" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C703" s="3" t="inlineStr">
+      <c r="C947" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D703" s="3" t="inlineStr">
+      <c r="D947" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E703" s="3" t="inlineStr">
+      <c r="E947" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F703" s="3" t="inlineStr">
+      <c r="F947" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G703" s="3" t="inlineStr">
+      <c r="G947" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H703" s="3" t="inlineStr">
+      <c r="H947" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I703" s="3" t="inlineStr">
+      <c r="I947" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="704" ht="15" customHeight="1">
-[...30 lines deleted...]
-      <c r="G704" s="4" t="inlineStr">
+    <row r="948" ht="15" customHeight="1">
+      <c r="A948" s="4" t="inlineStr">
+        <is>
+          <t>202506090003./2025</t>
+        </is>
+      </c>
+      <c r="B948" s="4" t="inlineStr">
+        <is>
+          <t>F M COMERCIO &amp; SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C948" s="4" t="inlineStr">
+        <is>
+          <t>43609493****-74</t>
+        </is>
+      </c>
+      <c r="D948" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE GÊNEROS ALIMENTÍCIOS DESTINADOS A MERENDA ESCOLAR DA REDE MUNICIPAL DE ENSINO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E948" s="4" t="inlineStr">
+        <is>
+          <t>R$ 25.967,40</t>
+        </is>
+      </c>
+      <c r="F948" s="4" t="inlineStr">
+        <is>
+          <t>09/06/2025</t>
+        </is>
+      </c>
+      <c r="G948" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
-      <c r="H704" s="4" t="inlineStr">
+      <c r="H948" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I704" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A706" s="3" t="inlineStr">
+      <c r="I948" s="4" t="inlineStr">
+        <is>
+          <t>09/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="949" ht="8" customHeight="1"/>
+    <row r="950" ht="18" customHeight="1">
+      <c r="A950" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B706" s="3" t="inlineStr">
+      <c r="B950" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C706" s="3" t="inlineStr">
+      <c r="C950" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D706" s="3" t="inlineStr">
+      <c r="D950" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E706" s="3" t="inlineStr">
+      <c r="E950" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F706" s="3" t="inlineStr">
+      <c r="F950" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G706" s="3" t="inlineStr">
+      <c r="G950" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H706" s="3" t="inlineStr">
+      <c r="H950" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I706" s="3" t="inlineStr">
+      <c r="I950" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="707" ht="15" customHeight="1">
-[...30 lines deleted...]
-      <c r="G707" s="4" t="inlineStr">
+    <row r="951" ht="15" customHeight="1">
+      <c r="A951" s="4" t="inlineStr">
+        <is>
+          <t>202506060001../2025</t>
+        </is>
+      </c>
+      <c r="B951" s="4" t="inlineStr">
+        <is>
+          <t>DURASOL COMERCIO E REPRESENTACOES LTDA</t>
+        </is>
+      </c>
+      <c r="C951" s="4" t="inlineStr">
+        <is>
+          <t>13020625****-67</t>
+        </is>
+      </c>
+      <c r="D951" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE GÊNEROS ALIMENTÍCIOS DESTINADOS A MERENDA ESCOLAR DA REDE MUNICIPAL DE ENSINO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E951" s="4" t="inlineStr">
+        <is>
+          <t>R$ 954.935,00</t>
+        </is>
+      </c>
+      <c r="F951" s="4" t="inlineStr">
+        <is>
+          <t>09/06/2025</t>
+        </is>
+      </c>
+      <c r="G951" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
-      <c r="H707" s="4" t="inlineStr">
+      <c r="H951" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I707" s="4" t="inlineStr">
-[...6537 lines deleted...]
-      <c r="I951" s="8" t="inlineStr"/>
+      <c r="I951" s="4" t="inlineStr">
+        <is>
+          <t>09/06/2025</t>
+        </is>
+      </c>
     </row>
     <row r="952" ht="8" customHeight="1"/>
     <row r="953" ht="18" customHeight="1">
       <c r="A953" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B953" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C953" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D953" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E953" s="3" t="inlineStr">
         <is>
@@ -28519,188 +28247,154 @@
       </c>
       <c r="F953" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G953" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H953" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I953" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="954" ht="15" customHeight="1">
       <c r="A954" s="4" t="inlineStr">
         <is>
-          <t>202504030003/2025</t>
+          <t>202506060001./2025</t>
         </is>
       </c>
       <c r="B954" s="4" t="inlineStr">
         <is>
-          <t>SENSE SERVICE</t>
+          <t>NEW VISION ASSESSORIA E PUBLICIDADE LTDA</t>
         </is>
       </c>
       <c r="C954" s="4" t="inlineStr">
         <is>
-          <t>49725723****-47</t>
+          <t>27761715****-13</t>
         </is>
       </c>
       <c r="D954" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MATERIAL GRÁFICO DESTINADO A MANUTENÇÃO DA ATIVIDADE DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+          <t>Prestação de Serviços de Divulgação em Rádio com Audiência na Região em Proveito do Município de São Luís do Curu.</t>
         </is>
       </c>
       <c r="E954" s="4" t="inlineStr">
         <is>
-          <t>R$ 155.415,00</t>
+          <t>R$ 83.885,00</t>
         </is>
       </c>
       <c r="F954" s="4" t="inlineStr">
         <is>
-          <t>03/04/2025</t>
+          <t>06/06/2025</t>
         </is>
       </c>
       <c r="G954" s="4" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>01/01/2027</t>
         </is>
       </c>
       <c r="H954" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I954" s="4" t="inlineStr">
         <is>
-          <t>03/04/2025</t>
-[...96 lines deleted...]
-      </c>
+          <t>06/09/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="955" ht="14" customHeight="1">
+      <c r="A955" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="956" ht="16" customHeight="1">
+      <c r="A956" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B956" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C956" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D956" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E956" s="6" t="inlineStr"/>
+      <c r="F956" s="6" t="inlineStr"/>
+      <c r="G956" s="6" t="inlineStr"/>
+      <c r="H956" s="6" t="inlineStr"/>
+      <c r="I956" s="6" t="inlineStr"/>
+    </row>
+    <row r="957" ht="14" customHeight="1">
+      <c r="A957" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B957" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C957" s="7" t="inlineStr">
+        <is>
+          <t>R$ 52.980,00</t>
+        </is>
+      </c>
+      <c r="D957" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00124/2025</t>
+        </is>
+      </c>
+      <c r="E957" s="7" t="inlineStr"/>
+      <c r="F957" s="7" t="inlineStr"/>
+      <c r="G957" s="7" t="inlineStr"/>
+      <c r="H957" s="7" t="inlineStr"/>
+      <c r="I957" s="7" t="inlineStr"/>
     </row>
     <row r="958" ht="8" customHeight="1"/>
     <row r="959" ht="18" customHeight="1">
       <c r="A959" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B959" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C959" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D959" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E959" s="3" t="inlineStr">
         <is>
@@ -28709,91 +28403,91 @@
       </c>
       <c r="F959" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G959" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H959" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I959" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="960" ht="15" customHeight="1">
       <c r="A960" s="4" t="inlineStr">
         <is>
-          <t>202504030002/2025</t>
+          <t>202506060001/2025</t>
         </is>
       </c>
       <c r="B960" s="4" t="inlineStr">
         <is>
-          <t>B&amp;B SERVIÇOS LTDA</t>
+          <t>DURASOL COMERCIO E REPRESENTACOES LTDA</t>
         </is>
       </c>
       <c r="C960" s="4" t="inlineStr">
         <is>
-          <t>49725723****-47</t>
+          <t>13020625****-67</t>
         </is>
       </c>
       <c r="D960" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MATERIAL GRÁFICO DESTINADO A MANUTENÇÃO DA ATIVIDADE DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+          <t>AQUISIÇÕES DE GÊNEROS ALIMENTÍCIOS DESTINADOS A MERENDA ESCOLAR DA REDE MUNICIPAL DE ENSINO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E960" s="4" t="inlineStr">
         <is>
-          <t>R$ 71.781,15</t>
+          <t>R$ 954.935,00</t>
         </is>
       </c>
       <c r="F960" s="4" t="inlineStr">
         <is>
-          <t>03/04/2025</t>
+          <t>09/06/2025</t>
         </is>
       </c>
       <c r="G960" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H960" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I960" s="4" t="inlineStr">
         <is>
-          <t>03/04/2025</t>
+          <t>09/06/2025</t>
         </is>
       </c>
     </row>
     <row r="961" ht="8" customHeight="1"/>
     <row r="962" ht="18" customHeight="1">
       <c r="A962" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B962" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C962" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D962" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -28804,91 +28498,91 @@
       </c>
       <c r="F962" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G962" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H962" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I962" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="963" ht="15" customHeight="1">
       <c r="A963" s="4" t="inlineStr">
         <is>
-          <t>202504030002/2025</t>
+          <t>202506020004/2025</t>
         </is>
       </c>
       <c r="B963" s="4" t="inlineStr">
         <is>
-          <t>SENSE SERVICE</t>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
         </is>
       </c>
       <c r="C963" s="4" t="inlineStr">
         <is>
-          <t>49725723****-47</t>
+          <t>07580946****-13</t>
         </is>
       </c>
       <c r="D963" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MATERIAL GRÁFICO DESTINADO A MANUTENÇÃO DA ATIVIDADE DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E963" s="4" t="inlineStr">
         <is>
-          <t>R$ 71.781,15</t>
+          <t>R$ 352.890,00</t>
         </is>
       </c>
       <c r="F963" s="4" t="inlineStr">
         <is>
-          <t>03/04/2025</t>
+          <t>02/06/2025</t>
         </is>
       </c>
       <c r="G963" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H963" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I963" s="4" t="inlineStr">
         <is>
-          <t>03/04/2025</t>
+          <t>02/06/2025</t>
         </is>
       </c>
     </row>
     <row r="964" ht="8" customHeight="1"/>
     <row r="965" ht="18" customHeight="1">
       <c r="A965" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B965" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C965" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D965" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -28899,91 +28593,91 @@
       </c>
       <c r="F965" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G965" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H965" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I965" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="966" ht="15" customHeight="1">
       <c r="A966" s="4" t="inlineStr">
         <is>
-          <t>202504030001/2025</t>
+          <t>202506020002/2025</t>
         </is>
       </c>
       <c r="B966" s="4" t="inlineStr">
         <is>
-          <t>B&amp;B SERVIÇOS LTDA</t>
+          <t>BRASIL E MATOS LTDA</t>
         </is>
       </c>
       <c r="C966" s="4" t="inlineStr">
         <is>
-          <t>49725723****-47</t>
+          <t>00623949****-48</t>
         </is>
       </c>
       <c r="D966" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MATERIAL GRÁFICO DESTINADO A MANUTENÇÃO DA ATIVIDADE DA SECRETARIA  DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+          <t>PRESTAÇÃO DE SERVIÇOS COM TAXA DE SERVIÇO DE OPERADORA OU AGÊNCIA DE VIAGENS, PARA RESERVA E MARCAÇÃO DE PASSAGENS AÉREAS NACIONAIS E INTERNACIONAIS, POR MEIO DE ATENDIMENTO REMOTO (E-MAIL E TELEFONE), DESTINADO A SECRETARIA DE SÁUDE DE SÃO LUIS DO CURU/CE. ( COM VALOR ESTIMADO DE AQUISIÇÃO DE PASSAGENS ÁEREAS DE ATÉ 52.000,00 REAIS PARA O ANO DE 2025. OBSERVAÇÃO: A COTAÇÃO DEVERÁ SEGUIR A SEGUINTE TABELA E SER ANEXADA NO REFERIDO SISTEMA. (A) QUANTIDADE DE PASSAGENS ANUAL (20 IDA E VOLTA) | (B) VALOR SERV. DE AGENCIAME NTO DE VIAGENS | (C) = (AxB) VALOR TOTAL DOS SERVIÇOS DE AGENCIAMENTO DE VIAGENS | (D) VALOR ANUAL ESTIMADO DE PASSAGENS (R$ 52.000,00) | (E) = (C+D) VALOR ANUAL ESTIMADO DE CONTRATAÇÃO.</t>
         </is>
       </c>
       <c r="E966" s="4" t="inlineStr">
         <is>
-          <t>R$ 369.130,50</t>
+          <t>R$ 52.400,00</t>
         </is>
       </c>
       <c r="F966" s="4" t="inlineStr">
         <is>
-          <t>03/04/2025</t>
+          <t>02/06/2025</t>
         </is>
       </c>
       <c r="G966" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H966" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I966" s="4" t="inlineStr">
         <is>
-          <t>03/04/2025</t>
+          <t>02/06/2025</t>
         </is>
       </c>
     </row>
     <row r="967" ht="8" customHeight="1"/>
     <row r="968" ht="18" customHeight="1">
       <c r="A968" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B968" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C968" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D968" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -28994,91 +28688,91 @@
       </c>
       <c r="F968" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G968" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H968" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I968" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="969" ht="15" customHeight="1">
       <c r="A969" s="4" t="inlineStr">
         <is>
-          <t>202504030001/2025</t>
+          <t>202506020002/2025</t>
         </is>
       </c>
       <c r="B969" s="4" t="inlineStr">
         <is>
-          <t>SENSE SERVICE</t>
+          <t>BRASIL E MATOS LTDA</t>
         </is>
       </c>
       <c r="C969" s="4" t="inlineStr">
         <is>
-          <t>49725723****-47</t>
+          <t>00623949****-48</t>
         </is>
       </c>
       <c r="D969" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MATERIAL GRÁFICO DESTINADO A MANUTENÇÃO DA ATIVIDADE DA SECRETARIA  DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+          <t>PRESTAÇÃO DE SERVIÇOS COM TAXA DE SERVIÇO DE OPERADORA OU AGÊNCIA DE VIAGENS, PARA RESERVA E MARCAÇÃO DE PASSAGENS AÉREAS NACIONAIS E INTERNACIONAIS, POR MEIO DE ATENDIMENTO REMOTO (E-MAIL E TELEFONE), DESTINADO A SECRETARIA DE SÁUDE DE SÃO LUIS DO CURU/CE. ( COM VALOR ESTIMADO DE AQUISIÇÃO DE PASSAGENS ÁEREAS DE ATÉ 52.000,00 REAIS PARA O ANO DE 2025. OBSERVAÇÃO: A COTAÇÃO DEVERÁ SEGUIR A SEGUINTE TABELA E SER ANEXADA NO REFERIDO SISTEMA. (A) QUANTIDADE DE PASSAGENS ANUAL (20 IDA E VOLTA) | (B) VALOR SERV. DE AGENCIAME NTO DE VIAGENS | (C) = (AxB) VALOR TOTAL DOS SERVIÇOS DE AGENCIAMENTO DE VIAGENS | (D) VALOR ANUAL ESTIMADO DE PASSAGENS (R$ 52.000,00) | (E) = (C+D) VALOR ANUAL ESTIMADO DE CONTRATAÇÃO.</t>
         </is>
       </c>
       <c r="E969" s="4" t="inlineStr">
         <is>
-          <t>R$ 369.130,50</t>
+          <t>R$ 52.400,00</t>
         </is>
       </c>
       <c r="F969" s="4" t="inlineStr">
         <is>
-          <t>03/04/2025</t>
+          <t>02/06/2025</t>
         </is>
       </c>
       <c r="G969" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H969" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I969" s="4" t="inlineStr">
         <is>
-          <t>03/04/2025</t>
+          <t>06/06/2025</t>
         </is>
       </c>
     </row>
     <row r="970" ht="8" customHeight="1"/>
     <row r="971" ht="18" customHeight="1">
       <c r="A971" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B971" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C971" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D971" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -29089,154 +28783,188 @@
       </c>
       <c r="F971" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G971" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H971" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I971" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="972" ht="15" customHeight="1">
       <c r="A972" s="4" t="inlineStr">
         <is>
-          <t>202504020002./2025</t>
+          <t>202505300001./2025</t>
         </is>
       </c>
       <c r="B972" s="4" t="inlineStr">
         <is>
-          <t>ARTUR BOSCO RODRIGUES PINHO</t>
+          <t>CASPE SERVICOS DE CONTABILIDADE PUBLICA E EMPRESARIAL SS</t>
         </is>
       </c>
       <c r="C972" s="4" t="inlineStr">
         <is>
-          <t>***.***.703-**</t>
+          <t>12467321****-80</t>
         </is>
       </c>
       <c r="D972" s="4" t="inlineStr">
         <is>
-          <t>Locação de imóvel, localizado na Rua Rochael Moreira, S/N, Centro, São Luís do Curu - CE, para funcionamento da Secretaria de Esporte e Juventude do Município de São Luis do Curu/CE.</t>
+          <t>Prestação de serviços com elaboração do Plano Plurianual - PPA, referente aos exercícios dos anos de 2026 a 2029, junto a Prefeitura Municipal de São Luis do Curu/Ceará.</t>
         </is>
       </c>
       <c r="E972" s="4" t="inlineStr">
         <is>
-          <t>R$ 9.600,00</t>
+          <t>R$ 38.000,00</t>
         </is>
       </c>
       <c r="F972" s="4" t="inlineStr">
         <is>
-          <t>02/04/2025</t>
+          <t>02/06/2025</t>
         </is>
       </c>
       <c r="G972" s="4" t="inlineStr">
         <is>
-          <t>03/04/2027</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="H972" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I972" s="4" t="inlineStr">
         <is>
-          <t>16/05/2025</t>
-[...62 lines deleted...]
-      <c r="I975" s="7" t="inlineStr"/>
+          <t>30/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="973" ht="8" customHeight="1"/>
+    <row r="974" ht="18" customHeight="1">
+      <c r="A974" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B974" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C974" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D974" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E974" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F974" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G974" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H974" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I974" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="975" ht="15" customHeight="1">
+      <c r="A975" s="4" t="inlineStr">
+        <is>
+          <t>202505300001./2025</t>
+        </is>
+      </c>
+      <c r="B975" s="4" t="inlineStr">
+        <is>
+          <t>CASPE SERVICOS DE CONTABILIDADE PUBLICA E EMPRESARIAL SS</t>
+        </is>
+      </c>
+      <c r="C975" s="4" t="inlineStr">
+        <is>
+          <t>12467321****-80</t>
+        </is>
+      </c>
+      <c r="D975" s="4" t="inlineStr">
+        <is>
+          <t>Prestação de serviços com elaboração do Plano Plurianual - PPA, referente aos exercícios dos anos de 2026 a 2029, junto a Prefeitura Municipal de São Luis do Curu/Ceará.</t>
+        </is>
+      </c>
+      <c r="E975" s="4" t="inlineStr">
+        <is>
+          <t>R$ 38.000,00</t>
+        </is>
+      </c>
+      <c r="F975" s="4" t="inlineStr">
+        <is>
+          <t>02/06/2025</t>
+        </is>
+      </c>
+      <c r="G975" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H975" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I975" s="4" t="inlineStr">
+        <is>
+          <t>02/06/2025</t>
+        </is>
+      </c>
     </row>
     <row r="976" ht="8" customHeight="1"/>
     <row r="977" ht="18" customHeight="1">
       <c r="A977" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B977" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C977" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D977" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E977" s="3" t="inlineStr">
         <is>
@@ -29245,249 +28973,249 @@
       </c>
       <c r="F977" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G977" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H977" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I977" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="978" ht="15" customHeight="1">
       <c r="A978" s="4" t="inlineStr">
         <is>
-          <t>202504020001./2025</t>
+          <t>202505280001/2025</t>
         </is>
       </c>
       <c r="B978" s="4" t="inlineStr">
         <is>
-          <t>ARTUR BOSCO RODRIGUES PINHO</t>
+          <t>LAY OUT SERVIÇOS DE INFORMÁTICA E PROCESSAMENTO DE DADOS LTDA</t>
         </is>
       </c>
       <c r="C978" s="4" t="inlineStr">
         <is>
-          <t>***.***.703-**</t>
+          <t>73807711****-46</t>
         </is>
       </c>
       <c r="D978" s="4" t="inlineStr">
         <is>
-          <t>Locação de imóvel, localizado na Rua Rochael Moreira, S/N, Centro, São Luís do Curu-CE, para funcionamento da Secretaria de Cultura do Município de São Luis do Curu/CE.</t>
+          <t>LICENÇA DE USO DE SISTEMAS INFORMATIZADOS  E PRESTAÇÃO DE SERVIÇOS TECNICOS  DE CONSULTORIA E ASSESSORIA JUNTO AO SETOR DE RECURSOS HUMANOS JUNTO  A SECRETARIA DE FINANÇAS DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E978" s="4" t="inlineStr">
         <is>
-          <t>R$ 9.600,00</t>
+          <t>R$ 39.500,00</t>
         </is>
       </c>
       <c r="F978" s="4" t="inlineStr">
         <is>
-          <t>02/04/2025</t>
+          <t>02/06/2025</t>
         </is>
       </c>
       <c r="G978" s="4" t="inlineStr">
         <is>
-          <t>03/04/2027</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="H978" s="4" t="inlineStr">
         <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I978" s="4" t="inlineStr">
+        <is>
+          <t>02/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="979" ht="8" customHeight="1"/>
+    <row r="980" ht="18" customHeight="1">
+      <c r="A980" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B980" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C980" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D980" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E980" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F980" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G980" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H980" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I980" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="981" ht="15" customHeight="1">
+      <c r="A981" s="4" t="inlineStr">
+        <is>
+          <t>202505280001/2025</t>
+        </is>
+      </c>
+      <c r="B981" s="4" t="inlineStr">
+        <is>
+          <t>LAY OUT SERVIÇOS DE INFORMÁTICA E PROCESSAMENTO DE DADOS LTDA</t>
+        </is>
+      </c>
+      <c r="C981" s="4" t="inlineStr">
+        <is>
+          <t>73807711****-46</t>
+        </is>
+      </c>
+      <c r="D981" s="4" t="inlineStr">
+        <is>
+          <t>LICENÇA DE USO DE SISTEMAS INFORMATIZADOS  E PRESTAÇÃO DE SERVIÇOS TECNICOS  DE CONSULTORIA E ASSESSORIA JUNTO AO SETOR DE RECURSOS HUMANOS JUNTO  A SECRETARIA DE FINANÇAS DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E981" s="4" t="inlineStr">
+        <is>
+          <t>R$ 99.500,00</t>
+        </is>
+      </c>
+      <c r="F981" s="4" t="inlineStr">
+        <is>
+          <t>02/06/2025</t>
+        </is>
+      </c>
+      <c r="G981" s="4" t="inlineStr">
+        <is>
+          <t>01/01/2027</t>
+        </is>
+      </c>
+      <c r="H981" s="4" t="inlineStr">
+        <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I978" s="4" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A979" s="5" t="inlineStr">
+      <c r="I981" s="4" t="inlineStr">
+        <is>
+          <t>29/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="982" ht="14" customHeight="1">
+      <c r="A982" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
-    <row r="980" ht="16" customHeight="1">
-      <c r="A980" s="6" t="inlineStr">
+    <row r="983" ht="16" customHeight="1">
+      <c r="A983" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
-      <c r="B980" s="6" t="inlineStr">
+      <c r="B983" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
-      <c r="C980" s="6" t="inlineStr">
+      <c r="C983" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
-      <c r="D980" s="6" t="inlineStr">
+      <c r="D983" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
-      <c r="E980" s="6" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="A981" s="7" t="inlineStr">
+      <c r="E983" s="6" t="inlineStr"/>
+      <c r="F983" s="6" t="inlineStr"/>
+      <c r="G983" s="6" t="inlineStr"/>
+      <c r="H983" s="6" t="inlineStr"/>
+      <c r="I983" s="6" t="inlineStr"/>
+    </row>
+    <row r="984" ht="14" customHeight="1">
+      <c r="A984" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B981" s="7" t="inlineStr">
-[...113 lines deleted...]
-      </c>
+      <c r="B984" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C984" s="7" t="inlineStr">
+        <is>
+          <t>R$ 60.000,00</t>
+        </is>
+      </c>
+      <c r="D984" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00107/2025</t>
+        </is>
+      </c>
+      <c r="E984" s="7" t="inlineStr"/>
+      <c r="F984" s="7" t="inlineStr"/>
+      <c r="G984" s="7" t="inlineStr"/>
+      <c r="H984" s="7" t="inlineStr"/>
+      <c r="I984" s="7" t="inlineStr"/>
     </row>
     <row r="985" ht="8" customHeight="1"/>
     <row r="986" ht="18" customHeight="1">
       <c r="A986" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B986" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C986" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D986" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E986" s="3" t="inlineStr">
         <is>
@@ -29496,188 +29224,154 @@
       </c>
       <c r="F986" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G986" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H986" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I986" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="987" ht="15" customHeight="1">
       <c r="A987" s="4" t="inlineStr">
         <is>
-          <t>20250341/2025</t>
+          <t>202505220002/2025</t>
         </is>
       </c>
       <c r="B987" s="4" t="inlineStr">
         <is>
-          <t>COSTA LIMA COMERCIO E REPRESENTAÇÕES</t>
+          <t>ANTÔNIO MOREIRA DA SILVA</t>
         </is>
       </c>
       <c r="C987" s="4" t="inlineStr">
         <is>
-          <t>44515147****-90</t>
+          <t>***.***.943-**</t>
         </is>
       </c>
       <c r="D987" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de material permanente destinado a atender as necessidades da Secretaria de Cultura e Turismo do município de Sao Luis do Curu - CE.</t>
+          <t>Locação de 02 (dois) imóveis, localizados na Travessa Juca Moreira, s/n, Swat, São Luís do Curu-CE, para funcionamento do arquivo morto da prefeitura municipal de São Luís do Curu-CE.</t>
         </is>
       </c>
       <c r="E987" s="4" t="inlineStr">
         <is>
-          <t>R$ 4.565,00</t>
+          <t>R$ 6.000,00</t>
         </is>
       </c>
       <c r="F987" s="4" t="inlineStr">
         <is>
-          <t>26/06/2025</t>
+          <t>22/05/2025</t>
         </is>
       </c>
       <c r="G987" s="4" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>22/05/2026</t>
         </is>
       </c>
       <c r="H987" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I987" s="4" t="inlineStr">
         <is>
-          <t>26/06/2025</t>
-[...96 lines deleted...]
-      </c>
+          <t>10/09/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="988" ht="14" customHeight="1">
+      <c r="A988" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="989" ht="16" customHeight="1">
+      <c r="A989" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B989" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C989" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D989" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E989" s="6" t="inlineStr"/>
+      <c r="F989" s="6" t="inlineStr"/>
+      <c r="G989" s="6" t="inlineStr"/>
+      <c r="H989" s="6" t="inlineStr"/>
+      <c r="I989" s="6" t="inlineStr"/>
+    </row>
+    <row r="990" ht="14" customHeight="1">
+      <c r="A990" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B990" s="7" t="inlineStr">
+        <is>
+          <t>21/05/2026</t>
+        </is>
+      </c>
+      <c r="C990" s="7" t="inlineStr">
+        <is>
+          <t>R$ 6.000,00</t>
+        </is>
+      </c>
+      <c r="D990" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00071/2026</t>
+        </is>
+      </c>
+      <c r="E990" s="7" t="inlineStr"/>
+      <c r="F990" s="7" t="inlineStr"/>
+      <c r="G990" s="7" t="inlineStr"/>
+      <c r="H990" s="7" t="inlineStr"/>
+      <c r="I990" s="7" t="inlineStr"/>
     </row>
     <row r="991" ht="8" customHeight="1"/>
     <row r="992" ht="18" customHeight="1">
       <c r="A992" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B992" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C992" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D992" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E992" s="3" t="inlineStr">
         <is>
@@ -29686,154 +29380,188 @@
       </c>
       <c r="F992" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G992" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H992" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I992" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="993" ht="15" customHeight="1">
       <c r="A993" s="4" t="inlineStr">
         <is>
-          <t>202503280002/2025</t>
+          <t>202505200001./2025</t>
         </is>
       </c>
       <c r="B993" s="4" t="inlineStr">
         <is>
-          <t>GIGA COMERCIO E SERVICOS LTDA.</t>
+          <t>FRANCISCO LILIANISON DA ROCHA CASTRO 01833321308</t>
         </is>
       </c>
       <c r="C993" s="4" t="inlineStr">
         <is>
-          <t>21325542****-04</t>
+          <t>32436182****-34</t>
         </is>
       </c>
       <c r="D993" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE LOCAÇÃO DE MULTIFUNCIONAIS (COPIADORA/IMPRESSORA/SCANNER), COM ASSISTÊNCIA TÉCNICA PREVENTIVA E CORRETIVA, PARA ATENDER A SECRETARIA DE SAUDE DO MUNICIPIO DE SÃO LUIS DO CURU-CE.</t>
+          <t>CONTRATAÇÃO DE SERVIÇOS TRANSMISSÃO AO VIVO DE ÁUDIO E VÍDEO(STREAMING DE VÍDEO) VIA INTERNET, DOS EVENTOS DO INTERESSE DA PREFEITURA MUNICIPAL DE SÃO LUÍS DO CURU</t>
         </is>
       </c>
       <c r="E993" s="4" t="inlineStr">
         <is>
-          <t>R$ 123.420,00</t>
+          <t>R$ 24.800,00</t>
         </is>
       </c>
       <c r="F993" s="4" t="inlineStr">
         <is>
-          <t>28/03/2025</t>
+          <t>20/05/2025</t>
         </is>
       </c>
       <c r="G993" s="4" t="inlineStr">
         <is>
-          <t>31/03/2026</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="H993" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I993" s="4" t="inlineStr">
         <is>
-          <t>10/09/2025</t>
-[...62 lines deleted...]
-      <c r="I996" s="7" t="inlineStr"/>
+          <t>20/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="994" ht="8" customHeight="1"/>
+    <row r="995" ht="18" customHeight="1">
+      <c r="A995" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B995" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C995" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D995" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E995" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F995" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G995" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H995" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I995" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="996" ht="15" customHeight="1">
+      <c r="A996" s="4" t="inlineStr">
+        <is>
+          <t>202505200001./2025</t>
+        </is>
+      </c>
+      <c r="B996" s="4" t="inlineStr">
+        <is>
+          <t>FRANCISCO LILIANISON DA ROCHA CASTRO 01833321308</t>
+        </is>
+      </c>
+      <c r="C996" s="4" t="inlineStr">
+        <is>
+          <t>32436182****-34</t>
+        </is>
+      </c>
+      <c r="D996" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE SERVIÇOS TRANSMISSÃO AO VIVO DE ÁUDIO E VÍDEO(STREAMING DE VÍDEO) VIA INTERNET, DOS EVENTOS DO INTERESSE DA PREFEITURA MUNICIPAL DE SÃO LUÍS DO CURU</t>
+        </is>
+      </c>
+      <c r="E996" s="4" t="inlineStr">
+        <is>
+          <t>R$ 24.800,00</t>
+        </is>
+      </c>
+      <c r="F996" s="4" t="inlineStr">
+        <is>
+          <t>20/05/2025</t>
+        </is>
+      </c>
+      <c r="G996" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H996" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I996" s="4" t="inlineStr">
+        <is>
+          <t>20/05/2025</t>
+        </is>
+      </c>
     </row>
     <row r="997" ht="8" customHeight="1"/>
     <row r="998" ht="18" customHeight="1">
       <c r="A998" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B998" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C998" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D998" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E998" s="3" t="inlineStr">
         <is>
@@ -29842,154 +29570,188 @@
       </c>
       <c r="F998" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G998" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H998" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I998" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="999" ht="15" customHeight="1">
       <c r="A999" s="4" t="inlineStr">
         <is>
-          <t>202503260001/2025</t>
+          <t>202505090001/2025</t>
         </is>
       </c>
       <c r="B999" s="4" t="inlineStr">
         <is>
-          <t>CALLIZIA DE MARIA GOMES RODRIGUES 03820251308</t>
+          <t>P.A.C PLUS SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C999" s="4" t="inlineStr">
         <is>
-          <t>28413589****-79</t>
+          <t>24730537****-75</t>
         </is>
       </c>
       <c r="D999" s="4" t="inlineStr">
         <is>
-          <t>Contratação dos serviços de consultoria e assessoria técnica junto às organizações do terceiro setor, para atender as necessidades da secretaria de empreendedorismo e desenvolvimento econômico da prefeitura municipal de São Luís do Curu/CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA REALIZAÇÃO DO EVENTO "JUBILEU DAS COROINHAS 2025", EM PROVEITO DA PREFEITURA MUNICIPAL DE SÃO LUÍS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E999" s="4" t="inlineStr">
         <is>
-          <t>R$ 110.000,00</t>
+          <t>R$ 15.750,84</t>
         </is>
       </c>
       <c r="F999" s="4" t="inlineStr">
         <is>
-          <t>26/03/2025</t>
+          <t>09/05/2025</t>
         </is>
       </c>
       <c r="G999" s="4" t="inlineStr">
         <is>
-          <t>20/01/2027</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="H999" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I999" s="4" t="inlineStr">
         <is>
-          <t>15/01/2026</t>
-[...62 lines deleted...]
-      <c r="I1002" s="7" t="inlineStr"/>
+          <t>09/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1000" ht="8" customHeight="1"/>
+    <row r="1001" ht="18" customHeight="1">
+      <c r="A1001" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1001" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1001" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1001" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1001" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1001" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1001" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1001" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1001" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1002" ht="15" customHeight="1">
+      <c r="A1002" s="4" t="inlineStr">
+        <is>
+          <t>202505090001/2025</t>
+        </is>
+      </c>
+      <c r="B1002" s="4" t="inlineStr">
+        <is>
+          <t>P.A.C PLUS SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1002" s="4" t="inlineStr">
+        <is>
+          <t>24730537****-75</t>
+        </is>
+      </c>
+      <c r="D1002" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA REALIZAÇÃO DO EVENTO "JUBILEU DAS COROINHAS 2025", EM PROVEITO DA PREFEITURA MUNICIPAL DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1002" s="4" t="inlineStr">
+        <is>
+          <t>R$ 15.750,84</t>
+        </is>
+      </c>
+      <c r="F1002" s="4" t="inlineStr">
+        <is>
+          <t>09/05/2025</t>
+        </is>
+      </c>
+      <c r="G1002" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1002" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1002" s="4" t="inlineStr">
+        <is>
+          <t>06/10/2025</t>
+        </is>
+      </c>
     </row>
     <row r="1003" ht="8" customHeight="1"/>
     <row r="1004" ht="18" customHeight="1">
       <c r="A1004" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1004" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1004" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1004" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1004" s="3" t="inlineStr">
         <is>
@@ -29998,188 +29760,154 @@
       </c>
       <c r="F1004" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1004" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1004" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1004" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1005" ht="15" customHeight="1">
       <c r="A1005" s="4" t="inlineStr">
         <is>
-          <t>202503110134/2025</t>
+          <t>202505050008/2025</t>
         </is>
       </c>
       <c r="B1005" s="4" t="inlineStr">
         <is>
-          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+          <t>F M COMERCIO &amp; SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C1005" s="4" t="inlineStr">
         <is>
-          <t>07580946****-13</t>
+          <t>43609493****-74</t>
         </is>
       </c>
       <c r="D1005" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE EDUCAÇÃO (FUNDEB) DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>AQUISIÇÕES DE ÁGUAS ADICIONADAS DE SAIS, VASILHAMES DE ÁGUA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E1005" s="4" t="inlineStr">
         <is>
-          <t>R$ 166.320,00</t>
+          <t>R$ 14.082,50</t>
         </is>
       </c>
       <c r="F1005" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>05/05/2025</t>
         </is>
       </c>
       <c r="G1005" s="4" t="inlineStr">
         <is>
-          <t>31/03/2025</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1005" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I1005" s="4" t="inlineStr">
         <is>
-          <t>08/07/2025</t>
-[...96 lines deleted...]
-      </c>
+          <t>08/08/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1006" ht="14" customHeight="1">
+      <c r="A1006" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1007" ht="16" customHeight="1">
+      <c r="A1007" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1007" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1007" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1007" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1007" s="6" t="inlineStr"/>
+      <c r="F1007" s="6" t="inlineStr"/>
+      <c r="G1007" s="6" t="inlineStr"/>
+      <c r="H1007" s="6" t="inlineStr"/>
+      <c r="I1007" s="6" t="inlineStr"/>
+    </row>
+    <row r="1008" ht="14" customHeight="1">
+      <c r="A1008" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1008" s="7" t="inlineStr">
+        <is>
+          <t>01/10/2025</t>
+        </is>
+      </c>
+      <c r="C1008" s="7" t="inlineStr">
+        <is>
+          <t>R$ 2.816,50</t>
+        </is>
+      </c>
+      <c r="D1008" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Acréscimo - Novo - 00012/2025</t>
+        </is>
+      </c>
+      <c r="E1008" s="7" t="inlineStr"/>
+      <c r="F1008" s="7" t="inlineStr"/>
+      <c r="G1008" s="7" t="inlineStr"/>
+      <c r="H1008" s="7" t="inlineStr"/>
+      <c r="I1008" s="7" t="inlineStr"/>
     </row>
     <row r="1009" ht="8" customHeight="1"/>
     <row r="1010" ht="18" customHeight="1">
       <c r="A1010" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1010" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1010" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1010" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1010" s="3" t="inlineStr">
         <is>
@@ -30188,188 +29916,154 @@
       </c>
       <c r="F1010" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1010" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1010" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1010" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1011" ht="15" customHeight="1">
       <c r="A1011" s="4" t="inlineStr">
         <is>
-          <t>202503110131/2025</t>
+          <t>202505050007/2025</t>
         </is>
       </c>
       <c r="B1011" s="4" t="inlineStr">
         <is>
-          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+          <t>F M COMERCIO &amp; SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C1011" s="4" t="inlineStr">
         <is>
-          <t>07580946****-13</t>
+          <t>43609493****-74</t>
         </is>
       </c>
       <c r="D1011" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DAS SECRETARIAS DIVERSAS DO MUNICÍPIO DE SÃO LUIS DO CURU - CE</t>
+          <t>AQUISIÇÕES DE ÁGUAS ADICIONADAS DE SAIS, VASILHAMES DE ÁGUA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E1011" s="4" t="inlineStr">
         <is>
-          <t>R$ 40.905,00</t>
+          <t>R$ 1.397,04</t>
         </is>
       </c>
       <c r="F1011" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>05/05/2025</t>
         </is>
       </c>
       <c r="G1011" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1011" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I1011" s="4" t="inlineStr">
         <is>
-          <t>08/07/2025</t>
-[...96 lines deleted...]
-      </c>
+          <t>08/08/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1012" ht="14" customHeight="1">
+      <c r="A1012" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1013" ht="16" customHeight="1">
+      <c r="A1013" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1013" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1013" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1013" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1013" s="6" t="inlineStr"/>
+      <c r="F1013" s="6" t="inlineStr"/>
+      <c r="G1013" s="6" t="inlineStr"/>
+      <c r="H1013" s="6" t="inlineStr"/>
+      <c r="I1013" s="6" t="inlineStr"/>
+    </row>
+    <row r="1014" ht="14" customHeight="1">
+      <c r="A1014" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1014" s="7" t="inlineStr">
+        <is>
+          <t>01/10/2025</t>
+        </is>
+      </c>
+      <c r="C1014" s="7" t="inlineStr">
+        <is>
+          <t>R$ 272,04</t>
+        </is>
+      </c>
+      <c r="D1014" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Acréscimo - Novo - 00013/2025</t>
+        </is>
+      </c>
+      <c r="E1014" s="7" t="inlineStr"/>
+      <c r="F1014" s="7" t="inlineStr"/>
+      <c r="G1014" s="7" t="inlineStr"/>
+      <c r="H1014" s="7" t="inlineStr"/>
+      <c r="I1014" s="7" t="inlineStr"/>
     </row>
     <row r="1015" ht="8" customHeight="1"/>
     <row r="1016" ht="18" customHeight="1">
       <c r="A1016" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1016" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1016" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1016" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1016" s="3" t="inlineStr">
         <is>
@@ -30378,91 +30072,91 @@
       </c>
       <c r="F1016" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1016" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1016" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1016" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1017" ht="15" customHeight="1">
       <c r="A1017" s="4" t="inlineStr">
         <is>
-          <t>202503110130/2025</t>
+          <t>202505050006/2025</t>
         </is>
       </c>
       <c r="B1017" s="4" t="inlineStr">
         <is>
-          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+          <t>F M COMERCIO &amp; SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C1017" s="4" t="inlineStr">
         <is>
-          <t>07580946****-13</t>
+          <t>43609493****-74</t>
         </is>
       </c>
       <c r="D1017" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE INFRAESTRUTURA DO MUNICÍPIO DE SÃO LUIS DO CURU - CE</t>
+          <t>AQUISIÇÕES DE ÁGUAS ADICIONADAS DE SAIS, VASILHAMES DE ÁGUA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E1017" s="4" t="inlineStr">
         <is>
-          <t>R$ 539.190,00</t>
+          <t>R$ 4.627,50</t>
         </is>
       </c>
       <c r="F1017" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>05/05/2025</t>
         </is>
       </c>
       <c r="G1017" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1017" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I1017" s="4" t="inlineStr">
         <is>
-          <t>08/08/2025</t>
+          <t>05/05/2025</t>
         </is>
       </c>
     </row>
     <row r="1018" ht="8" customHeight="1"/>
     <row r="1019" ht="18" customHeight="1">
       <c r="A1019" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1019" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1019" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1019" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -30473,188 +30167,154 @@
       </c>
       <c r="F1019" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1019" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1019" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1019" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1020" ht="15" customHeight="1">
       <c r="A1020" s="4" t="inlineStr">
         <is>
-          <t>202503110130/2025</t>
+          <t>202505050006/2025</t>
         </is>
       </c>
       <c r="B1020" s="4" t="inlineStr">
         <is>
-          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+          <t>F M COMERCIO &amp; SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C1020" s="4" t="inlineStr">
         <is>
-          <t>07580946****-13</t>
+          <t>43609493****-74</t>
         </is>
       </c>
       <c r="D1020" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE INFRAESTRUTURA DO MUNICÍPIO DE SÃO LUIS DO CURU - CE</t>
+          <t>AQUISIÇÕES DE ÁGUAS ADICIONADAS DE SAIS, VASILHAMES DE ÁGUA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E1020" s="4" t="inlineStr">
         <is>
-          <t>R$ 539.190,00</t>
+          <t>R$ 5.787,02</t>
         </is>
       </c>
       <c r="F1020" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>05/05/2025</t>
         </is>
       </c>
       <c r="G1020" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1020" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I1020" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
-[...96 lines deleted...]
-      </c>
+          <t>08/08/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1021" ht="14" customHeight="1">
+      <c r="A1021" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1022" ht="16" customHeight="1">
+      <c r="A1022" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1022" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1022" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1022" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1022" s="6" t="inlineStr"/>
+      <c r="F1022" s="6" t="inlineStr"/>
+      <c r="G1022" s="6" t="inlineStr"/>
+      <c r="H1022" s="6" t="inlineStr"/>
+      <c r="I1022" s="6" t="inlineStr"/>
+    </row>
+    <row r="1023" ht="14" customHeight="1">
+      <c r="A1023" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1023" s="7" t="inlineStr">
+        <is>
+          <t>01/10/2025</t>
+        </is>
+      </c>
+      <c r="C1023" s="7" t="inlineStr">
+        <is>
+          <t>R$ 1.159,52</t>
+        </is>
+      </c>
+      <c r="D1023" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Acréscimo - Novo - 00014/2025</t>
+        </is>
+      </c>
+      <c r="E1023" s="7" t="inlineStr"/>
+      <c r="F1023" s="7" t="inlineStr"/>
+      <c r="G1023" s="7" t="inlineStr"/>
+      <c r="H1023" s="7" t="inlineStr"/>
+      <c r="I1023" s="7" t="inlineStr"/>
     </row>
     <row r="1024" ht="8" customHeight="1"/>
     <row r="1025" ht="18" customHeight="1">
       <c r="A1025" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1025" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1025" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1025" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1025" s="3" t="inlineStr">
         <is>
@@ -30663,188 +30323,154 @@
       </c>
       <c r="F1025" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1025" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1025" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1025" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1026" ht="15" customHeight="1">
       <c r="A1026" s="4" t="inlineStr">
         <is>
-          <t>202503110129/2025</t>
+          <t>202505050005/2025</t>
         </is>
       </c>
       <c r="B1026" s="4" t="inlineStr">
         <is>
-          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+          <t>F M COMERCIO &amp; SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C1026" s="4" t="inlineStr">
         <is>
-          <t>07580946****-13</t>
+          <t>43609493****-74</t>
         </is>
       </c>
       <c r="D1026" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE AGRICULTURA E MEIO AMBIENTE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>AQUISIÇÕES DE ÁGUAS ADICIONADAS DE SAIS, VASILHAMES DE ÁGUA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E1026" s="4" t="inlineStr">
         <is>
-          <t>R$ 115.614,00</t>
+          <t>R$ 1.745,96</t>
         </is>
       </c>
       <c r="F1026" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>05/05/2025</t>
         </is>
       </c>
       <c r="G1026" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1026" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I1026" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
-[...96 lines deleted...]
-      </c>
+          <t>23/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1027" ht="14" customHeight="1">
+      <c r="A1027" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1028" ht="16" customHeight="1">
+      <c r="A1028" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1028" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1028" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1028" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1028" s="6" t="inlineStr"/>
+      <c r="F1028" s="6" t="inlineStr"/>
+      <c r="G1028" s="6" t="inlineStr"/>
+      <c r="H1028" s="6" t="inlineStr"/>
+      <c r="I1028" s="6" t="inlineStr"/>
+    </row>
+    <row r="1029" ht="14" customHeight="1">
+      <c r="A1029" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1029" s="7" t="inlineStr">
+        <is>
+          <t>01/10/2025</t>
+        </is>
+      </c>
+      <c r="C1029" s="7" t="inlineStr">
+        <is>
+          <t>R$ 344,96</t>
+        </is>
+      </c>
+      <c r="D1029" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Acréscimo - Novo - 00015/2025</t>
+        </is>
+      </c>
+      <c r="E1029" s="7" t="inlineStr"/>
+      <c r="F1029" s="7" t="inlineStr"/>
+      <c r="G1029" s="7" t="inlineStr"/>
+      <c r="H1029" s="7" t="inlineStr"/>
+      <c r="I1029" s="7" t="inlineStr"/>
     </row>
     <row r="1030" ht="8" customHeight="1"/>
     <row r="1031" ht="18" customHeight="1">
       <c r="A1031" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1031" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1031" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1031" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1031" s="3" t="inlineStr">
         <is>
@@ -30853,188 +30479,154 @@
       </c>
       <c r="F1031" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1031" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1031" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1031" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1032" ht="15" customHeight="1">
       <c r="A1032" s="4" t="inlineStr">
         <is>
-          <t>202503110128/2025</t>
+          <t>202505050003/2025</t>
         </is>
       </c>
       <c r="B1032" s="4" t="inlineStr">
         <is>
-          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+          <t>F M COMERCIO &amp; SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C1032" s="4" t="inlineStr">
         <is>
-          <t>07580946****-13</t>
+          <t>43609493****-74</t>
         </is>
       </c>
       <c r="D1032" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>AQUISIÇÕES DE ÁGUAS ADICIONADAS DE SAIS, VASILHAMES DE ÁGUA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E1032" s="4" t="inlineStr">
         <is>
-          <t>R$ 201.150,00</t>
+          <t>R$ 809,46</t>
         </is>
       </c>
       <c r="F1032" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>05/05/2025</t>
         </is>
       </c>
       <c r="G1032" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1032" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I1032" s="4" t="inlineStr">
         <is>
-          <t>08/07/2025</t>
-[...96 lines deleted...]
-      </c>
+          <t>08/08/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1033" ht="14" customHeight="1">
+      <c r="A1033" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1034" ht="16" customHeight="1">
+      <c r="A1034" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1034" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1034" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1034" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1034" s="6" t="inlineStr"/>
+      <c r="F1034" s="6" t="inlineStr"/>
+      <c r="G1034" s="6" t="inlineStr"/>
+      <c r="H1034" s="6" t="inlineStr"/>
+      <c r="I1034" s="6" t="inlineStr"/>
+    </row>
+    <row r="1035" ht="14" customHeight="1">
+      <c r="A1035" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1035" s="7" t="inlineStr">
+        <is>
+          <t>01/10/2025</t>
+        </is>
+      </c>
+      <c r="C1035" s="7" t="inlineStr">
+        <is>
+          <t>R$ 163,46</t>
+        </is>
+      </c>
+      <c r="D1035" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Acréscimo - Novo - 00016/2025</t>
+        </is>
+      </c>
+      <c r="E1035" s="7" t="inlineStr"/>
+      <c r="F1035" s="7" t="inlineStr"/>
+      <c r="G1035" s="7" t="inlineStr"/>
+      <c r="H1035" s="7" t="inlineStr"/>
+      <c r="I1035" s="7" t="inlineStr"/>
     </row>
     <row r="1036" ht="8" customHeight="1"/>
     <row r="1037" ht="18" customHeight="1">
       <c r="A1037" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1037" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1037" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1037" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1037" s="3" t="inlineStr">
         <is>
@@ -31043,91 +30635,91 @@
       </c>
       <c r="F1037" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1037" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1037" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1037" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1038" ht="15" customHeight="1">
       <c r="A1038" s="4" t="inlineStr">
         <is>
-          <t>202503110127/2025</t>
+          <t>202505050002/2025</t>
         </is>
       </c>
       <c r="B1038" s="4" t="inlineStr">
         <is>
-          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+          <t>BRASIL E MATOS LTDA</t>
         </is>
       </c>
       <c r="C1038" s="4" t="inlineStr">
         <is>
-          <t>07580946****-13</t>
+          <t>00623949****-48</t>
         </is>
       </c>
       <c r="D1038" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>PRESTAÇÃO DE SERVIÇOS COM TAXA DE SERVIÇO DE OPERADORA OU AGÊNCIA DE VIAGENS, PARA RESERVA E MARCAÇÃO DE PASSAGENS AÉREAS NACIONAIS E INTERNACIONAIS, POR MEIO DE ATENDIMENTO REMOTO (E-MAIL E TELEFONE), DESTINADO AO GABINTE DO PREFEITO DE SÃO LUIS DO CURU/CE. ( COM VALOR ESTIMADO DE AQUISIÇÃO DE PASSAGENS ÁEREAS DE ATÉ 62.000,00 REAIS PARA O ANO DE 2025. OBSERVAÇÃO: A COTAÇÃO DEVERÁ SEGUIR A SEGUINTE TABELA E SER ANEXADA NO REFERIDO SISTEMA. (A) QUANTIDADE DE PASSAGENS ANUAL (25 IDA E VOLTA) | (B) VALOR SERV. DE AGENCIAME NTO DE VIAGENS | (C) = (AxB) VALOR TOTAL DOS SERVIÇOS DE AGENCIAMENTO DE VIAGENS | (D) VALOR ANUAL ESTIMADO DE PASSAGENS (R$ 62.000,00) | (E) = (C+D) VALOR ANUAL ESTIMADO DE CONTRATAÇÃO.</t>
         </is>
       </c>
       <c r="E1038" s="4" t="inlineStr">
         <is>
-          <t>R$ 363.150,00</t>
+          <t>R$ 62.550,00</t>
         </is>
       </c>
       <c r="F1038" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>05/05/2025</t>
         </is>
       </c>
       <c r="G1038" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1038" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I1038" s="4" t="inlineStr">
         <is>
-          <t>08/07/2025</t>
+          <t>13/05/2025</t>
         </is>
       </c>
     </row>
     <row r="1039" ht="8" customHeight="1"/>
     <row r="1040" ht="18" customHeight="1">
       <c r="A1040" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1040" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1040" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1040" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -31138,92 +30730,91 @@
       </c>
       <c r="F1040" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1040" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1040" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1040" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1041" ht="15" customHeight="1">
       <c r="A1041" s="4" t="inlineStr">
         <is>
-          <t>202503110126/2025</t>
+          <t>202505050002/2025</t>
         </is>
       </c>
       <c r="B1041" s="4" t="inlineStr">
         <is>
-          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+          <t>BRASIL E MATOS LTDA</t>
         </is>
       </c>
       <c r="C1041" s="4" t="inlineStr">
         <is>
-          <t>07580946****-13</t>
+          <t>00623949****-48</t>
         </is>
       </c>
       <c r="D1041" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA  SECRETARIA DE ADMINISTRAÇÃO
- DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>PRESTAÇÃO DE SERVIÇOS COM TAXA DE SERVIÇO DE OPERADORA OU AGÊNCIA DE VIAGENS, PARA RESERVA E MARCAÇÃO DE PASSAGENS AÉREAS NACIONAIS E INTERNACIONAIS, POR MEIO DE ATENDIMENTO REMOTO (E-MAIL E TELEFONE), DESTINADO AO GABINTE DO PREFEITO DE SÃO LUIS DO CURU/CE. ( COM VALOR ESTIMADO DE AQUISIÇÃO DE PASSAGENS ÁEREAS DE ATÉ 62.000,00 REAIS PARA O ANO DE 2025. OBSERVAÇÃO: A COTAÇÃO DEVERÁ SEGUIR A SEGUINTE TABELA E SER ANEXADA NO REFERIDO SISTEMA. (A) QUANTIDADE DE PASSAGENS ANUAL (25 IDA E VOLTA) | (B) VALOR SERV. DE AGENCIAME NTO DE VIAGENS | (C) = (AxB) VALOR TOTAL DOS SERVIÇOS DE AGENCIAMENTO DE VIAGENS | (D) VALOR ANUAL ESTIMADO DE PASSAGENS (R$ 62.000,00) | (E) = (C+D) VALOR ANUAL ESTIMADO DE CONTRATAÇÃO.</t>
         </is>
       </c>
       <c r="E1041" s="4" t="inlineStr">
         <is>
-          <t>R$ 18.171,00</t>
+          <t>R$ 62.550,00</t>
         </is>
       </c>
       <c r="F1041" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>05/05/2025</t>
         </is>
       </c>
       <c r="G1041" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1041" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I1041" s="4" t="inlineStr">
         <is>
-          <t>08/07/2025</t>
+          <t>05/05/2025</t>
         </is>
       </c>
     </row>
     <row r="1042" ht="8" customHeight="1"/>
     <row r="1043" ht="18" customHeight="1">
       <c r="A1043" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1043" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1043" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1043" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -31234,189 +30825,154 @@
       </c>
       <c r="F1043" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1043" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1043" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1043" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1044" ht="15" customHeight="1">
       <c r="A1044" s="4" t="inlineStr">
         <is>
-          <t>202503110126/2025</t>
+          <t>202505050001/2025</t>
         </is>
       </c>
       <c r="B1044" s="4" t="inlineStr">
         <is>
-          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+          <t>J R CORDEIRO COMÉRCIO E SERVIÇOS LTDA</t>
         </is>
       </c>
       <c r="C1044" s="4" t="inlineStr">
         <is>
-          <t>07580946****-13</t>
+          <t>54609843****-19</t>
         </is>
       </c>
       <c r="D1044" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA  SECRETARIA DE ADMINISTRAÇÃO
- DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA MANUTENÇÃO DE AR CONDICIONADO, PARA SUPRIR AS DEMANDA DA SECRETARIA EDUCAÇÃO DO MUNICIPIO DE SÃO LUIS DO CURU.</t>
         </is>
       </c>
       <c r="E1044" s="4" t="inlineStr">
         <is>
-          <t>R$ 18.171,00</t>
+          <t>R$ 115.536,70</t>
         </is>
       </c>
       <c r="F1044" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>05/05/2025</t>
         </is>
       </c>
       <c r="G1044" s="4" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>01/01/2027</t>
         </is>
       </c>
       <c r="H1044" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I1044" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
-[...96 lines deleted...]
-      </c>
+          <t>05/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1045" ht="14" customHeight="1">
+      <c r="A1045" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1046" ht="16" customHeight="1">
+      <c r="A1046" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1046" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1046" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1046" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1046" s="6" t="inlineStr"/>
+      <c r="F1046" s="6" t="inlineStr"/>
+      <c r="G1046" s="6" t="inlineStr"/>
+      <c r="H1046" s="6" t="inlineStr"/>
+      <c r="I1046" s="6" t="inlineStr"/>
+    </row>
+    <row r="1047" ht="14" customHeight="1">
+      <c r="A1047" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1047" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C1047" s="7" t="inlineStr">
+        <is>
+          <t>R$ 57.768,35</t>
+        </is>
+      </c>
+      <c r="D1047" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00118/2025</t>
+        </is>
+      </c>
+      <c r="E1047" s="7" t="inlineStr"/>
+      <c r="F1047" s="7" t="inlineStr"/>
+      <c r="G1047" s="7" t="inlineStr"/>
+      <c r="H1047" s="7" t="inlineStr"/>
+      <c r="I1047" s="7" t="inlineStr"/>
     </row>
     <row r="1048" ht="8" customHeight="1"/>
     <row r="1049" ht="18" customHeight="1">
       <c r="A1049" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1049" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1049" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1049" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1049" s="3" t="inlineStr">
         <is>
@@ -31425,91 +30981,91 @@
       </c>
       <c r="F1049" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1049" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1049" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1049" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1050" ht="15" customHeight="1">
       <c r="A1050" s="4" t="inlineStr">
         <is>
-          <t>202502260006/2025</t>
+          <t>202505020001/2025</t>
         </is>
       </c>
       <c r="B1050" s="4" t="inlineStr">
         <is>
-          <t>P.A.C PLUS SERVICOS LTDA</t>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
         </is>
       </c>
       <c r="C1050" s="4" t="inlineStr">
         <is>
-          <t>24730537****-75</t>
+          <t>07580946****-13</t>
         </is>
       </c>
       <c r="D1050" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A REALIZAÇÃO DA FESTIVIDADE CARNAVALESCA 2025 DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E1050" s="4" t="inlineStr">
         <is>
-          <t>R$ 47.577,14</t>
+          <t>R$ 77.760,00</t>
         </is>
       </c>
       <c r="F1050" s="4" t="inlineStr">
         <is>
-          <t>26/02/2025</t>
+          <t>02/05/2025</t>
         </is>
       </c>
       <c r="G1050" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1050" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I1050" s="4" t="inlineStr">
         <is>
-          <t>26/02/2025</t>
+          <t>02/05/2025</t>
         </is>
       </c>
     </row>
     <row r="1051" ht="8" customHeight="1"/>
     <row r="1052" ht="18" customHeight="1">
       <c r="A1052" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1052" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1052" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1052" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -31520,188 +31076,154 @@
       </c>
       <c r="F1052" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1052" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1052" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1052" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1053" ht="15" customHeight="1">
       <c r="A1053" s="4" t="inlineStr">
         <is>
-          <t>202502260005/2025</t>
+          <t>202504300002/2025</t>
         </is>
       </c>
       <c r="B1053" s="4" t="inlineStr">
         <is>
-          <t>NILDINHA PRODUCOES E EVENTOS LTDA</t>
+          <t>J R CORDEIRO COMÉRCIO E SERVIÇOS LTDA</t>
         </is>
       </c>
       <c r="C1053" s="4" t="inlineStr">
         <is>
-          <t>51382910****-17</t>
+          <t>54609843****-19</t>
         </is>
       </c>
       <c r="D1053" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE PESSOA JURÍDICA DETENTORA DE EXCLUSIVIDADE DE USO DA MARCA DO ARTISTA "BANDA/CANTORA NILDINHA" PARA REALIZAÇÃO DE SHOW MUSICAL, NO DIA 03 DE MARÇO DE 2025, NA AVENIDA PEDRO CIPRIANO EM FRENTE AO GINÁSIO MUNICIPAL DURANTE A FESTA DE CARNAVAL 2025 DE INTERESSE DA SECRETARIA MUNICIPAL DE CULTURA E TURISMO DE SÃO LUÍS DO CURU/CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA MANUTENÇÃO DE AR CONDICIONADO, PARA SUPRIR AS DEMANDAS DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU.</t>
         </is>
       </c>
       <c r="E1053" s="4" t="inlineStr">
         <is>
-          <t>R$ 70.000,00</t>
+          <t>R$ 104.202,90</t>
         </is>
       </c>
       <c r="F1053" s="4" t="inlineStr">
         <is>
-          <t>26/02/2025</t>
+          <t>30/04/2025</t>
         </is>
       </c>
       <c r="G1053" s="4" t="inlineStr">
         <is>
-          <t>27/05/2025</t>
+          <t>01/01/2027</t>
         </is>
       </c>
       <c r="H1053" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I1053" s="4" t="inlineStr">
         <is>
-          <t>26/02/2025</t>
-[...96 lines deleted...]
-      </c>
+          <t>05/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1054" ht="14" customHeight="1">
+      <c r="A1054" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1055" ht="16" customHeight="1">
+      <c r="A1055" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1055" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1055" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1055" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1055" s="6" t="inlineStr"/>
+      <c r="F1055" s="6" t="inlineStr"/>
+      <c r="G1055" s="6" t="inlineStr"/>
+      <c r="H1055" s="6" t="inlineStr"/>
+      <c r="I1055" s="6" t="inlineStr"/>
+    </row>
+    <row r="1056" ht="14" customHeight="1">
+      <c r="A1056" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1056" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C1056" s="7" t="inlineStr">
+        <is>
+          <t>R$ 52.101,45</t>
+        </is>
+      </c>
+      <c r="D1056" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00117/2025</t>
+        </is>
+      </c>
+      <c r="E1056" s="7" t="inlineStr"/>
+      <c r="F1056" s="7" t="inlineStr"/>
+      <c r="G1056" s="7" t="inlineStr"/>
+      <c r="H1056" s="7" t="inlineStr"/>
+      <c r="I1056" s="7" t="inlineStr"/>
     </row>
     <row r="1057" ht="8" customHeight="1"/>
     <row r="1058" ht="18" customHeight="1">
       <c r="A1058" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1058" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1058" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1058" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1058" s="3" t="inlineStr">
         <is>
@@ -31710,188 +31232,154 @@
       </c>
       <c r="F1058" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1058" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1058" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1058" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1059" ht="15" customHeight="1">
       <c r="A1059" s="4" t="inlineStr">
         <is>
-          <t>202502260004/2025</t>
+          <t>202504300001/2025</t>
         </is>
       </c>
       <c r="B1059" s="4" t="inlineStr">
         <is>
-          <t>GALICIA PRODUCOES LTDA</t>
+          <t>J R CORDEIRO COMÉRCIO E SERVIÇOS LTDA</t>
         </is>
       </c>
       <c r="C1059" s="4" t="inlineStr">
         <is>
-          <t>48126812****-04</t>
+          <t>54609843****-19</t>
         </is>
       </c>
       <c r="D1059" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE PESSOA JURÍDICA DETENTORA DE EXCLUSIVIDADE DE USO DA MARCA DO ARTISTA "BANDA GALÍCIA" PARA REALIZAÇÃO DE SHOW MUSICAL, NO DIA 02 DE MARÇO DE 2025, NA AVENIDA PEDRO CIPRIANO EM FRENTE AO GINÁSIO MUNICIPAL DURANTE A FESTA DE CARNAVAL 2025 DE INTERESSE DA SECRETARIA MUNICIPAL DE CULTURA E TURISMO DE SÃO LUÍS DO CURU/CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA MANUTENÇÃO DE AR CONDICIONADO, PARA SUPRIR AS DEMANDAS DAS DIVERSAS SECRETARIAS (SECRETARIA DE SAUDE) DO MUNICIPIO DE SÃO LUIS DO CURU.</t>
         </is>
       </c>
       <c r="E1059" s="4" t="inlineStr">
         <is>
-          <t>R$ 80.000,00</t>
+          <t>R$ 99.545,60</t>
         </is>
       </c>
       <c r="F1059" s="4" t="inlineStr">
         <is>
-          <t>26/02/2025</t>
+          <t>30/04/2025</t>
         </is>
       </c>
       <c r="G1059" s="4" t="inlineStr">
         <is>
-          <t>27/05/2025</t>
+          <t>01/01/2027</t>
         </is>
       </c>
       <c r="H1059" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I1059" s="4" t="inlineStr">
         <is>
-          <t>26/02/2025</t>
-[...96 lines deleted...]
-      </c>
+          <t>05/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1060" ht="14" customHeight="1">
+      <c r="A1060" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1061" ht="16" customHeight="1">
+      <c r="A1061" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1061" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1061" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1061" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1061" s="6" t="inlineStr"/>
+      <c r="F1061" s="6" t="inlineStr"/>
+      <c r="G1061" s="6" t="inlineStr"/>
+      <c r="H1061" s="6" t="inlineStr"/>
+      <c r="I1061" s="6" t="inlineStr"/>
+    </row>
+    <row r="1062" ht="14" customHeight="1">
+      <c r="A1062" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1062" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C1062" s="7" t="inlineStr">
+        <is>
+          <t>R$ 49.772,80</t>
+        </is>
+      </c>
+      <c r="D1062" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00119/2025</t>
+        </is>
+      </c>
+      <c r="E1062" s="7" t="inlineStr"/>
+      <c r="F1062" s="7" t="inlineStr"/>
+      <c r="G1062" s="7" t="inlineStr"/>
+      <c r="H1062" s="7" t="inlineStr"/>
+      <c r="I1062" s="7" t="inlineStr"/>
     </row>
     <row r="1063" ht="8" customHeight="1"/>
     <row r="1064" ht="18" customHeight="1">
       <c r="A1064" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1064" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1064" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1064" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1064" s="3" t="inlineStr">
         <is>
@@ -31900,188 +31388,154 @@
       </c>
       <c r="F1064" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1064" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1064" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1064" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1065" ht="15" customHeight="1">
       <c r="A1065" s="4" t="inlineStr">
         <is>
-          <t>202502260003/2025</t>
+          <t>202504290008/2025</t>
         </is>
       </c>
       <c r="B1065" s="4" t="inlineStr">
         <is>
-          <t>S. V SERVICOS E LOCACOES LTDA</t>
+          <t>2S PRODUCOES, EVENTOS, SERVICOS DE ORGANIZACOES DE FESTAS E PROMOCAO DE BANDAS EIRELI</t>
         </is>
       </c>
       <c r="C1065" s="4" t="inlineStr">
         <is>
-          <t>40117614****-72</t>
+          <t>29319874****-98</t>
         </is>
       </c>
       <c r="D1065" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A REALIZAÇÃO DA FESTIVIDADE CARNAVALESCA 2025 DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+          <t>Contratação dos serviços de assessoria em marketing digital, gerenciamento da Fanpage do Facebook e Instagram oficial, atualização de banners do site, layout para identidade visual, estratégias de marketing e engajamento para Instagram junto a secretaria de Assistência Social do município de São Luis do Curu.</t>
         </is>
       </c>
       <c r="E1065" s="4" t="inlineStr">
         <is>
-          <t>R$ 15.000,00</t>
+          <t>R$ 77.000,00</t>
         </is>
       </c>
       <c r="F1065" s="4" t="inlineStr">
         <is>
-          <t>26/02/2025</t>
+          <t>29/04/2025</t>
         </is>
       </c>
       <c r="G1065" s="4" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>01/01/2027</t>
         </is>
       </c>
       <c r="H1065" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I1065" s="4" t="inlineStr">
         <is>
-          <t>28/02/2025</t>
-[...96 lines deleted...]
-      </c>
+          <t>14/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1066" ht="14" customHeight="1">
+      <c r="A1066" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1067" ht="16" customHeight="1">
+      <c r="A1067" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1067" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1067" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1067" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1067" s="6" t="inlineStr"/>
+      <c r="F1067" s="6" t="inlineStr"/>
+      <c r="G1067" s="6" t="inlineStr"/>
+      <c r="H1067" s="6" t="inlineStr"/>
+      <c r="I1067" s="6" t="inlineStr"/>
+    </row>
+    <row r="1068" ht="14" customHeight="1">
+      <c r="A1068" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1068" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C1068" s="7" t="inlineStr">
+        <is>
+          <t>R$ 42.000,00</t>
+        </is>
+      </c>
+      <c r="D1068" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00091/2025</t>
+        </is>
+      </c>
+      <c r="E1068" s="7" t="inlineStr"/>
+      <c r="F1068" s="7" t="inlineStr"/>
+      <c r="G1068" s="7" t="inlineStr"/>
+      <c r="H1068" s="7" t="inlineStr"/>
+      <c r="I1068" s="7" t="inlineStr"/>
     </row>
     <row r="1069" ht="8" customHeight="1"/>
     <row r="1070" ht="18" customHeight="1">
       <c r="A1070" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1070" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1070" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1070" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1070" s="3" t="inlineStr">
         <is>
@@ -32090,188 +31544,154 @@
       </c>
       <c r="F1070" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1070" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1070" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1070" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1071" ht="15" customHeight="1">
       <c r="A1071" s="4" t="inlineStr">
         <is>
-          <t>202502260002/2025</t>
+          <t>202504290007/2025</t>
         </is>
       </c>
       <c r="B1071" s="4" t="inlineStr">
         <is>
-          <t>P.A.C PLUS SERVICOS LTDA</t>
+          <t>2S PRODUCOES, EVENTOS, SERVICOS DE ORGANIZACOES DE FESTAS E PROMOCAO DE BANDAS EIRELI</t>
         </is>
       </c>
       <c r="C1071" s="4" t="inlineStr">
         <is>
-          <t>24730537****-75</t>
+          <t>29319874****-98</t>
         </is>
       </c>
       <c r="D1071" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A REALIZAÇÃO DA FESTIVIDADE CARNAVALESCA 2025 DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+          <t>Contratação dos serviços de assessoria em marketing digital, gerenciamento da Fanpage do Facebook e Instagram oficial, atualização de banners do site, layout para identidade visual, estratégias de marketing e engajamento para Instagram junto a secretaria de Educação do município de São Luis do Curu.</t>
         </is>
       </c>
       <c r="E1071" s="4" t="inlineStr">
         <is>
-          <t>R$ 133.305,01</t>
+          <t>R$ 77.000,00</t>
         </is>
       </c>
       <c r="F1071" s="4" t="inlineStr">
         <is>
-          <t>26/02/2025</t>
+          <t>29/04/2025</t>
         </is>
       </c>
       <c r="G1071" s="4" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>01/01/2027</t>
         </is>
       </c>
       <c r="H1071" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I1071" s="4" t="inlineStr">
         <is>
-          <t>28/02/2025</t>
-[...96 lines deleted...]
-      </c>
+          <t>29/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1072" ht="14" customHeight="1">
+      <c r="A1072" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1073" ht="16" customHeight="1">
+      <c r="A1073" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1073" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1073" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1073" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1073" s="6" t="inlineStr"/>
+      <c r="F1073" s="6" t="inlineStr"/>
+      <c r="G1073" s="6" t="inlineStr"/>
+      <c r="H1073" s="6" t="inlineStr"/>
+      <c r="I1073" s="6" t="inlineStr"/>
+    </row>
+    <row r="1074" ht="14" customHeight="1">
+      <c r="A1074" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1074" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C1074" s="7" t="inlineStr">
+        <is>
+          <t>R$ 42.000,00</t>
+        </is>
+      </c>
+      <c r="D1074" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00092/2025</t>
+        </is>
+      </c>
+      <c r="E1074" s="7" t="inlineStr"/>
+      <c r="F1074" s="7" t="inlineStr"/>
+      <c r="G1074" s="7" t="inlineStr"/>
+      <c r="H1074" s="7" t="inlineStr"/>
+      <c r="I1074" s="7" t="inlineStr"/>
     </row>
     <row r="1075" ht="8" customHeight="1"/>
     <row r="1076" ht="18" customHeight="1">
       <c r="A1076" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1076" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1076" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1076" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1076" s="3" t="inlineStr">
         <is>
@@ -32280,188 +31700,154 @@
       </c>
       <c r="F1076" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1076" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1076" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1076" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1077" ht="15" customHeight="1">
       <c r="A1077" s="4" t="inlineStr">
         <is>
-          <t>202502260001/2025</t>
+          <t>202504290006/2025</t>
         </is>
       </c>
       <c r="B1077" s="4" t="inlineStr">
         <is>
-          <t>GOOD EMPREENDIMENTOS E SERVIÇOS LTDA</t>
+          <t>ICONTEC SOLUCOES GOVERNAMENTAIS LTDA</t>
         </is>
       </c>
       <c r="C1077" s="4" t="inlineStr">
         <is>
-          <t>24989784****-90</t>
+          <t>47041548****-43</t>
         </is>
       </c>
       <c r="D1077" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A REALIZAÇÃO DA FESTIVIDADE CARNAVALESCA 2025 DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+          <t>Contratação de empresa para a prestação de serviços de consultoria educacional junto à Secretaria Municipal de Educação, abrangendo o acompanhamento, orientação e planejamento da gestão educacional, incluindo a administração dos recursos do FUNDEB e da complementação da União, além das ações de manutenção e desenvolvimento do ensino. O objetivo é promover a valorização profissional, a qualidade e a expansão da educação e da aprendizagem no município de São Luis do Curu (CE).</t>
         </is>
       </c>
       <c r="E1077" s="4" t="inlineStr">
         <is>
-          <t>R$ 16.125,00</t>
+          <t>R$ 115.500,00</t>
         </is>
       </c>
       <c r="F1077" s="4" t="inlineStr">
         <is>
-          <t>26/02/2025</t>
+          <t>29/04/2025</t>
         </is>
       </c>
       <c r="G1077" s="4" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>31/12/2026</t>
         </is>
       </c>
       <c r="H1077" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I1077" s="4" t="inlineStr">
         <is>
-          <t>26/02/2025</t>
-[...96 lines deleted...]
-      </c>
+          <t>29/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1078" ht="14" customHeight="1">
+      <c r="A1078" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1079" ht="16" customHeight="1">
+      <c r="A1079" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1079" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1079" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1079" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1079" s="6" t="inlineStr"/>
+      <c r="F1079" s="6" t="inlineStr"/>
+      <c r="G1079" s="6" t="inlineStr"/>
+      <c r="H1079" s="6" t="inlineStr"/>
+      <c r="I1079" s="6" t="inlineStr"/>
+    </row>
+    <row r="1080" ht="14" customHeight="1">
+      <c r="A1080" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1080" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C1080" s="7" t="inlineStr">
+        <is>
+          <t>R$ 66.000,00</t>
+        </is>
+      </c>
+      <c r="D1080" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00001/2026</t>
+        </is>
+      </c>
+      <c r="E1080" s="7" t="inlineStr"/>
+      <c r="F1080" s="7" t="inlineStr"/>
+      <c r="G1080" s="7" t="inlineStr"/>
+      <c r="H1080" s="7" t="inlineStr"/>
+      <c r="I1080" s="7" t="inlineStr"/>
     </row>
     <row r="1081" ht="8" customHeight="1"/>
     <row r="1082" ht="18" customHeight="1">
       <c r="A1082" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1082" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1082" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1082" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1082" s="3" t="inlineStr">
         <is>
@@ -32470,91 +31856,91 @@
       </c>
       <c r="F1082" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1082" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1082" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1082" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1083" ht="15" customHeight="1">
       <c r="A1083" s="4" t="inlineStr">
         <is>
-          <t>202502250002/2025</t>
+          <t>202504290005/2025</t>
         </is>
       </c>
       <c r="B1083" s="4" t="inlineStr">
         <is>
-          <t>MIX DA ALEGRIA SERVICOS ARTISTICOS LTDA</t>
+          <t>RH MAIS INFORMATICA &amp; ASSESSORIA ADMINISTRATIVA LTDA</t>
         </is>
       </c>
       <c r="C1083" s="4" t="inlineStr">
         <is>
-          <t>08146959****-41</t>
+          <t>08655731****-87</t>
         </is>
       </c>
       <c r="D1083" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE PESSOA JURÍDICA DETENTORA DE EXCLUSIVIDADE DE USO DA MARCA DO ARTISTA "BANDA MUNDO MIX" PARA REALIZAÇÃO DE SHOW MUSICAL, NO DIA 01 DE MARÇO DE 2025, DURANTE A FESTA DE CARNAVAL 2025 DE INTERESSE DA SECRETARIA MUNICIPAL DE CULTURA E TURISMO DE SÃO LUÍS DO CURU/CE.</t>
+          <t>Contratação de empresa especializada para a prestação de serviços técnicos especializados em Avaliação de Desempenho dos servidores de provimento efetivo, com a elaboração do Decreto e da cartilha de Avaliação de Desempenho e acompanhamento mensal à Comissão de Avaliação de Desempenho, bem como elaboração e acompanhamento do plano de treinamento dos servidores, com vistas ao desenvolvimento na carreira profissional, tudo conforme especificações e condições contidas no projeto básico/termo de referência e demais exigências do edital para atender as necessidades da secretaria de educação do município de São Luís do Curu/CE.</t>
         </is>
       </c>
       <c r="E1083" s="4" t="inlineStr">
         <is>
-          <t>R$ 20.000,00</t>
+          <t>R$ 35.000,00</t>
         </is>
       </c>
       <c r="F1083" s="4" t="inlineStr">
         <is>
-          <t>25/02/2025</t>
+          <t>29/04/2025</t>
         </is>
       </c>
       <c r="G1083" s="4" t="inlineStr">
         <is>
-          <t>26/05/2025</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1083" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I1083" s="4" t="inlineStr">
         <is>
-          <t>25/02/2025</t>
+          <t>29/04/2025</t>
         </is>
       </c>
     </row>
     <row r="1084" ht="8" customHeight="1"/>
     <row r="1085" ht="18" customHeight="1">
       <c r="A1085" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1085" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1085" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1085" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -32565,188 +31951,154 @@
       </c>
       <c r="F1085" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1085" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1085" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1085" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1086" ht="15" customHeight="1">
       <c r="A1086" s="4" t="inlineStr">
         <is>
-          <t>202502250002/2025</t>
+          <t>202504290004/2025</t>
         </is>
       </c>
       <c r="B1086" s="4" t="inlineStr">
         <is>
-          <t>MIX DA ALEGRIA SERVICOS ARTISTICOS LTDA</t>
+          <t>COSTA CONSULTORIA &amp; EQUIPAMENTOS LTDA</t>
         </is>
       </c>
       <c r="C1086" s="4" t="inlineStr">
         <is>
-          <t>08146959****-41</t>
+          <t>12250700****-13</t>
         </is>
       </c>
       <c r="D1086" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE PESSOA JURÍDICA DETENTORA DE EXCLUSIVIDADE DE USO DA MARCA DO ARTISTA "BANDA MUNDO MIX" PARA REALIZAÇÃO DE SHOW MUSICAL, NO DIA 01 DE MARÇO DE 2025, DURANTE A FESTA DE CARNAVAL 2025 DE INTERESSE DA SECRETARIA MUNICIPAL DE CULTURA E TURISMO DE SÃO LUÍS DO CURU/CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA, EQUIPAMENTOS DE INFORMATICA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE ADMINISTRAÇÃO.</t>
         </is>
       </c>
       <c r="E1086" s="4" t="inlineStr">
         <is>
-          <t>R$ 20.000,00</t>
+          <t>R$ 31.500,00</t>
         </is>
       </c>
       <c r="F1086" s="4" t="inlineStr">
         <is>
-          <t>25/02/2025</t>
+          <t>29/04/2025</t>
         </is>
       </c>
       <c r="G1086" s="4" t="inlineStr">
         <is>
-          <t>26/05/2025</t>
+          <t>01/01/2027</t>
         </is>
       </c>
       <c r="H1086" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I1086" s="4" t="inlineStr">
         <is>
-          <t>25/02/2025</t>
-[...96 lines deleted...]
-      </c>
+          <t>05/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1087" ht="14" customHeight="1">
+      <c r="A1087" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1088" ht="16" customHeight="1">
+      <c r="A1088" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1088" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1088" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1088" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1088" s="6" t="inlineStr"/>
+      <c r="F1088" s="6" t="inlineStr"/>
+      <c r="G1088" s="6" t="inlineStr"/>
+      <c r="H1088" s="6" t="inlineStr"/>
+      <c r="I1088" s="6" t="inlineStr"/>
+    </row>
+    <row r="1089" ht="14" customHeight="1">
+      <c r="A1089" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1089" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C1089" s="7" t="inlineStr">
+        <is>
+          <t>R$ 18.000,00</t>
+        </is>
+      </c>
+      <c r="D1089" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00096/2025</t>
+        </is>
+      </c>
+      <c r="E1089" s="7" t="inlineStr"/>
+      <c r="F1089" s="7" t="inlineStr"/>
+      <c r="G1089" s="7" t="inlineStr"/>
+      <c r="H1089" s="7" t="inlineStr"/>
+      <c r="I1089" s="7" t="inlineStr"/>
     </row>
     <row r="1090" ht="8" customHeight="1"/>
     <row r="1091" ht="18" customHeight="1">
       <c r="A1091" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1091" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1091" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1091" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1091" s="3" t="inlineStr">
         <is>
@@ -32755,147 +32107,147 @@
       </c>
       <c r="F1091" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1091" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1091" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1091" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1092" ht="15" customHeight="1">
       <c r="A1092" s="4" t="inlineStr">
         <is>
-          <t>202502250001./2025</t>
+          <t>202504290003/2025</t>
         </is>
       </c>
       <c r="B1092" s="4" t="inlineStr">
         <is>
-          <t>AC2B TECNOLOGIA EIRELI</t>
+          <t>COSTA CONSULTORIA &amp; EQUIPAMENTOS LTDA</t>
         </is>
       </c>
       <c r="C1092" s="4" t="inlineStr">
         <is>
-          <t>20301708****-90</t>
+          <t>12250700****-13</t>
         </is>
       </c>
       <c r="D1092" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa para prestação de serviços de Licença de uso de plataforma web para realização de pesquisa de preços, Plataforma web para elaboração dos estudos técnicos preliminares com a utilização de inteligência artificial, Sistema de dispensa eletrônica com e sem disputa e Locação de Sistema Informatizado (Software) Web de Gestão e Acompanhamentos de Contratos para atender as necessidades da secretaria de Finanças do município de São Luís do Curu/Ce.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA, EQUIPAMENTOS DE INFORMATICA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE ADMINISTRAÇÃO.</t>
         </is>
       </c>
       <c r="E1092" s="4" t="inlineStr">
         <is>
-          <t>R$ 87.470,00</t>
+          <t>R$ 27.300,00</t>
         </is>
       </c>
       <c r="F1092" s="4" t="inlineStr">
         <is>
-          <t>25/02/2025</t>
+          <t>29/04/2025</t>
         </is>
       </c>
       <c r="G1092" s="4" t="inlineStr">
         <is>
-          <t>22/01/2027</t>
+          <t>01/01/2027</t>
         </is>
       </c>
       <c r="H1092" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I1092" s="4" t="inlineStr">
         <is>
-          <t>22/05/2025</t>
+          <t>05/02/2025</t>
         </is>
       </c>
     </row>
     <row r="1093" ht="14" customHeight="1">
       <c r="A1093" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
     <row r="1094" ht="16" customHeight="1">
       <c r="A1094" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
       <c r="B1094" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="C1094" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
       <c r="D1094" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
       <c r="E1094" s="6" t="inlineStr"/>
       <c r="F1094" s="6" t="inlineStr"/>
       <c r="G1094" s="6" t="inlineStr"/>
       <c r="H1094" s="6" t="inlineStr"/>
       <c r="I1094" s="6" t="inlineStr"/>
     </row>
     <row r="1095" ht="14" customHeight="1">
       <c r="A1095" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B1095" s="7" t="inlineStr">
         <is>
-          <t>19/01/2026</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="C1095" s="7" t="inlineStr">
         <is>
-          <t>R$ 44.580,00</t>
+          <t>R$ 15.600,00</t>
         </is>
       </c>
       <c r="D1095" s="7" t="inlineStr">
         <is>
-          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00012/2026</t>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00095/2025</t>
         </is>
       </c>
       <c r="E1095" s="7" t="inlineStr"/>
       <c r="F1095" s="7" t="inlineStr"/>
       <c r="G1095" s="7" t="inlineStr"/>
       <c r="H1095" s="7" t="inlineStr"/>
       <c r="I1095" s="7" t="inlineStr"/>
     </row>
     <row r="1096" ht="8" customHeight="1"/>
     <row r="1097" ht="18" customHeight="1">
       <c r="A1097" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1097" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1097" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
@@ -32911,147 +32263,147 @@
       </c>
       <c r="F1097" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1097" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1097" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1097" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1098" ht="15" customHeight="1">
       <c r="A1098" s="4" t="inlineStr">
         <is>
-          <t>202502200002/2025</t>
+          <t>202504290002/2025</t>
         </is>
       </c>
       <c r="B1098" s="4" t="inlineStr">
         <is>
-          <t>E.B.N-INFORMATICA, CONTROLES E SERVICOS LTDA</t>
+          <t>COSTA CONSULTORIA &amp; EQUIPAMENTOS LTDA</t>
         </is>
       </c>
       <c r="C1098" s="4" t="inlineStr">
         <is>
-          <t>13358836****-04</t>
+          <t>12250700****-13</t>
         </is>
       </c>
       <c r="D1098" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA ASSESSORIA EM RECURSOS HUMANOS, NO ACOMPANHAMENTO DA ELABORAÇÃO E PROCESSAMENTO DA FOLHA DE PAGAMENTO, INFORMAÇÕES DO SIM/TCE, BEM COMO ORIENTAÇÕES DE ATOS E IMPLANTAÇÕES DE ROTINAS EM CONFORMIDADE COM A LEGISLAÇÃO VIGENTE, PARA ATENDER AS NECESSIDADES DA SECRETARIA DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA, EQUIPAMENTOS DE INFORMATICA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE ADMINISTRAÇÃO.</t>
         </is>
       </c>
       <c r="E1098" s="4" t="inlineStr">
         <is>
-          <t>R$ 66.700,00</t>
+          <t>R$ 29.400,00</t>
         </is>
       </c>
       <c r="F1098" s="4" t="inlineStr">
         <is>
-          <t>20/02/2025</t>
+          <t>29/04/2025</t>
         </is>
       </c>
       <c r="G1098" s="4" t="inlineStr">
         <is>
           <t>01/01/2027</t>
         </is>
       </c>
       <c r="H1098" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I1098" s="4" t="inlineStr">
         <is>
-          <t>12/07/2025</t>
+          <t>05/02/2025</t>
         </is>
       </c>
     </row>
     <row r="1099" ht="14" customHeight="1">
       <c r="A1099" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
     <row r="1100" ht="16" customHeight="1">
       <c r="A1100" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
       <c r="B1100" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="C1100" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
       <c r="D1100" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
       <c r="E1100" s="6" t="inlineStr"/>
       <c r="F1100" s="6" t="inlineStr"/>
       <c r="G1100" s="6" t="inlineStr"/>
       <c r="H1100" s="6" t="inlineStr"/>
       <c r="I1100" s="6" t="inlineStr"/>
     </row>
     <row r="1101" ht="14" customHeight="1">
       <c r="A1101" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B1101" s="7" t="inlineStr">
         <is>
           <t>29/12/2025</t>
         </is>
       </c>
       <c r="C1101" s="7" t="inlineStr">
         <is>
-          <t>R$ 34.800,00</t>
+          <t>R$ 16.800,00</t>
         </is>
       </c>
       <c r="D1101" s="7" t="inlineStr">
         <is>
-          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00087/2025</t>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00097/2025</t>
         </is>
       </c>
       <c r="E1101" s="7" t="inlineStr"/>
       <c r="F1101" s="7" t="inlineStr"/>
       <c r="G1101" s="7" t="inlineStr"/>
       <c r="H1101" s="7" t="inlineStr"/>
       <c r="I1101" s="7" t="inlineStr"/>
     </row>
     <row r="1102" ht="8" customHeight="1"/>
     <row r="1103" ht="18" customHeight="1">
       <c r="A1103" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1103" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1103" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
@@ -33067,147 +32419,147 @@
       </c>
       <c r="F1103" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1103" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1103" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1103" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1104" ht="15" customHeight="1">
       <c r="A1104" s="4" t="inlineStr">
         <is>
-          <t>202502190001/2025</t>
+          <t>202504290001/2025</t>
         </is>
       </c>
       <c r="B1104" s="4" t="inlineStr">
         <is>
-          <t>E.B.N-INFORMATICA, CONTROLES E SERVICOS LTDA</t>
+          <t>COSTA CONSULTORIA &amp; EQUIPAMENTOS LTDA</t>
         </is>
       </c>
       <c r="C1104" s="4" t="inlineStr">
         <is>
-          <t>13358836****-04</t>
+          <t>12250700****-13</t>
         </is>
       </c>
       <c r="D1104" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA ASSESSORIA EM RECURSOS HUMANOS, NO ACOMPANHAMENTO DA ELABORAÇÃO E PROCESSAMENTO DA FOLHA DE PAGAMENTO, INFORMAÇÕES DO SIM/TCE, BEM COMO ORIENTAÇÕES DE ATOS E IMPLANTAÇÕES DE ROTINAS EM CONFORMIDADE COM A LEGISLAÇÃO VIGENTE, PARA ATENDER AS NECESSIDADES DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA, EQUIPAMENTOS DE INFORMATICA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE ADMINISTRAÇÃO.</t>
         </is>
       </c>
       <c r="E1104" s="4" t="inlineStr">
         <is>
-          <t>R$ 69.000,00</t>
+          <t>R$ 23.100,00</t>
         </is>
       </c>
       <c r="F1104" s="4" t="inlineStr">
         <is>
-          <t>19/02/2025</t>
+          <t>29/04/2025</t>
         </is>
       </c>
       <c r="G1104" s="4" t="inlineStr">
         <is>
           <t>01/01/2027</t>
         </is>
       </c>
       <c r="H1104" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I1104" s="4" t="inlineStr">
         <is>
-          <t>19/02/2025</t>
+          <t>05/02/2025</t>
         </is>
       </c>
     </row>
     <row r="1105" ht="14" customHeight="1">
       <c r="A1105" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
     <row r="1106" ht="16" customHeight="1">
       <c r="A1106" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
       <c r="B1106" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="C1106" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
       <c r="D1106" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
       <c r="E1106" s="6" t="inlineStr"/>
       <c r="F1106" s="6" t="inlineStr"/>
       <c r="G1106" s="6" t="inlineStr"/>
       <c r="H1106" s="6" t="inlineStr"/>
       <c r="I1106" s="6" t="inlineStr"/>
     </row>
     <row r="1107" ht="14" customHeight="1">
       <c r="A1107" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B1107" s="7" t="inlineStr">
         <is>
           <t>29/12/2025</t>
         </is>
       </c>
       <c r="C1107" s="7" t="inlineStr">
         <is>
-          <t>R$ 36.000,00</t>
+          <t>R$ 13.200,00</t>
         </is>
       </c>
       <c r="D1107" s="7" t="inlineStr">
         <is>
-          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00089/2025</t>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00098/2025</t>
         </is>
       </c>
       <c r="E1107" s="7" t="inlineStr"/>
       <c r="F1107" s="7" t="inlineStr"/>
       <c r="G1107" s="7" t="inlineStr"/>
       <c r="H1107" s="7" t="inlineStr"/>
       <c r="I1107" s="7" t="inlineStr"/>
     </row>
     <row r="1108" ht="8" customHeight="1"/>
     <row r="1109" ht="18" customHeight="1">
       <c r="A1109" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1109" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1109" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
@@ -33223,188 +32575,154 @@
       </c>
       <c r="F1109" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1109" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1109" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1109" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1110" ht="15" customHeight="1">
       <c r="A1110" s="4" t="inlineStr">
         <is>
-          <t>202502170001/2025</t>
+          <t>202504280001./2025</t>
         </is>
       </c>
       <c r="B1110" s="4" t="inlineStr">
         <is>
-          <t>LIDERY - GESTAO ADMINISTRATIVA LTDA</t>
+          <t>REGULAR TRANSPORTES E LOCACOES LTDA</t>
         </is>
       </c>
       <c r="C1110" s="4" t="inlineStr">
         <is>
-          <t>10563418****-60</t>
+          <t>32121970****-31</t>
         </is>
       </c>
       <c r="D1110" s="4" t="inlineStr">
         <is>
-          <t>PRESTAÇÃO DOS SERVIÇOS TÉCNICOS E ESPECIALIZADOS DE CONSULTORIA E ASSESSORIA NAS ÁREAS DE GESTÃO ADMINISTRATIVA E FINANCEIRO, OBJETIVANDO A MODERNIZAÇÃO ORGANIZACIONAL DO PODER EXECUTIVO MUNICIPAL.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A PRESTAÇÃO DOS SERVIÇOS DE TRANSPORTE ESCOLAR DE ALUNOS DA REDE PÚBLICA MUNICIPAL DE ENSINO DE SÃO LUÍS DO CURU/CE.</t>
         </is>
       </c>
       <c r="E1110" s="4" t="inlineStr">
         <is>
-          <t>R$ 60.000,00</t>
+          <t>R$ 3.908.726,80</t>
         </is>
       </c>
       <c r="F1110" s="4" t="inlineStr">
         <is>
-          <t>17/02/2025</t>
+          <t>28/04/2025</t>
         </is>
       </c>
       <c r="G1110" s="4" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>01/01/2027</t>
         </is>
       </c>
       <c r="H1110" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I1110" s="4" t="inlineStr">
         <is>
-          <t>17/02/2025</t>
-[...96 lines deleted...]
-      </c>
+          <t>29/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1111" ht="14" customHeight="1">
+      <c r="A1111" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1112" ht="16" customHeight="1">
+      <c r="A1112" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1112" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1112" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1112" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1112" s="6" t="inlineStr"/>
+      <c r="F1112" s="6" t="inlineStr"/>
+      <c r="G1112" s="6" t="inlineStr"/>
+      <c r="H1112" s="6" t="inlineStr"/>
+      <c r="I1112" s="6" t="inlineStr"/>
+    </row>
+    <row r="1113" ht="14" customHeight="1">
+      <c r="A1113" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1113" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C1113" s="7" t="inlineStr">
+        <is>
+          <t>R$ 1.954.363,40</t>
+        </is>
+      </c>
+      <c r="D1113" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00125/2025</t>
+        </is>
+      </c>
+      <c r="E1113" s="7" t="inlineStr"/>
+      <c r="F1113" s="7" t="inlineStr"/>
+      <c r="G1113" s="7" t="inlineStr"/>
+      <c r="H1113" s="7" t="inlineStr"/>
+      <c r="I1113" s="7" t="inlineStr"/>
     </row>
     <row r="1114" ht="8" customHeight="1"/>
     <row r="1115" ht="18" customHeight="1">
       <c r="A1115" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1115" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1115" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1115" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1115" s="3" t="inlineStr">
         <is>
@@ -33413,154 +32731,190 @@
       </c>
       <c r="F1115" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1115" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1115" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1115" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1116" ht="15" customHeight="1">
       <c r="A1116" s="4" t="inlineStr">
         <is>
-          <t>202502140001/2025</t>
+          <t>202504250001/2025</t>
         </is>
       </c>
       <c r="B1116" s="4" t="inlineStr">
         <is>
-          <t>A D LIMA OLIVEIRA</t>
+          <t>P.A.C PLUS SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C1116" s="4" t="inlineStr">
         <is>
-          <t>31195843****-14</t>
+          <t>24730537****-75</t>
         </is>
       </c>
       <c r="D1116" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa para a prestação de serviços de gerenciamento eletrônico em digitalização de documentos físicos para documentos digitais (incluindo os equipamentos necessários, mão-de-obra, armazenamento, indexação, consulta e exportações dos documentos contábeis, licitatórios, atos legais e demais documentos de interesse da Secretaria de Saúde do município de São Luís do Curu/CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA REALIZAÇÃO DO EVENTO DO DIA DO TRABALHADOR, EM PROVEITO  
+DA PREFEITURA MUNICIPAL DE SÃO LUÍS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E1116" s="4" t="inlineStr">
         <is>
-          <t>R$ 65.520,00</t>
+          <t>R$ 27.496,77</t>
         </is>
       </c>
       <c r="F1116" s="4" t="inlineStr">
         <is>
-          <t>14/02/2025</t>
+          <t>25/04/2025</t>
         </is>
       </c>
       <c r="G1116" s="4" t="inlineStr">
         <is>
-          <t>01/01/2027</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1116" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I1116" s="4" t="inlineStr">
         <is>
-          <t>14/02/2025</t>
-[...62 lines deleted...]
-      <c r="I1119" s="7" t="inlineStr"/>
+          <t>25/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1117" ht="8" customHeight="1"/>
+    <row r="1118" ht="18" customHeight="1">
+      <c r="A1118" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1118" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1118" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1118" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1118" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1118" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1118" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1118" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1118" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1119" ht="15" customHeight="1">
+      <c r="A1119" s="4" t="inlineStr">
+        <is>
+          <t>202504250001/2025</t>
+        </is>
+      </c>
+      <c r="B1119" s="4" t="inlineStr">
+        <is>
+          <t>P.A.C PLUS SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1119" s="4" t="inlineStr">
+        <is>
+          <t>24730537****-75</t>
+        </is>
+      </c>
+      <c r="D1119" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA REALIZAÇÃO DO EVENTO DO DIA DO TRABALHADOR, EM PROVEITO  
+DA PREFEITURA MUNICIPAL DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1119" s="4" t="inlineStr">
+        <is>
+          <t>R$ 27.496,77</t>
+        </is>
+      </c>
+      <c r="F1119" s="4" t="inlineStr">
+        <is>
+          <t>25/04/2025</t>
+        </is>
+      </c>
+      <c r="G1119" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1119" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1119" s="4" t="inlineStr">
+        <is>
+          <t>25/04/2025</t>
+        </is>
+      </c>
     </row>
     <row r="1120" ht="8" customHeight="1"/>
     <row r="1121" ht="18" customHeight="1">
       <c r="A1121" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1121" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1121" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1121" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1121" s="3" t="inlineStr">
         <is>
@@ -33569,91 +32923,91 @@
       </c>
       <c r="F1121" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1121" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1121" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1121" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1122" ht="15" customHeight="1">
       <c r="A1122" s="4" t="inlineStr">
         <is>
-          <t>202502130002/2025</t>
+          <t>202504160001/2025</t>
         </is>
       </c>
       <c r="B1122" s="4" t="inlineStr">
         <is>
-          <t>AV ASSESSORIA CONTABIL, SERVICOS E INFORMATICA LTDA</t>
+          <t>L&amp;S SPORT COMERCIO DE ROUPAS E ACESSORIOS EIRELI</t>
         </is>
       </c>
       <c r="C1122" s="4" t="inlineStr">
         <is>
-          <t>13075241****-41</t>
+          <t>13017172****-10</t>
         </is>
       </c>
       <c r="D1122" s="4" t="inlineStr">
         <is>
-          <t>Prestação de serviços em assessoria consultoria ao setor de pesquisas de preços junto a Secretaria de Finanças do Município de São Luis do Curu-Ce.</t>
+          <t>AQUISIÇÃO DE MATERIAL ESPORTIVO PARA ATENDER AS NECESSIDADES DA SECRETARIA DE ESPORTE DO MUNICÍPIO DE SÃO LUÍS DO CURU-CE.</t>
         </is>
       </c>
       <c r="E1122" s="4" t="inlineStr">
         <is>
-          <t>R$ 49.500,00</t>
+          <t>R$ 17.377,60</t>
         </is>
       </c>
       <c r="F1122" s="4" t="inlineStr">
         <is>
-          <t>13/02/2025</t>
+          <t>23/04/2025</t>
         </is>
       </c>
       <c r="G1122" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1122" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I1122" s="4" t="inlineStr">
         <is>
-          <t>13/02/2025</t>
+          <t>23/04/2025</t>
         </is>
       </c>
     </row>
     <row r="1123" ht="8" customHeight="1"/>
     <row r="1124" ht="18" customHeight="1">
       <c r="A1124" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1124" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1124" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1124" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -33664,406 +33018,405 @@
       </c>
       <c r="F1124" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1124" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1124" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1124" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1125" ht="15" customHeight="1">
       <c r="A1125" s="4" t="inlineStr">
         <is>
-          <t>202502130002/2025</t>
+          <t>202504160001/2025</t>
         </is>
       </c>
       <c r="B1125" s="4" t="inlineStr">
         <is>
-          <t>AV ASSESSORIA CONTABIL, SERVICOS E INFORMATICA LTDA</t>
+          <t>L&amp;S SPORT COMERCIO DE ROUPAS E ACESSORIOS EIRELI</t>
         </is>
       </c>
       <c r="C1125" s="4" t="inlineStr">
         <is>
-          <t>13075241****-41</t>
+          <t>13017172****-10</t>
         </is>
       </c>
       <c r="D1125" s="4" t="inlineStr">
         <is>
-          <t>Prestação de serviços em assessoria consultoria ao setor de pesquisas de preços junto a Secretaria de Finanças do Município de São Luis do Curu-Ce.</t>
+          <t>AQUISIÇÃO DE MATERIAL ESPORTIVO PARA ATENDER AS NECESSIDADES DA SECRETARIA DE ESPORTE DO MUNICÍPIO DE SÃO LUÍS DO CURU-CE.</t>
         </is>
       </c>
       <c r="E1125" s="4" t="inlineStr">
         <is>
-          <t>R$ 103.500,00</t>
+          <t>R$ 17.377,60</t>
         </is>
       </c>
       <c r="F1125" s="4" t="inlineStr">
         <is>
-          <t>13/02/2025</t>
+          <t>23/04/2025</t>
         </is>
       </c>
       <c r="G1125" s="4" t="inlineStr">
         <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1125" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1125" s="4" t="inlineStr">
+        <is>
+          <t>23/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1126" ht="8" customHeight="1"/>
+    <row r="1127" ht="18" customHeight="1">
+      <c r="A1127" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1127" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1127" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1127" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1127" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1127" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1127" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1127" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1127" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1128" ht="15" customHeight="1">
+      <c r="A1128" s="4" t="inlineStr">
+        <is>
+          <t>202504100004/2025</t>
+        </is>
+      </c>
+      <c r="B1128" s="4" t="inlineStr">
+        <is>
+          <t>2S PRODUCOES, EVENTOS, SERVICOS DE ORGANIZACOES DE FESTAS E PROMOCAO DE BANDAS EIRELI</t>
+        </is>
+      </c>
+      <c r="C1128" s="4" t="inlineStr">
+        <is>
+          <t>29319874****-98</t>
+        </is>
+      </c>
+      <c r="D1128" s="4" t="inlineStr">
+        <is>
+          <t>Contratação dos serviços de assessoria em marketing digital, gerenciamento da Fanpage do Facebook e Instagram oficial, atualização de banners do site, layout para identidade visual, estratégias de marketing e engajamento para Instagram junto a secretaria de Saúde do município de São Luis do Curu.</t>
+        </is>
+      </c>
+      <c r="E1128" s="4" t="inlineStr">
+        <is>
+          <t>R$ 77.000,00</t>
+        </is>
+      </c>
+      <c r="F1128" s="4" t="inlineStr">
+        <is>
+          <t>10/04/2025</t>
+        </is>
+      </c>
+      <c r="G1128" s="4" t="inlineStr">
+        <is>
           <t>01/01/2027</t>
         </is>
       </c>
-      <c r="H1125" s="4" t="inlineStr">
+      <c r="H1128" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I1125" s="4" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A1126" s="5" t="inlineStr">
+      <c r="I1128" s="4" t="inlineStr">
+        <is>
+          <t>10/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1129" ht="14" customHeight="1">
+      <c r="A1129" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
-    <row r="1127" ht="16" customHeight="1">
-      <c r="A1127" s="6" t="inlineStr">
+    <row r="1130" ht="16" customHeight="1">
+      <c r="A1130" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
-      <c r="B1127" s="6" t="inlineStr">
+      <c r="B1130" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
-      <c r="C1127" s="6" t="inlineStr">
+      <c r="C1130" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
-      <c r="D1127" s="6" t="inlineStr">
+      <c r="D1130" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
-      <c r="E1127" s="6" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="A1128" s="7" t="inlineStr">
+      <c r="E1130" s="6" t="inlineStr"/>
+      <c r="F1130" s="6" t="inlineStr"/>
+      <c r="G1130" s="6" t="inlineStr"/>
+      <c r="H1130" s="6" t="inlineStr"/>
+      <c r="I1130" s="6" t="inlineStr"/>
+    </row>
+    <row r="1131" ht="14" customHeight="1">
+      <c r="A1131" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B1128" s="7" t="inlineStr">
+      <c r="B1131" s="7" t="inlineStr">
         <is>
           <t>29/12/2025</t>
         </is>
       </c>
-      <c r="C1128" s="7" t="inlineStr">
-[...17 lines deleted...]
-      <c r="A1130" s="3" t="inlineStr">
+      <c r="C1131" s="7" t="inlineStr">
+        <is>
+          <t>R$ 42.000,00</t>
+        </is>
+      </c>
+      <c r="D1131" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00093/2025</t>
+        </is>
+      </c>
+      <c r="E1131" s="7" t="inlineStr"/>
+      <c r="F1131" s="7" t="inlineStr"/>
+      <c r="G1131" s="7" t="inlineStr"/>
+      <c r="H1131" s="7" t="inlineStr"/>
+      <c r="I1131" s="7" t="inlineStr"/>
+    </row>
+    <row r="1132" ht="8" customHeight="1"/>
+    <row r="1133" ht="18" customHeight="1">
+      <c r="A1133" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B1130" s="3" t="inlineStr">
+      <c r="B1133" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C1130" s="3" t="inlineStr">
+      <c r="C1133" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D1130" s="3" t="inlineStr">
+      <c r="D1133" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E1130" s="3" t="inlineStr">
+      <c r="E1133" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F1130" s="3" t="inlineStr">
+      <c r="F1133" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G1130" s="3" t="inlineStr">
+      <c r="G1133" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H1130" s="3" t="inlineStr">
+      <c r="H1133" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I1130" s="3" t="inlineStr">
+      <c r="I1133" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="1131" ht="15" customHeight="1">
-[...30 lines deleted...]
-      <c r="G1131" s="4" t="inlineStr">
+    <row r="1134" ht="15" customHeight="1">
+      <c r="A1134" s="4" t="inlineStr">
+        <is>
+          <t>202504100003/2025</t>
+        </is>
+      </c>
+      <c r="B1134" s="4" t="inlineStr">
+        <is>
+          <t>2S PRODUCOES, EVENTOS, SERVICOS DE ORGANIZACOES DE FESTAS E PROMOCAO DE BANDAS EIRELI</t>
+        </is>
+      </c>
+      <c r="C1134" s="4" t="inlineStr">
+        <is>
+          <t>29319874****-98</t>
+        </is>
+      </c>
+      <c r="D1134" s="4" t="inlineStr">
+        <is>
+          <t>Contratação dos serviços de assessoria em marketing digital, gerenciamento da Fanpage do Facebook e Instagram oficial, atualização de banners do site, layout para identidade visual, estratégias de marketing e engajamento para Instagram junto a secretaria de Administração do município de São Luis do Curu.</t>
+        </is>
+      </c>
+      <c r="E1134" s="4" t="inlineStr">
+        <is>
+          <t>R$ 77.000,00</t>
+        </is>
+      </c>
+      <c r="F1134" s="4" t="inlineStr">
+        <is>
+          <t>10/04/2025</t>
+        </is>
+      </c>
+      <c r="G1134" s="4" t="inlineStr">
         <is>
           <t>01/01/2027</t>
         </is>
       </c>
-      <c r="H1131" s="4" t="inlineStr">
+      <c r="H1134" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I1131" s="4" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A1132" s="5" t="inlineStr">
+      <c r="I1134" s="4" t="inlineStr">
+        <is>
+          <t>30/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1135" ht="14" customHeight="1">
+      <c r="A1135" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
-    <row r="1133" ht="16" customHeight="1">
-      <c r="A1133" s="6" t="inlineStr">
+    <row r="1136" ht="16" customHeight="1">
+      <c r="A1136" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
-      <c r="B1133" s="6" t="inlineStr">
+      <c r="B1136" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
-      <c r="C1133" s="6" t="inlineStr">
+      <c r="C1136" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
-      <c r="D1133" s="6" t="inlineStr">
+      <c r="D1136" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
-      <c r="E1133" s="6" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="A1134" s="7" t="inlineStr">
+      <c r="E1136" s="6" t="inlineStr"/>
+      <c r="F1136" s="6" t="inlineStr"/>
+      <c r="G1136" s="6" t="inlineStr"/>
+      <c r="H1136" s="6" t="inlineStr"/>
+      <c r="I1136" s="6" t="inlineStr"/>
+    </row>
+    <row r="1137" ht="14" customHeight="1">
+      <c r="A1137" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B1134" s="7" t="inlineStr">
+      <c r="B1137" s="7" t="inlineStr">
         <is>
           <t>29/12/2025</t>
         </is>
       </c>
-      <c r="C1134" s="7" t="inlineStr">
-[...109 lines deleted...]
-      </c>
+      <c r="C1137" s="7" t="inlineStr">
+        <is>
+          <t>R$ 42.000,00</t>
+        </is>
+      </c>
+      <c r="D1137" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00094/2025</t>
+        </is>
+      </c>
+      <c r="E1137" s="7" t="inlineStr"/>
+      <c r="F1137" s="7" t="inlineStr"/>
+      <c r="G1137" s="7" t="inlineStr"/>
+      <c r="H1137" s="7" t="inlineStr"/>
+      <c r="I1137" s="7" t="inlineStr"/>
     </row>
     <row r="1138" ht="8" customHeight="1"/>
     <row r="1139" ht="18" customHeight="1">
       <c r="A1139" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1139" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1139" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1139" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1139" s="3" t="inlineStr">
         <is>
@@ -34072,92 +33425,91 @@
       </c>
       <c r="F1139" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1139" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1139" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1139" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1140" ht="15" customHeight="1">
       <c r="A1140" s="4" t="inlineStr">
         <is>
-          <t>202502120005/2025</t>
+          <t>202504100001./2025</t>
         </is>
       </c>
       <c r="B1140" s="4" t="inlineStr">
         <is>
-          <t>P.A.C PLUS SERVICOS LTDA</t>
+          <t>CASPE SERVICOS DE CONTABILIDADE PUBLICA E EMPRESARIAL SS</t>
         </is>
       </c>
       <c r="C1140" s="4" t="inlineStr">
         <is>
-          <t>24730537****-75</t>
+          <t>12467321****-80</t>
         </is>
       </c>
       <c r="D1140" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA PARA EVENTO DE INAUGURAÇÃO DE SEDE EM PROVEITO DA PREFEITURA  
-MUNICIPAL DE SÃO LUÍS DO CURU/CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS ESPECIALIZADOS NA ELABORAÇÃO DE SERVIÇOS DE ELABORAÇÃO DA LEI ORÇAMENTÁRIA ANUAL - LOA 2026, E DA LEI DIRETRIZES ORÇAMENTÁRIA - LDO 2026, PARA ATENDER AS NECESSIDADES DA SECRETARIA DE FINANÇAS DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
         </is>
       </c>
       <c r="E1140" s="4" t="inlineStr">
         <is>
-          <t>R$ 6.244,17</t>
+          <t>R$ 46.000,00</t>
         </is>
       </c>
       <c r="F1140" s="4" t="inlineStr">
         <is>
-          <t>12/02/2025</t>
+          <t>10/04/2025</t>
         </is>
       </c>
       <c r="G1140" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1140" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I1140" s="4" t="inlineStr">
         <is>
-          <t>12/02/2025</t>
+          <t>10/04/2025</t>
         </is>
       </c>
     </row>
     <row r="1141" ht="8" customHeight="1"/>
     <row r="1142" ht="18" customHeight="1">
       <c r="A1142" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1142" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1142" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1142" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -34168,1117 +33520,1253 @@
       </c>
       <c r="F1142" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1142" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1142" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1142" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1143" ht="15" customHeight="1">
       <c r="A1143" s="4" t="inlineStr">
         <is>
-          <t>202502120002/2025</t>
+          <t>202504100001./2025</t>
         </is>
       </c>
       <c r="B1143" s="4" t="inlineStr">
         <is>
-          <t>CHARLENE PORFÍRIO MENESES COELHO</t>
+          <t>CASPE SERVICOS DE CONTABILIDADE PUBLICA E EMPRESARIAL SS</t>
         </is>
       </c>
       <c r="C1143" s="4" t="inlineStr">
         <is>
-          <t>***.***.833-**</t>
+          <t>12467321****-80</t>
         </is>
       </c>
       <c r="D1143" s="4" t="inlineStr">
         <is>
-          <t>LOCAÇÃO DE IMÓVEL, SITUADO A AVENIDA PEDRO CIPRIANO, 22, CENTRO, DESTINADO A SERVIR COMO ALMOXARIFADO DOS PRODUTOS DA MERENDA ESCOLAR, PARA ATENDER AS NECESSIDADES DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS ESPECIALIZADOS NA ELABORAÇÃO DE SERVIÇOS DE ELABORAÇÃO DA LEI ORÇAMENTÁRIA ANUAL - LOA 2026, E DA LEI DIRETRIZES ORÇAMENTÁRIA - LDO 2026, PARA ATENDER AS NECESSIDADES DA SECRETARIA DE FINANÇAS DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
         </is>
       </c>
       <c r="E1143" s="4" t="inlineStr">
         <is>
-          <t>R$ 16.100,00</t>
+          <t>R$ 46.000,00</t>
         </is>
       </c>
       <c r="F1143" s="4" t="inlineStr">
         <is>
-          <t>12/02/2025</t>
+          <t>10/04/2025</t>
         </is>
       </c>
       <c r="G1143" s="4" t="inlineStr">
         <is>
-          <t>01/01/2027</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1143" s="4" t="inlineStr">
         <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1143" s="4" t="inlineStr">
+        <is>
+          <t>20/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1144" ht="8" customHeight="1"/>
+    <row r="1145" ht="18" customHeight="1">
+      <c r="A1145" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1145" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1145" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1145" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1145" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1145" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1145" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1145" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1145" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1146" ht="15" customHeight="1">
+      <c r="A1146" s="4" t="inlineStr">
+        <is>
+          <t>202504070001/2025</t>
+        </is>
+      </c>
+      <c r="B1146" s="4" t="inlineStr">
+        <is>
+          <t>SELECT COM E SERV LTDA</t>
+        </is>
+      </c>
+      <c r="C1146" s="4" t="inlineStr">
+        <is>
+          <t>40919130****-47</t>
+        </is>
+      </c>
+      <c r="D1146" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A MANUTENÇÃO DE EQUIPAMENTOS ODONTOLÓGICOS DA ATENÇÃO PRIMÁRIA À SAÚDE, JUNTO AO FUNDO MUNICIPAL DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE</t>
+        </is>
+      </c>
+      <c r="E1146" s="4" t="inlineStr">
+        <is>
+          <t>R$ 104.450,00</t>
+        </is>
+      </c>
+      <c r="F1146" s="4" t="inlineStr">
+        <is>
+          <t>07/04/2025</t>
+        </is>
+      </c>
+      <c r="G1146" s="4" t="inlineStr">
+        <is>
+          <t>27/04/2026</t>
+        </is>
+      </c>
+      <c r="H1146" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1146" s="4" t="inlineStr">
+        <is>
+          <t>12/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1147" ht="14" customHeight="1">
+      <c r="A1147" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (2):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1148" ht="16" customHeight="1">
+      <c r="A1148" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1148" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1148" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1148" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1148" s="6" t="inlineStr"/>
+      <c r="F1148" s="6" t="inlineStr"/>
+      <c r="G1148" s="6" t="inlineStr"/>
+      <c r="H1148" s="6" t="inlineStr"/>
+      <c r="I1148" s="6" t="inlineStr"/>
+    </row>
+    <row r="1149" ht="14" customHeight="1">
+      <c r="A1149" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1149" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C1149" s="7" t="inlineStr">
+        <is>
+          <t>R$ 10.445,00</t>
+        </is>
+      </c>
+      <c r="D1149" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00032/2026</t>
+        </is>
+      </c>
+      <c r="E1149" s="7" t="inlineStr"/>
+      <c r="F1149" s="7" t="inlineStr"/>
+      <c r="G1149" s="7" t="inlineStr"/>
+      <c r="H1149" s="7" t="inlineStr"/>
+      <c r="I1149" s="7" t="inlineStr"/>
+    </row>
+    <row r="1150" ht="14" customHeight="1">
+      <c r="A1150" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B1150" s="8" t="inlineStr">
+        <is>
+          <t>27/02/2026</t>
+        </is>
+      </c>
+      <c r="C1150" s="8" t="inlineStr">
+        <is>
+          <t>R$ 47.002,50</t>
+        </is>
+      </c>
+      <c r="D1150" s="8" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00066/2026</t>
+        </is>
+      </c>
+      <c r="E1150" s="8" t="inlineStr"/>
+      <c r="F1150" s="8" t="inlineStr"/>
+      <c r="G1150" s="8" t="inlineStr"/>
+      <c r="H1150" s="8" t="inlineStr"/>
+      <c r="I1150" s="8" t="inlineStr"/>
+    </row>
+    <row r="1151" ht="8" customHeight="1"/>
+    <row r="1152" ht="18" customHeight="1">
+      <c r="A1152" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1152" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1152" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1152" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1152" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1152" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1152" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1152" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1152" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1153" ht="15" customHeight="1">
+      <c r="A1153" s="4" t="inlineStr">
+        <is>
+          <t>202504030003/2025</t>
+        </is>
+      </c>
+      <c r="B1153" s="4" t="inlineStr">
+        <is>
+          <t>B&amp;B SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1153" s="4" t="inlineStr">
+        <is>
+          <t>49725723****-47</t>
+        </is>
+      </c>
+      <c r="D1153" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL GRÁFICO DESTINADO A MANUTENÇÃO DA ATIVIDADE DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1153" s="4" t="inlineStr">
+        <is>
+          <t>R$ 155.415,00</t>
+        </is>
+      </c>
+      <c r="F1153" s="4" t="inlineStr">
+        <is>
+          <t>03/04/2025</t>
+        </is>
+      </c>
+      <c r="G1153" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1153" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1153" s="4" t="inlineStr">
+        <is>
+          <t>03/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1154" ht="8" customHeight="1"/>
+    <row r="1155" ht="18" customHeight="1">
+      <c r="A1155" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1155" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1155" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1155" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1155" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1155" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1155" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1155" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1155" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1156" ht="15" customHeight="1">
+      <c r="A1156" s="4" t="inlineStr">
+        <is>
+          <t>202504030003/2025</t>
+        </is>
+      </c>
+      <c r="B1156" s="4" t="inlineStr">
+        <is>
+          <t>SENSE SERVICE</t>
+        </is>
+      </c>
+      <c r="C1156" s="4" t="inlineStr">
+        <is>
+          <t>49725723****-47</t>
+        </is>
+      </c>
+      <c r="D1156" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL GRÁFICO DESTINADO A MANUTENÇÃO DA ATIVIDADE DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1156" s="4" t="inlineStr">
+        <is>
+          <t>R$ 155.415,00</t>
+        </is>
+      </c>
+      <c r="F1156" s="4" t="inlineStr">
+        <is>
+          <t>03/04/2025</t>
+        </is>
+      </c>
+      <c r="G1156" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1156" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1156" s="4" t="inlineStr">
+        <is>
+          <t>03/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1157" ht="8" customHeight="1"/>
+    <row r="1158" ht="18" customHeight="1">
+      <c r="A1158" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1158" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1158" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1158" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1158" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1158" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1158" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1158" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1158" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1159" ht="15" customHeight="1">
+      <c r="A1159" s="4" t="inlineStr">
+        <is>
+          <t>202504030002/2025</t>
+        </is>
+      </c>
+      <c r="B1159" s="4" t="inlineStr">
+        <is>
+          <t>B&amp;B SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1159" s="4" t="inlineStr">
+        <is>
+          <t>49725723****-47</t>
+        </is>
+      </c>
+      <c r="D1159" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL GRÁFICO DESTINADO A MANUTENÇÃO DA ATIVIDADE DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1159" s="4" t="inlineStr">
+        <is>
+          <t>R$ 71.781,15</t>
+        </is>
+      </c>
+      <c r="F1159" s="4" t="inlineStr">
+        <is>
+          <t>03/04/2025</t>
+        </is>
+      </c>
+      <c r="G1159" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1159" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1159" s="4" t="inlineStr">
+        <is>
+          <t>03/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1160" ht="8" customHeight="1"/>
+    <row r="1161" ht="18" customHeight="1">
+      <c r="A1161" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1161" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1161" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1161" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1161" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1161" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1161" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1161" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1161" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1162" ht="15" customHeight="1">
+      <c r="A1162" s="4" t="inlineStr">
+        <is>
+          <t>202504030002/2025</t>
+        </is>
+      </c>
+      <c r="B1162" s="4" t="inlineStr">
+        <is>
+          <t>SENSE SERVICE</t>
+        </is>
+      </c>
+      <c r="C1162" s="4" t="inlineStr">
+        <is>
+          <t>49725723****-47</t>
+        </is>
+      </c>
+      <c r="D1162" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL GRÁFICO DESTINADO A MANUTENÇÃO DA ATIVIDADE DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1162" s="4" t="inlineStr">
+        <is>
+          <t>R$ 71.781,15</t>
+        </is>
+      </c>
+      <c r="F1162" s="4" t="inlineStr">
+        <is>
+          <t>03/04/2025</t>
+        </is>
+      </c>
+      <c r="G1162" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1162" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1162" s="4" t="inlineStr">
+        <is>
+          <t>03/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1163" ht="8" customHeight="1"/>
+    <row r="1164" ht="18" customHeight="1">
+      <c r="A1164" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1164" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1164" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1164" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1164" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1164" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1164" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1164" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1164" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1165" ht="15" customHeight="1">
+      <c r="A1165" s="4" t="inlineStr">
+        <is>
+          <t>202504030001/2025</t>
+        </is>
+      </c>
+      <c r="B1165" s="4" t="inlineStr">
+        <is>
+          <t>SENSE SERVICE</t>
+        </is>
+      </c>
+      <c r="C1165" s="4" t="inlineStr">
+        <is>
+          <t>49725723****-47</t>
+        </is>
+      </c>
+      <c r="D1165" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL GRÁFICO DESTINADO A MANUTENÇÃO DA ATIVIDADE DA SECRETARIA  DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1165" s="4" t="inlineStr">
+        <is>
+          <t>R$ 369.130,50</t>
+        </is>
+      </c>
+      <c r="F1165" s="4" t="inlineStr">
+        <is>
+          <t>03/04/2025</t>
+        </is>
+      </c>
+      <c r="G1165" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1165" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1165" s="4" t="inlineStr">
+        <is>
+          <t>03/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1166" ht="8" customHeight="1"/>
+    <row r="1167" ht="18" customHeight="1">
+      <c r="A1167" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1167" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1167" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1167" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1167" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1167" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1167" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1167" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1167" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1168" ht="15" customHeight="1">
+      <c r="A1168" s="4" t="inlineStr">
+        <is>
+          <t>202504030001/2025</t>
+        </is>
+      </c>
+      <c r="B1168" s="4" t="inlineStr">
+        <is>
+          <t>B&amp;B SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1168" s="4" t="inlineStr">
+        <is>
+          <t>49725723****-47</t>
+        </is>
+      </c>
+      <c r="D1168" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL GRÁFICO DESTINADO A MANUTENÇÃO DA ATIVIDADE DA SECRETARIA  DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1168" s="4" t="inlineStr">
+        <is>
+          <t>R$ 369.130,50</t>
+        </is>
+      </c>
+      <c r="F1168" s="4" t="inlineStr">
+        <is>
+          <t>03/04/2025</t>
+        </is>
+      </c>
+      <c r="G1168" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1168" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1168" s="4" t="inlineStr">
+        <is>
+          <t>03/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1169" ht="8" customHeight="1"/>
+    <row r="1170" ht="18" customHeight="1">
+      <c r="A1170" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1170" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1170" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1170" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1170" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1170" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1170" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1170" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1170" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1171" ht="15" customHeight="1">
+      <c r="A1171" s="4" t="inlineStr">
+        <is>
+          <t>202504020002./2025</t>
+        </is>
+      </c>
+      <c r="B1171" s="4" t="inlineStr">
+        <is>
+          <t>ARTUR BOSCO RODRIGUES PINHO</t>
+        </is>
+      </c>
+      <c r="C1171" s="4" t="inlineStr">
+        <is>
+          <t>***.***.703-**</t>
+        </is>
+      </c>
+      <c r="D1171" s="4" t="inlineStr">
+        <is>
+          <t>Locação de imóvel, localizado na Rua Rochael Moreira, S/N, Centro, São Luís do Curu - CE, para funcionamento da Secretaria de Esporte e Juventude do Município de São Luis do Curu/CE.</t>
+        </is>
+      </c>
+      <c r="E1171" s="4" t="inlineStr">
+        <is>
+          <t>R$ 9.600,00</t>
+        </is>
+      </c>
+      <c r="F1171" s="4" t="inlineStr">
+        <is>
+          <t>02/04/2025</t>
+        </is>
+      </c>
+      <c r="G1171" s="4" t="inlineStr">
+        <is>
+          <t>03/04/2027</t>
+        </is>
+      </c>
+      <c r="H1171" s="4" t="inlineStr">
+        <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I1143" s="4" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A1144" s="5" t="inlineStr">
+      <c r="I1171" s="4" t="inlineStr">
+        <is>
+          <t>16/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1172" ht="14" customHeight="1">
+      <c r="A1172" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
-    <row r="1145" ht="16" customHeight="1">
-      <c r="A1145" s="6" t="inlineStr">
+    <row r="1173" ht="16" customHeight="1">
+      <c r="A1173" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
-      <c r="B1145" s="6" t="inlineStr">
+      <c r="B1173" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
-      <c r="C1145" s="6" t="inlineStr">
+      <c r="C1173" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
-      <c r="D1145" s="6" t="inlineStr">
+      <c r="D1173" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
-      <c r="E1145" s="6" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="A1146" s="7" t="inlineStr">
+      <c r="E1173" s="6" t="inlineStr"/>
+      <c r="F1173" s="6" t="inlineStr"/>
+      <c r="G1173" s="6" t="inlineStr"/>
+      <c r="H1173" s="6" t="inlineStr"/>
+      <c r="I1173" s="6" t="inlineStr"/>
+    </row>
+    <row r="1174" ht="14" customHeight="1">
+      <c r="A1174" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B1146" s="7" t="inlineStr">
-[...22 lines deleted...]
-      <c r="A1148" s="3" t="inlineStr">
+      <c r="B1174" s="7" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+      <c r="C1174" s="7" t="inlineStr">
+        <is>
+          <t>R$ 4.800,00</t>
+        </is>
+      </c>
+      <c r="D1174" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00055/2026</t>
+        </is>
+      </c>
+      <c r="E1174" s="7" t="inlineStr"/>
+      <c r="F1174" s="7" t="inlineStr"/>
+      <c r="G1174" s="7" t="inlineStr"/>
+      <c r="H1174" s="7" t="inlineStr"/>
+      <c r="I1174" s="7" t="inlineStr"/>
+    </row>
+    <row r="1175" ht="8" customHeight="1"/>
+    <row r="1176" ht="18" customHeight="1">
+      <c r="A1176" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B1148" s="3" t="inlineStr">
+      <c r="B1176" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C1148" s="3" t="inlineStr">
+      <c r="C1176" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D1148" s="3" t="inlineStr">
+      <c r="D1176" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E1148" s="3" t="inlineStr">
+      <c r="E1176" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F1148" s="3" t="inlineStr">
+      <c r="F1176" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G1148" s="3" t="inlineStr">
+      <c r="G1176" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H1148" s="3" t="inlineStr">
+      <c r="H1176" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I1148" s="3" t="inlineStr">
+      <c r="I1176" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="1149" ht="15" customHeight="1">
-[...35 lines deleted...]
-      <c r="H1149" s="4" t="inlineStr">
+    <row r="1177" ht="15" customHeight="1">
+      <c r="A1177" s="4" t="inlineStr">
+        <is>
+          <t>202504020001./2025</t>
+        </is>
+      </c>
+      <c r="B1177" s="4" t="inlineStr">
+        <is>
+          <t>ARTUR BOSCO RODRIGUES PINHO</t>
+        </is>
+      </c>
+      <c r="C1177" s="4" t="inlineStr">
+        <is>
+          <t>***.***.703-**</t>
+        </is>
+      </c>
+      <c r="D1177" s="4" t="inlineStr">
+        <is>
+          <t>Locação de imóvel, localizado na Rua Rochael Moreira, S/N, Centro, São Luís do Curu-CE, para funcionamento da Secretaria de Cultura do Município de São Luis do Curu/CE.</t>
+        </is>
+      </c>
+      <c r="E1177" s="4" t="inlineStr">
+        <is>
+          <t>R$ 9.600,00</t>
+        </is>
+      </c>
+      <c r="F1177" s="4" t="inlineStr">
+        <is>
+          <t>02/04/2025</t>
+        </is>
+      </c>
+      <c r="G1177" s="4" t="inlineStr">
+        <is>
+          <t>03/04/2027</t>
+        </is>
+      </c>
+      <c r="H1177" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I1149" s="4" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A1150" s="5" t="inlineStr">
+      <c r="I1177" s="4" t="inlineStr">
+        <is>
+          <t>15/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1178" ht="14" customHeight="1">
+      <c r="A1178" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
-    <row r="1151" ht="16" customHeight="1">
-      <c r="A1151" s="6" t="inlineStr">
+    <row r="1179" ht="16" customHeight="1">
+      <c r="A1179" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
-      <c r="B1151" s="6" t="inlineStr">
+      <c r="B1179" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
-      <c r="C1151" s="6" t="inlineStr">
+      <c r="C1179" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
-      <c r="D1151" s="6" t="inlineStr">
+      <c r="D1179" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
-      <c r="E1151" s="6" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="A1152" s="7" t="inlineStr">
+      <c r="E1179" s="6" t="inlineStr"/>
+      <c r="F1179" s="6" t="inlineStr"/>
+      <c r="G1179" s="6" t="inlineStr"/>
+      <c r="H1179" s="6" t="inlineStr"/>
+      <c r="I1179" s="6" t="inlineStr"/>
+    </row>
+    <row r="1180" ht="14" customHeight="1">
+      <c r="A1180" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B1152" s="7" t="inlineStr">
-[...22 lines deleted...]
-      <c r="A1154" s="3" t="inlineStr">
+      <c r="B1180" s="7" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+      <c r="C1180" s="7" t="inlineStr">
+        <is>
+          <t>R$ 4.800,00</t>
+        </is>
+      </c>
+      <c r="D1180" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00054/2026</t>
+        </is>
+      </c>
+      <c r="E1180" s="7" t="inlineStr"/>
+      <c r="F1180" s="7" t="inlineStr"/>
+      <c r="G1180" s="7" t="inlineStr"/>
+      <c r="H1180" s="7" t="inlineStr"/>
+      <c r="I1180" s="7" t="inlineStr"/>
+    </row>
+    <row r="1181" ht="8" customHeight="1"/>
+    <row r="1182" ht="18" customHeight="1">
+      <c r="A1182" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B1154" s="3" t="inlineStr">
+      <c r="B1182" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C1154" s="3" t="inlineStr">
+      <c r="C1182" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D1154" s="3" t="inlineStr">
+      <c r="D1182" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E1154" s="3" t="inlineStr">
+      <c r="E1182" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F1154" s="3" t="inlineStr">
+      <c r="F1182" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G1154" s="3" t="inlineStr">
+      <c r="G1182" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H1154" s="3" t="inlineStr">
+      <c r="H1182" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I1154" s="3" t="inlineStr">
+      <c r="I1182" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="1155" ht="15" customHeight="1">
-[...756 lines deleted...]
-      <c r="I1183" s="7" t="inlineStr"/>
+    <row r="1183" ht="15" customHeight="1">
+      <c r="A1183" s="4" t="inlineStr">
+        <is>
+          <t>20250348/2025</t>
+        </is>
+      </c>
+      <c r="B1183" s="4" t="inlineStr">
+        <is>
+          <t>EDUCACIONAL INDUSTRIA DE M.O.V.E.I.S LTDA</t>
+        </is>
+      </c>
+      <c r="C1183" s="4" t="inlineStr">
+        <is>
+          <t>46500710****-81</t>
+        </is>
+      </c>
+      <c r="D1183" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material permanente destinado a atender as necessidades da Secretaria de Cultura e Turismo do município de São Luis do Curu - CE.,</t>
+        </is>
+      </c>
+      <c r="E1183" s="4" t="inlineStr">
+        <is>
+          <t>R$ 4.995,00</t>
+        </is>
+      </c>
+      <c r="F1183" s="4" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="G1183" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1183" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1183" s="4" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
     </row>
     <row r="1184" ht="8" customHeight="1"/>
     <row r="1185" ht="18" customHeight="1">
       <c r="A1185" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1185" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1185" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1185" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1185" s="3" t="inlineStr">
         <is>
@@ -35287,154 +34775,188 @@
       </c>
       <c r="F1185" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1185" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1185" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1185" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1186" ht="15" customHeight="1">
       <c r="A1186" s="4" t="inlineStr">
         <is>
-          <t>202502030007/2025</t>
+          <t>20250341/2025</t>
         </is>
       </c>
       <c r="B1186" s="4" t="inlineStr">
         <is>
-          <t>CASPE SERVICOS DE CONTABILIDADE PUBLICA E EMPRESARIAL SS</t>
+          <t>COSTA LIMA COMERCIO E REPRESENTAÇÕES</t>
         </is>
       </c>
       <c r="C1186" s="4" t="inlineStr">
         <is>
-          <t>12467321****-80</t>
+          <t>44515147****-90</t>
         </is>
       </c>
       <c r="D1186" s="4" t="inlineStr">
         <is>
-          <t>O município de São Luís do Curu necessita garantir serviços de contabilidade pública especializados para atender exigências legais e auditoriais da Secretaria de Educação, assegurando a correta gestão e prestação de contas dos recursos educacionais sob sua responsabilidade.</t>
+          <t>Aquisição de material permanente destinado a atender as necessidades da Secretaria de Cultura e Turismo do município de Sao Luis do Curu - CE.</t>
         </is>
       </c>
       <c r="E1186" s="4" t="inlineStr">
         <is>
-          <t>R$ 194.400,00</t>
+          <t>R$ 4.565,00</t>
         </is>
       </c>
       <c r="F1186" s="4" t="inlineStr">
         <is>
-          <t>03/02/2025</t>
+          <t>26/06/2025</t>
         </is>
       </c>
       <c r="G1186" s="4" t="inlineStr">
         <is>
-          <t>01/01/2027</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1186" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I1186" s="4" t="inlineStr">
         <is>
-          <t>03/02/2025</t>
-[...62 lines deleted...]
-      <c r="I1189" s="7" t="inlineStr"/>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1187" ht="8" customHeight="1"/>
+    <row r="1188" ht="18" customHeight="1">
+      <c r="A1188" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1188" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1188" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1188" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1188" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1188" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1188" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1188" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1188" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1189" ht="15" customHeight="1">
+      <c r="A1189" s="4" t="inlineStr">
+        <is>
+          <t>20250331/2025</t>
+        </is>
+      </c>
+      <c r="B1189" s="4" t="inlineStr">
+        <is>
+          <t>AGIL COMERCIO E DISTRIBUIDORA DE EQUIPAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1189" s="4" t="inlineStr">
+        <is>
+          <t>30607801****-80</t>
+        </is>
+      </c>
+      <c r="D1189" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material permanente destinado a atender as necessidades da Secretaria de Cultura e Turismo do município de São Luis do Curu - CE.</t>
+        </is>
+      </c>
+      <c r="E1189" s="4" t="inlineStr">
+        <is>
+          <t>R$ 17.358,00</t>
+        </is>
+      </c>
+      <c r="F1189" s="4" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="G1189" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1189" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1189" s="4" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
     </row>
     <row r="1190" ht="8" customHeight="1"/>
     <row r="1191" ht="18" customHeight="1">
       <c r="A1191" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1191" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1191" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1191" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1191" s="3" t="inlineStr">
         <is>
@@ -35443,147 +34965,147 @@
       </c>
       <c r="F1191" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1191" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1191" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1191" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1192" ht="15" customHeight="1">
       <c r="A1192" s="4" t="inlineStr">
         <is>
-          <t>202502030006/2025</t>
+          <t>202503280002/2025</t>
         </is>
       </c>
       <c r="B1192" s="4" t="inlineStr">
         <is>
-          <t>CASPE SERVICOS DE CONTABILIDADE PUBLICA E EMPRESARIAL SS</t>
+          <t>GIGA COMERCIO E SERVICOS LTDA.</t>
         </is>
       </c>
       <c r="C1192" s="4" t="inlineStr">
         <is>
-          <t>12467321****-80</t>
+          <t>21325542****-04</t>
         </is>
       </c>
       <c r="D1192" s="4" t="inlineStr">
         <is>
-          <t>O município de São Luís do Curu necessita garantir serviços de contabilidade pública especializados para atender exigências legais e auditoriais da Secretaria de Educação, assegurando a correta gestão e prestação de contas dos recursos educacionais sob sua responsabilidade.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE LOCAÇÃO DE MULTIFUNCIONAIS (COPIADORA/IMPRESSORA/SCANNER), COM ASSISTÊNCIA TÉCNICA PREVENTIVA E CORRETIVA, PARA ATENDER A SECRETARIA DE SAUDE DO MUNICIPIO DE SÃO LUIS DO CURU-CE.</t>
         </is>
       </c>
       <c r="E1192" s="4" t="inlineStr">
         <is>
-          <t>R$ 237.600,00</t>
+          <t>R$ 123.420,00</t>
         </is>
       </c>
       <c r="F1192" s="4" t="inlineStr">
         <is>
-          <t>03/02/2025</t>
+          <t>28/03/2025</t>
         </is>
       </c>
       <c r="G1192" s="4" t="inlineStr">
         <is>
-          <t>01/01/2027</t>
+          <t>31/03/2026</t>
         </is>
       </c>
       <c r="H1192" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I1192" s="4" t="inlineStr">
         <is>
-          <t>03/02/2025</t>
+          <t>10/09/2025</t>
         </is>
       </c>
     </row>
     <row r="1193" ht="14" customHeight="1">
       <c r="A1193" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
     <row r="1194" ht="16" customHeight="1">
       <c r="A1194" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
       <c r="B1194" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="C1194" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
       <c r="D1194" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
       <c r="E1194" s="6" t="inlineStr"/>
       <c r="F1194" s="6" t="inlineStr"/>
       <c r="G1194" s="6" t="inlineStr"/>
       <c r="H1194" s="6" t="inlineStr"/>
       <c r="I1194" s="6" t="inlineStr"/>
     </row>
     <row r="1195" ht="14" customHeight="1">
       <c r="A1195" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B1195" s="7" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>20/02/2026</t>
         </is>
       </c>
       <c r="C1195" s="7" t="inlineStr">
         <is>
-          <t>R$ 118.800,00</t>
+          <t>R$ 61.710,00</t>
         </is>
       </c>
       <c r="D1195" s="7" t="inlineStr">
         <is>
-          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00102/2025</t>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00031/2026</t>
         </is>
       </c>
       <c r="E1195" s="7" t="inlineStr"/>
       <c r="F1195" s="7" t="inlineStr"/>
       <c r="G1195" s="7" t="inlineStr"/>
       <c r="H1195" s="7" t="inlineStr"/>
       <c r="I1195" s="7" t="inlineStr"/>
     </row>
     <row r="1196" ht="8" customHeight="1"/>
     <row r="1197" ht="18" customHeight="1">
       <c r="A1197" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1197" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1197" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
@@ -35599,147 +35121,147 @@
       </c>
       <c r="F1197" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1197" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1197" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1197" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1198" ht="15" customHeight="1">
       <c r="A1198" s="4" t="inlineStr">
         <is>
-          <t>202501310005/2025</t>
+          <t>202503260001/2025</t>
         </is>
       </c>
       <c r="B1198" s="4" t="inlineStr">
         <is>
-          <t>CASPE SERVICOS DE CONTABILIDADE PUBLICA E EMPRESARIAL SS</t>
+          <t>CALLIZIA DE MARIA GOMES RODRIGUES 03820251308</t>
         </is>
       </c>
       <c r="C1198" s="4" t="inlineStr">
         <is>
-          <t>12467321****-80</t>
+          <t>28413589****-79</t>
         </is>
       </c>
       <c r="D1198" s="4" t="inlineStr">
         <is>
-          <t>O município de São Luís do Curu necessita garantir serviços de contabilidade pública especializados para atender exigências legais e auditoriais da Secretaria de Educação, assegurando a correta gestão e prestação de contas dos recursos educacionais sob sua responsabilidade.</t>
+          <t>Contratação dos serviços de consultoria e assessoria técnica junto às organizações do terceiro setor, para atender as necessidades da secretaria de empreendedorismo e desenvolvimento econômico da prefeitura municipal de São Luís do Curu/CE.</t>
         </is>
       </c>
       <c r="E1198" s="4" t="inlineStr">
         <is>
-          <t>R$ 280.800,00</t>
+          <t>R$ 110.000,00</t>
         </is>
       </c>
       <c r="F1198" s="4" t="inlineStr">
         <is>
-          <t>03/02/2025</t>
+          <t>26/03/2025</t>
         </is>
       </c>
       <c r="G1198" s="4" t="inlineStr">
         <is>
-          <t>01/01/2027</t>
+          <t>20/01/2027</t>
         </is>
       </c>
       <c r="H1198" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I1198" s="4" t="inlineStr">
         <is>
-          <t>03/02/2025</t>
+          <t>15/01/2026</t>
         </is>
       </c>
     </row>
     <row r="1199" ht="14" customHeight="1">
       <c r="A1199" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
     <row r="1200" ht="16" customHeight="1">
       <c r="A1200" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
       <c r="B1200" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="C1200" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
       <c r="D1200" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
       <c r="E1200" s="6" t="inlineStr"/>
       <c r="F1200" s="6" t="inlineStr"/>
       <c r="G1200" s="6" t="inlineStr"/>
       <c r="H1200" s="6" t="inlineStr"/>
       <c r="I1200" s="6" t="inlineStr"/>
     </row>
     <row r="1201" ht="14" customHeight="1">
       <c r="A1201" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B1201" s="7" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>19/01/2026</t>
         </is>
       </c>
       <c r="C1201" s="7" t="inlineStr">
         <is>
-          <t>R$ 140.400,00</t>
+          <t>R$ 60.000,00</t>
         </is>
       </c>
       <c r="D1201" s="7" t="inlineStr">
         <is>
-          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00101/2025</t>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00011/2026</t>
         </is>
       </c>
       <c r="E1201" s="7" t="inlineStr"/>
       <c r="F1201" s="7" t="inlineStr"/>
       <c r="G1201" s="7" t="inlineStr"/>
       <c r="H1201" s="7" t="inlineStr"/>
       <c r="I1201" s="7" t="inlineStr"/>
     </row>
     <row r="1202" ht="8" customHeight="1"/>
     <row r="1203" ht="18" customHeight="1">
       <c r="A1203" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1203" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1203" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
@@ -35755,91 +35277,91 @@
       </c>
       <c r="F1203" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1203" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1203" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1203" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1204" ht="15" customHeight="1">
       <c r="A1204" s="4" t="inlineStr">
         <is>
-          <t>202501310005/2025</t>
+          <t>202503110134/2025</t>
         </is>
       </c>
       <c r="B1204" s="4" t="inlineStr">
         <is>
-          <t>CASPE SERVICOS DE CONTABILIDADE PUBLICA E EMPRESARIAL SS</t>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
         </is>
       </c>
       <c r="C1204" s="4" t="inlineStr">
         <is>
-          <t>12467321****-80</t>
+          <t>07580946****-13</t>
         </is>
       </c>
       <c r="D1204" s="4" t="inlineStr">
         <is>
-          <t>O município de São Luís do Curu necessita garantir serviços de contabilidade pública especializados para atender exigências legais e auditoriais da Secretaria de Educação, assegurando a correta gestão e prestação de contas dos recursos educacionais sob sua responsabilidade.</t>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE EDUCAÇÃO (FUNDEB) DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E1204" s="4" t="inlineStr">
         <is>
-          <t>R$ 140.400,00</t>
+          <t>R$ 166.320,00</t>
         </is>
       </c>
       <c r="F1204" s="4" t="inlineStr">
         <is>
-          <t>03/02/2025</t>
+          <t>11/03/2025</t>
         </is>
       </c>
       <c r="G1204" s="4" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>31/03/2025</t>
         </is>
       </c>
       <c r="H1204" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I1204" s="4" t="inlineStr">
         <is>
-          <t>03/02/2025</t>
+          <t>11/03/2025</t>
         </is>
       </c>
     </row>
     <row r="1205" ht="8" customHeight="1"/>
     <row r="1206" ht="18" customHeight="1">
       <c r="A1206" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1206" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1206" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1206" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -35850,91 +35372,91 @@
       </c>
       <c r="F1206" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1206" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1206" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1206" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1207" ht="15" customHeight="1">
       <c r="A1207" s="4" t="inlineStr">
         <is>
-          <t>202501310004/2025</t>
+          <t>202503110131/2025</t>
         </is>
       </c>
       <c r="B1207" s="4" t="inlineStr">
         <is>
-          <t>F M COMERCIO &amp; SERVICOS LTDA</t>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
         </is>
       </c>
       <c r="C1207" s="4" t="inlineStr">
         <is>
-          <t>43609493****-74</t>
+          <t>07580946****-13</t>
         </is>
       </c>
       <c r="D1207" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE ÁGUAS ADICIONADAS DE SAIS e VASILHAMES DE ÁGUA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DAS SECRETARIAS DIVERSAS DO MUNICÍPIO DE SÃO LUIS DO CURU - CE</t>
         </is>
       </c>
       <c r="E1207" s="4" t="inlineStr">
         <is>
-          <t>R$ 4.627,50</t>
+          <t>R$ 40.905,00</t>
         </is>
       </c>
       <c r="F1207" s="4" t="inlineStr">
         <is>
-          <t>31/01/2025</t>
+          <t>11/03/2025</t>
         </is>
       </c>
       <c r="G1207" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1207" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I1207" s="4" t="inlineStr">
         <is>
-          <t>31/01/2025</t>
+          <t>11/03/2025</t>
         </is>
       </c>
     </row>
     <row r="1208" ht="8" customHeight="1"/>
     <row r="1209" ht="18" customHeight="1">
       <c r="A1209" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1209" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1209" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1209" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -35945,91 +35467,91 @@
       </c>
       <c r="F1209" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1209" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1209" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1209" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1210" ht="15" customHeight="1">
       <c r="A1210" s="4" t="inlineStr">
         <is>
-          <t>202501310004/2025</t>
+          <t>202503110130/2025</t>
         </is>
       </c>
       <c r="B1210" s="4" t="inlineStr">
         <is>
-          <t>F M COMERCIO &amp; SERVICOS LTDA</t>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
         </is>
       </c>
       <c r="C1210" s="4" t="inlineStr">
         <is>
-          <t>43609493****-74</t>
+          <t>07580946****-13</t>
         </is>
       </c>
       <c r="D1210" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE ÁGUAS ADICIONADAS DE SAIS e VASILHAMES DE ÁGUA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE INFRAESTRUTURA DO MUNICÍPIO DE SÃO LUIS DO CURU - CE</t>
         </is>
       </c>
       <c r="E1210" s="4" t="inlineStr">
         <is>
-          <t>R$ 4.627,50</t>
+          <t>R$ 539.190,00</t>
         </is>
       </c>
       <c r="F1210" s="4" t="inlineStr">
         <is>
-          <t>31/01/2025</t>
+          <t>11/03/2025</t>
         </is>
       </c>
       <c r="G1210" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1210" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I1210" s="4" t="inlineStr">
         <is>
-          <t>08/08/2025</t>
+          <t>11/03/2025</t>
         </is>
       </c>
     </row>
     <row r="1211" ht="8" customHeight="1"/>
     <row r="1212" ht="18" customHeight="1">
       <c r="A1212" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1212" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1212" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1212" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -36040,2605 +35562,2618 @@
       </c>
       <c r="F1212" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1212" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1212" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1212" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1213" ht="15" customHeight="1">
       <c r="A1213" s="4" t="inlineStr">
         <is>
-          <t>202501310001/2025</t>
+          <t>202503110129/2025</t>
         </is>
       </c>
       <c r="B1213" s="4" t="inlineStr">
         <is>
-          <t>MELC COMERCIO DE GAS LTDA</t>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
         </is>
       </c>
       <c r="C1213" s="4" t="inlineStr">
         <is>
-          <t>07383659****-13</t>
+          <t>07580946****-13</t>
         </is>
       </c>
       <c r="D1213" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE RECARGA DE GÁS (GLP) E VASILHAMES PARA GÁS PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE AGRICULTURA E MEIO AMBIENTE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E1213" s="4" t="inlineStr">
         <is>
-          <t>R$ 13.149,92</t>
+          <t>R$ 115.614,00</t>
         </is>
       </c>
       <c r="F1213" s="4" t="inlineStr">
         <is>
-          <t>31/01/2025</t>
+          <t>11/03/2025</t>
         </is>
       </c>
       <c r="G1213" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1213" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I1213" s="4" t="inlineStr">
         <is>
-          <t>08/08/2025</t>
-[...11 lines deleted...]
-      <c r="A1215" s="6" t="inlineStr">
+          <t>11/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1214" ht="8" customHeight="1"/>
+    <row r="1215" ht="18" customHeight="1">
+      <c r="A1215" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1215" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1215" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1215" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1215" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1215" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1215" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1215" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1215" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1216" ht="15" customHeight="1">
+      <c r="A1216" s="4" t="inlineStr">
+        <is>
+          <t>202503110128/2025</t>
+        </is>
+      </c>
+      <c r="B1216" s="4" t="inlineStr">
+        <is>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+        </is>
+      </c>
+      <c r="C1216" s="4" t="inlineStr">
+        <is>
+          <t>07580946****-13</t>
+        </is>
+      </c>
+      <c r="D1216" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1216" s="4" t="inlineStr">
+        <is>
+          <t>R$ 201.150,00</t>
+        </is>
+      </c>
+      <c r="F1216" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="G1216" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1216" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1216" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1217" ht="8" customHeight="1"/>
+    <row r="1218" ht="18" customHeight="1">
+      <c r="A1218" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1218" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1218" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1218" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1218" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1218" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1218" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1218" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1218" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1219" ht="15" customHeight="1">
+      <c r="A1219" s="4" t="inlineStr">
+        <is>
+          <t>202503110127/2025</t>
+        </is>
+      </c>
+      <c r="B1219" s="4" t="inlineStr">
+        <is>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+        </is>
+      </c>
+      <c r="C1219" s="4" t="inlineStr">
+        <is>
+          <t>07580946****-13</t>
+        </is>
+      </c>
+      <c r="D1219" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1219" s="4" t="inlineStr">
+        <is>
+          <t>R$ 363.150,00</t>
+        </is>
+      </c>
+      <c r="F1219" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="G1219" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1219" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1219" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1220" ht="8" customHeight="1"/>
+    <row r="1221" ht="18" customHeight="1">
+      <c r="A1221" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1221" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1221" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1221" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1221" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1221" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1221" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1221" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1221" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1222" ht="15" customHeight="1">
+      <c r="A1222" s="4" t="inlineStr">
+        <is>
+          <t>202503110126/2025</t>
+        </is>
+      </c>
+      <c r="B1222" s="4" t="inlineStr">
+        <is>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+        </is>
+      </c>
+      <c r="C1222" s="4" t="inlineStr">
+        <is>
+          <t>07580946****-13</t>
+        </is>
+      </c>
+      <c r="D1222" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA  SECRETARIA DE ADMINISTRAÇÃO
+ DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1222" s="4" t="inlineStr">
+        <is>
+          <t>R$ 18.171,00</t>
+        </is>
+      </c>
+      <c r="F1222" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="G1222" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1222" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1222" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1223" ht="8" customHeight="1"/>
+    <row r="1224" ht="18" customHeight="1">
+      <c r="A1224" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1224" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1224" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1224" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1224" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1224" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1224" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1224" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1224" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1225" ht="15" customHeight="1">
+      <c r="A1225" s="4" t="inlineStr">
+        <is>
+          <t>202502260006/2025</t>
+        </is>
+      </c>
+      <c r="B1225" s="4" t="inlineStr">
+        <is>
+          <t>P.A.C PLUS SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1225" s="4" t="inlineStr">
+        <is>
+          <t>24730537****-75</t>
+        </is>
+      </c>
+      <c r="D1225" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A REALIZAÇÃO DA FESTIVIDADE CARNAVALESCA 2025 DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E1225" s="4" t="inlineStr">
+        <is>
+          <t>R$ 47.577,14</t>
+        </is>
+      </c>
+      <c r="F1225" s="4" t="inlineStr">
+        <is>
+          <t>26/02/2025</t>
+        </is>
+      </c>
+      <c r="G1225" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1225" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1225" s="4" t="inlineStr">
+        <is>
+          <t>26/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1226" ht="8" customHeight="1"/>
+    <row r="1227" ht="18" customHeight="1">
+      <c r="A1227" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1227" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1227" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1227" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1227" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1227" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1227" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1227" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1227" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1228" ht="15" customHeight="1">
+      <c r="A1228" s="4" t="inlineStr">
+        <is>
+          <t>202502260006/2025</t>
+        </is>
+      </c>
+      <c r="B1228" s="4" t="inlineStr">
+        <is>
+          <t>P.A.C PLUS SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1228" s="4" t="inlineStr">
+        <is>
+          <t>24730537****-75</t>
+        </is>
+      </c>
+      <c r="D1228" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A REALIZAÇÃO DA FESTIVIDADE CARNAVALESCA 2025 DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E1228" s="4" t="inlineStr">
+        <is>
+          <t>R$ 47.577,14</t>
+        </is>
+      </c>
+      <c r="F1228" s="4" t="inlineStr">
+        <is>
+          <t>26/02/2025</t>
+        </is>
+      </c>
+      <c r="G1228" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1228" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1228" s="4" t="inlineStr">
+        <is>
+          <t>28/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1229" ht="8" customHeight="1"/>
+    <row r="1230" ht="18" customHeight="1">
+      <c r="A1230" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1230" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1230" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1230" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1230" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1230" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1230" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1230" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1230" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1231" ht="15" customHeight="1">
+      <c r="A1231" s="4" t="inlineStr">
+        <is>
+          <t>202502260005/2025</t>
+        </is>
+      </c>
+      <c r="B1231" s="4" t="inlineStr">
+        <is>
+          <t>NILDINHA PRODUCOES E EVENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1231" s="4" t="inlineStr">
+        <is>
+          <t>51382910****-17</t>
+        </is>
+      </c>
+      <c r="D1231" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE PESSOA JURÍDICA DETENTORA DE EXCLUSIVIDADE DE USO DA MARCA DO ARTISTA "BANDA/CANTORA NILDINHA" PARA REALIZAÇÃO DE SHOW MUSICAL, NO DIA 03 DE MARÇO DE 2025, NA AVENIDA PEDRO CIPRIANO EM FRENTE AO GINÁSIO MUNICIPAL DURANTE A FESTA DE CARNAVAL 2025 DE INTERESSE DA SECRETARIA MUNICIPAL DE CULTURA E TURISMO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E1231" s="4" t="inlineStr">
+        <is>
+          <t>R$ 70.000,00</t>
+        </is>
+      </c>
+      <c r="F1231" s="4" t="inlineStr">
+        <is>
+          <t>26/02/2025</t>
+        </is>
+      </c>
+      <c r="G1231" s="4" t="inlineStr">
+        <is>
+          <t>27/05/2025</t>
+        </is>
+      </c>
+      <c r="H1231" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1231" s="4" t="inlineStr">
+        <is>
+          <t>26/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1232" ht="8" customHeight="1"/>
+    <row r="1233" ht="18" customHeight="1">
+      <c r="A1233" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1233" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1233" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1233" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1233" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1233" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1233" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1233" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1233" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1234" ht="15" customHeight="1">
+      <c r="A1234" s="4" t="inlineStr">
+        <is>
+          <t>202502260005/2025</t>
+        </is>
+      </c>
+      <c r="B1234" s="4" t="inlineStr">
+        <is>
+          <t>NILDINHA PRODUCOES E EVENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1234" s="4" t="inlineStr">
+        <is>
+          <t>51382910****-17</t>
+        </is>
+      </c>
+      <c r="D1234" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE PESSOA JURÍDICA DETENTORA DE EXCLUSIVIDADE DE USO DA MARCA DO ARTISTA "BANDA/CANTORA NILDINHA" PARA REALIZAÇÃO DE SHOW MUSICAL, NO DIA 03 DE MARÇO DE 2025, NA AVENIDA PEDRO CIPRIANO EM FRENTE AO GINÁSIO MUNICIPAL DURANTE A FESTA DE CARNAVAL 2025 DE INTERESSE DA SECRETARIA MUNICIPAL DE CULTURA E TURISMO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E1234" s="4" t="inlineStr">
+        <is>
+          <t>R$ 70.000,00</t>
+        </is>
+      </c>
+      <c r="F1234" s="4" t="inlineStr">
+        <is>
+          <t>26/02/2025</t>
+        </is>
+      </c>
+      <c r="G1234" s="4" t="inlineStr">
+        <is>
+          <t>27/05/2025</t>
+        </is>
+      </c>
+      <c r="H1234" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1234" s="4" t="inlineStr">
+        <is>
+          <t>26/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1235" ht="8" customHeight="1"/>
+    <row r="1236" ht="18" customHeight="1">
+      <c r="A1236" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1236" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1236" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1236" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1236" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1236" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1236" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1236" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1236" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1237" ht="15" customHeight="1">
+      <c r="A1237" s="4" t="inlineStr">
+        <is>
+          <t>202502260004/2025</t>
+        </is>
+      </c>
+      <c r="B1237" s="4" t="inlineStr">
+        <is>
+          <t>GALICIA PRODUCOES LTDA</t>
+        </is>
+      </c>
+      <c r="C1237" s="4" t="inlineStr">
+        <is>
+          <t>48126812****-04</t>
+        </is>
+      </c>
+      <c r="D1237" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE PESSOA JURÍDICA DETENTORA DE EXCLUSIVIDADE DE USO DA MARCA DO ARTISTA "BANDA GALÍCIA" PARA REALIZAÇÃO DE SHOW MUSICAL, NO DIA 02 DE MARÇO DE 2025, NA AVENIDA PEDRO CIPRIANO EM FRENTE AO GINÁSIO MUNICIPAL DURANTE A FESTA DE CARNAVAL 2025 DE INTERESSE DA SECRETARIA MUNICIPAL DE CULTURA E TURISMO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E1237" s="4" t="inlineStr">
+        <is>
+          <t>R$ 80.000,00</t>
+        </is>
+      </c>
+      <c r="F1237" s="4" t="inlineStr">
+        <is>
+          <t>26/02/2025</t>
+        </is>
+      </c>
+      <c r="G1237" s="4" t="inlineStr">
+        <is>
+          <t>27/05/2025</t>
+        </is>
+      </c>
+      <c r="H1237" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1237" s="4" t="inlineStr">
+        <is>
+          <t>26/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1238" ht="8" customHeight="1"/>
+    <row r="1239" ht="18" customHeight="1">
+      <c r="A1239" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1239" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1239" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1239" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1239" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1239" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1239" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1239" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1239" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1240" ht="15" customHeight="1">
+      <c r="A1240" s="4" t="inlineStr">
+        <is>
+          <t>202502260004/2025</t>
+        </is>
+      </c>
+      <c r="B1240" s="4" t="inlineStr">
+        <is>
+          <t>GALICIA PRODUCOES LTDA</t>
+        </is>
+      </c>
+      <c r="C1240" s="4" t="inlineStr">
+        <is>
+          <t>48126812****-04</t>
+        </is>
+      </c>
+      <c r="D1240" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE PESSOA JURÍDICA DETENTORA DE EXCLUSIVIDADE DE USO DA MARCA DO ARTISTA "BANDA GALÍCIA" PARA REALIZAÇÃO DE SHOW MUSICAL, NO DIA 02 DE MARÇO DE 2025, NA AVENIDA PEDRO CIPRIANO EM FRENTE AO GINÁSIO MUNICIPAL DURANTE A FESTA DE CARNAVAL 2025 DE INTERESSE DA SECRETARIA MUNICIPAL DE CULTURA E TURISMO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E1240" s="4" t="inlineStr">
+        <is>
+          <t>R$ 80.000,00</t>
+        </is>
+      </c>
+      <c r="F1240" s="4" t="inlineStr">
+        <is>
+          <t>26/02/2025</t>
+        </is>
+      </c>
+      <c r="G1240" s="4" t="inlineStr">
+        <is>
+          <t>27/05/2025</t>
+        </is>
+      </c>
+      <c r="H1240" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1240" s="4" t="inlineStr">
+        <is>
+          <t>26/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1241" ht="8" customHeight="1"/>
+    <row r="1242" ht="18" customHeight="1">
+      <c r="A1242" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1242" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1242" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1242" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1242" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1242" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1242" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1242" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1242" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1243" ht="15" customHeight="1">
+      <c r="A1243" s="4" t="inlineStr">
+        <is>
+          <t>202502260003/2025</t>
+        </is>
+      </c>
+      <c r="B1243" s="4" t="inlineStr">
+        <is>
+          <t>S. V SERVICOS E LOCACOES LTDA</t>
+        </is>
+      </c>
+      <c r="C1243" s="4" t="inlineStr">
+        <is>
+          <t>40117614****-72</t>
+        </is>
+      </c>
+      <c r="D1243" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A REALIZAÇÃO DA FESTIVIDADE CARNAVALESCA 2025 DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E1243" s="4" t="inlineStr">
+        <is>
+          <t>R$ 15.000,00</t>
+        </is>
+      </c>
+      <c r="F1243" s="4" t="inlineStr">
+        <is>
+          <t>26/02/2025</t>
+        </is>
+      </c>
+      <c r="G1243" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1243" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1243" s="4" t="inlineStr">
+        <is>
+          <t>28/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1244" ht="8" customHeight="1"/>
+    <row r="1245" ht="18" customHeight="1">
+      <c r="A1245" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1245" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1245" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1245" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1245" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1245" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1245" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1245" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1245" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1246" ht="15" customHeight="1">
+      <c r="A1246" s="4" t="inlineStr">
+        <is>
+          <t>202502260003/2025</t>
+        </is>
+      </c>
+      <c r="B1246" s="4" t="inlineStr">
+        <is>
+          <t>S. V SERVICOS E LOCACOES LTDA</t>
+        </is>
+      </c>
+      <c r="C1246" s="4" t="inlineStr">
+        <is>
+          <t>40117614****-72</t>
+        </is>
+      </c>
+      <c r="D1246" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A REALIZAÇÃO DA FESTIVIDADE CARNAVALESCA 2025 DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E1246" s="4" t="inlineStr">
+        <is>
+          <t>R$ 15.000,00</t>
+        </is>
+      </c>
+      <c r="F1246" s="4" t="inlineStr">
+        <is>
+          <t>26/02/2025</t>
+        </is>
+      </c>
+      <c r="G1246" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1246" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1246" s="4" t="inlineStr">
+        <is>
+          <t>26/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1247" ht="8" customHeight="1"/>
+    <row r="1248" ht="18" customHeight="1">
+      <c r="A1248" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1248" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1248" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1248" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1248" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1248" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1248" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1248" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1248" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1249" ht="15" customHeight="1">
+      <c r="A1249" s="4" t="inlineStr">
+        <is>
+          <t>202502260002/2025</t>
+        </is>
+      </c>
+      <c r="B1249" s="4" t="inlineStr">
+        <is>
+          <t>P.A.C PLUS SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1249" s="4" t="inlineStr">
+        <is>
+          <t>24730537****-75</t>
+        </is>
+      </c>
+      <c r="D1249" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A REALIZAÇÃO DA FESTIVIDADE CARNAVALESCA 2025 DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E1249" s="4" t="inlineStr">
+        <is>
+          <t>R$ 133.305,01</t>
+        </is>
+      </c>
+      <c r="F1249" s="4" t="inlineStr">
+        <is>
+          <t>26/02/2025</t>
+        </is>
+      </c>
+      <c r="G1249" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1249" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1249" s="4" t="inlineStr">
+        <is>
+          <t>26/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1250" ht="8" customHeight="1"/>
+    <row r="1251" ht="18" customHeight="1">
+      <c r="A1251" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1251" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1251" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1251" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1251" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1251" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1251" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1251" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1251" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1252" ht="15" customHeight="1">
+      <c r="A1252" s="4" t="inlineStr">
+        <is>
+          <t>202502260002/2025</t>
+        </is>
+      </c>
+      <c r="B1252" s="4" t="inlineStr">
+        <is>
+          <t>P.A.C PLUS SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1252" s="4" t="inlineStr">
+        <is>
+          <t>24730537****-75</t>
+        </is>
+      </c>
+      <c r="D1252" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A REALIZAÇÃO DA FESTIVIDADE CARNAVALESCA 2025 DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E1252" s="4" t="inlineStr">
+        <is>
+          <t>R$ 133.305,01</t>
+        </is>
+      </c>
+      <c r="F1252" s="4" t="inlineStr">
+        <is>
+          <t>26/02/2025</t>
+        </is>
+      </c>
+      <c r="G1252" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1252" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1252" s="4" t="inlineStr">
+        <is>
+          <t>28/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1253" ht="8" customHeight="1"/>
+    <row r="1254" ht="18" customHeight="1">
+      <c r="A1254" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1254" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1254" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1254" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1254" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1254" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1254" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1254" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1254" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1255" ht="15" customHeight="1">
+      <c r="A1255" s="4" t="inlineStr">
+        <is>
+          <t>202502260001/2025</t>
+        </is>
+      </c>
+      <c r="B1255" s="4" t="inlineStr">
+        <is>
+          <t>GOOD EMPREENDIMENTOS E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1255" s="4" t="inlineStr">
+        <is>
+          <t>24989784****-90</t>
+        </is>
+      </c>
+      <c r="D1255" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A REALIZAÇÃO DA FESTIVIDADE CARNAVALESCA 2025 DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E1255" s="4" t="inlineStr">
+        <is>
+          <t>R$ 16.125,00</t>
+        </is>
+      </c>
+      <c r="F1255" s="4" t="inlineStr">
+        <is>
+          <t>26/02/2025</t>
+        </is>
+      </c>
+      <c r="G1255" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1255" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1255" s="4" t="inlineStr">
+        <is>
+          <t>28/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1256" ht="8" customHeight="1"/>
+    <row r="1257" ht="18" customHeight="1">
+      <c r="A1257" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1257" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1257" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1257" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1257" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1257" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1257" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1257" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1257" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1258" ht="15" customHeight="1">
+      <c r="A1258" s="4" t="inlineStr">
+        <is>
+          <t>202502260001/2025</t>
+        </is>
+      </c>
+      <c r="B1258" s="4" t="inlineStr">
+        <is>
+          <t>GOOD EMPREENDIMENTOS E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1258" s="4" t="inlineStr">
+        <is>
+          <t>24989784****-90</t>
+        </is>
+      </c>
+      <c r="D1258" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A REALIZAÇÃO DA FESTIVIDADE CARNAVALESCA 2025 DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E1258" s="4" t="inlineStr">
+        <is>
+          <t>R$ 16.125,00</t>
+        </is>
+      </c>
+      <c r="F1258" s="4" t="inlineStr">
+        <is>
+          <t>26/02/2025</t>
+        </is>
+      </c>
+      <c r="G1258" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1258" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1258" s="4" t="inlineStr">
+        <is>
+          <t>26/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1259" ht="8" customHeight="1"/>
+    <row r="1260" ht="18" customHeight="1">
+      <c r="A1260" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1260" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1260" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1260" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1260" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1260" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1260" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1260" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1260" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1261" ht="15" customHeight="1">
+      <c r="A1261" s="4" t="inlineStr">
+        <is>
+          <t>202502250002/2025</t>
+        </is>
+      </c>
+      <c r="B1261" s="4" t="inlineStr">
+        <is>
+          <t>MIX DA ALEGRIA SERVICOS ARTISTICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1261" s="4" t="inlineStr">
+        <is>
+          <t>08146959****-41</t>
+        </is>
+      </c>
+      <c r="D1261" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE PESSOA JURÍDICA DETENTORA DE EXCLUSIVIDADE DE USO DA MARCA DO ARTISTA "BANDA MUNDO MIX" PARA REALIZAÇÃO DE SHOW MUSICAL, NO DIA 01 DE MARÇO DE 2025, DURANTE A FESTA DE CARNAVAL 2025 DE INTERESSE DA SECRETARIA MUNICIPAL DE CULTURA E TURISMO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E1261" s="4" t="inlineStr">
+        <is>
+          <t>R$ 20.000,00</t>
+        </is>
+      </c>
+      <c r="F1261" s="4" t="inlineStr">
+        <is>
+          <t>25/02/2025</t>
+        </is>
+      </c>
+      <c r="G1261" s="4" t="inlineStr">
+        <is>
+          <t>26/05/2025</t>
+        </is>
+      </c>
+      <c r="H1261" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1261" s="4" t="inlineStr">
+        <is>
+          <t>25/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1262" ht="8" customHeight="1"/>
+    <row r="1263" ht="18" customHeight="1">
+      <c r="A1263" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1263" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1263" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1263" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1263" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1263" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1263" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1263" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1263" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1264" ht="15" customHeight="1">
+      <c r="A1264" s="4" t="inlineStr">
+        <is>
+          <t>202502250002/2025</t>
+        </is>
+      </c>
+      <c r="B1264" s="4" t="inlineStr">
+        <is>
+          <t>MIX DA ALEGRIA SERVICOS ARTISTICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1264" s="4" t="inlineStr">
+        <is>
+          <t>08146959****-41</t>
+        </is>
+      </c>
+      <c r="D1264" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE PESSOA JURÍDICA DETENTORA DE EXCLUSIVIDADE DE USO DA MARCA DO ARTISTA "BANDA MUNDO MIX" PARA REALIZAÇÃO DE SHOW MUSICAL, NO DIA 01 DE MARÇO DE 2025, DURANTE A FESTA DE CARNAVAL 2025 DE INTERESSE DA SECRETARIA MUNICIPAL DE CULTURA E TURISMO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E1264" s="4" t="inlineStr">
+        <is>
+          <t>R$ 20.000,00</t>
+        </is>
+      </c>
+      <c r="F1264" s="4" t="inlineStr">
+        <is>
+          <t>25/02/2025</t>
+        </is>
+      </c>
+      <c r="G1264" s="4" t="inlineStr">
+        <is>
+          <t>26/05/2025</t>
+        </is>
+      </c>
+      <c r="H1264" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1264" s="4" t="inlineStr">
+        <is>
+          <t>25/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1265" ht="8" customHeight="1"/>
+    <row r="1266" ht="18" customHeight="1">
+      <c r="A1266" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1266" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1266" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1266" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1266" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1266" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1266" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1266" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1266" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1267" ht="15" customHeight="1">
+      <c r="A1267" s="4" t="inlineStr">
+        <is>
+          <t>202502250001./2025</t>
+        </is>
+      </c>
+      <c r="B1267" s="4" t="inlineStr">
+        <is>
+          <t>AC2B TECNOLOGIA EIRELI</t>
+        </is>
+      </c>
+      <c r="C1267" s="4" t="inlineStr">
+        <is>
+          <t>20301708****-90</t>
+        </is>
+      </c>
+      <c r="D1267" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa para prestação de serviços de Licença de uso de plataforma web para realização de pesquisa de preços, Plataforma web para elaboração dos estudos técnicos preliminares com a utilização de inteligência artificial, Sistema de dispensa eletrônica com e sem disputa e Locação de Sistema Informatizado (Software) Web de Gestão e Acompanhamentos de Contratos para atender as necessidades da secretaria de Finanças do município de São Luís do Curu/Ce.</t>
+        </is>
+      </c>
+      <c r="E1267" s="4" t="inlineStr">
+        <is>
+          <t>R$ 42.890,00</t>
+        </is>
+      </c>
+      <c r="F1267" s="4" t="inlineStr">
+        <is>
+          <t>25/02/2025</t>
+        </is>
+      </c>
+      <c r="G1267" s="4" t="inlineStr">
+        <is>
+          <t>21/01/2026</t>
+        </is>
+      </c>
+      <c r="H1267" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1267" s="4" t="inlineStr">
+        <is>
+          <t>25/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1268" ht="8" customHeight="1"/>
+    <row r="1269" ht="18" customHeight="1">
+      <c r="A1269" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1269" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1269" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1269" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1269" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1269" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1269" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1269" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1269" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1270" ht="15" customHeight="1">
+      <c r="A1270" s="4" t="inlineStr">
+        <is>
+          <t>202502250001./2025</t>
+        </is>
+      </c>
+      <c r="B1270" s="4" t="inlineStr">
+        <is>
+          <t>AC2B TECNOLOGIA EIRELI</t>
+        </is>
+      </c>
+      <c r="C1270" s="4" t="inlineStr">
+        <is>
+          <t>20301708****-90</t>
+        </is>
+      </c>
+      <c r="D1270" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa para prestação de serviços de Licença de uso de plataforma web para realização de pesquisa de preços, Plataforma web para elaboração dos estudos técnicos preliminares com a utilização de inteligência artificial, Sistema de dispensa eletrônica com e sem disputa e Locação de Sistema Informatizado (Software) Web de Gestão e Acompanhamentos de Contratos para atender as necessidades da secretaria de Finanças do município de São Luís do Curu/Ce.</t>
+        </is>
+      </c>
+      <c r="E1270" s="4" t="inlineStr">
+        <is>
+          <t>R$ 87.470,00</t>
+        </is>
+      </c>
+      <c r="F1270" s="4" t="inlineStr">
+        <is>
+          <t>25/02/2025</t>
+        </is>
+      </c>
+      <c r="G1270" s="4" t="inlineStr">
+        <is>
+          <t>22/01/2027</t>
+        </is>
+      </c>
+      <c r="H1270" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1270" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1271" ht="14" customHeight="1">
+      <c r="A1271" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1272" ht="16" customHeight="1">
+      <c r="A1272" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
-      <c r="B1215" s="6" t="inlineStr">
+      <c r="B1272" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
-      <c r="C1215" s="6" t="inlineStr">
+      <c r="C1272" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
-      <c r="D1215" s="6" t="inlineStr">
+      <c r="D1272" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
-      <c r="E1215" s="6" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="A1216" s="7" t="inlineStr">
+      <c r="E1272" s="6" t="inlineStr"/>
+      <c r="F1272" s="6" t="inlineStr"/>
+      <c r="G1272" s="6" t="inlineStr"/>
+      <c r="H1272" s="6" t="inlineStr"/>
+      <c r="I1272" s="6" t="inlineStr"/>
+    </row>
+    <row r="1273" ht="14" customHeight="1">
+      <c r="A1273" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B1216" s="7" t="inlineStr">
-[...49 lines deleted...]
-      <c r="A1219" s="3" t="inlineStr">
+      <c r="B1273" s="7" t="inlineStr">
+        <is>
+          <t>19/01/2026</t>
+        </is>
+      </c>
+      <c r="C1273" s="7" t="inlineStr">
+        <is>
+          <t>R$ 44.580,00</t>
+        </is>
+      </c>
+      <c r="D1273" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00012/2026</t>
+        </is>
+      </c>
+      <c r="E1273" s="7" t="inlineStr"/>
+      <c r="F1273" s="7" t="inlineStr"/>
+      <c r="G1273" s="7" t="inlineStr"/>
+      <c r="H1273" s="7" t="inlineStr"/>
+      <c r="I1273" s="7" t="inlineStr"/>
+    </row>
+    <row r="1274" ht="8" customHeight="1"/>
+    <row r="1275" ht="18" customHeight="1">
+      <c r="A1275" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B1219" s="3" t="inlineStr">
+      <c r="B1275" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C1219" s="3" t="inlineStr">
+      <c r="C1275" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D1219" s="3" t="inlineStr">
+      <c r="D1275" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E1219" s="3" t="inlineStr">
+      <c r="E1275" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F1219" s="3" t="inlineStr">
+      <c r="F1275" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G1219" s="3" t="inlineStr">
+      <c r="G1275" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H1219" s="3" t="inlineStr">
+      <c r="H1275" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I1219" s="3" t="inlineStr">
+      <c r="I1275" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="1220" ht="15" customHeight="1">
-[...30 lines deleted...]
-      <c r="G1220" s="4" t="inlineStr">
+    <row r="1276" ht="15" customHeight="1">
+      <c r="A1276" s="4" t="inlineStr">
+        <is>
+          <t>202502200002/2025</t>
+        </is>
+      </c>
+      <c r="B1276" s="4" t="inlineStr">
+        <is>
+          <t>E.B.N-INFORMATICA, CONTROLES E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1276" s="4" t="inlineStr">
+        <is>
+          <t>13358836****-04</t>
+        </is>
+      </c>
+      <c r="D1276" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA ASSESSORIA EM RECURSOS HUMANOS, NO ACOMPANHAMENTO DA ELABORAÇÃO E PROCESSAMENTO DA FOLHA DE PAGAMENTO, INFORMAÇÕES DO SIM/TCE, BEM COMO ORIENTAÇÕES DE ATOS E IMPLANTAÇÕES DE ROTINAS EM CONFORMIDADE COM A LEGISLAÇÃO VIGENTE, PARA ATENDER AS NECESSIDADES DA SECRETARIA DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E1276" s="4" t="inlineStr">
+        <is>
+          <t>R$ 66.700,00</t>
+        </is>
+      </c>
+      <c r="F1276" s="4" t="inlineStr">
+        <is>
+          <t>20/02/2025</t>
+        </is>
+      </c>
+      <c r="G1276" s="4" t="inlineStr">
+        <is>
+          <t>01/01/2027</t>
+        </is>
+      </c>
+      <c r="H1276" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1276" s="4" t="inlineStr">
+        <is>
+          <t>12/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1277" ht="14" customHeight="1">
+      <c r="A1277" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1278" ht="16" customHeight="1">
+      <c r="A1278" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1278" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1278" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1278" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1278" s="6" t="inlineStr"/>
+      <c r="F1278" s="6" t="inlineStr"/>
+      <c r="G1278" s="6" t="inlineStr"/>
+      <c r="H1278" s="6" t="inlineStr"/>
+      <c r="I1278" s="6" t="inlineStr"/>
+    </row>
+    <row r="1279" ht="14" customHeight="1">
+      <c r="A1279" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1279" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C1279" s="7" t="inlineStr">
+        <is>
+          <t>R$ 34.800,00</t>
+        </is>
+      </c>
+      <c r="D1279" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00087/2025</t>
+        </is>
+      </c>
+      <c r="E1279" s="7" t="inlineStr"/>
+      <c r="F1279" s="7" t="inlineStr"/>
+      <c r="G1279" s="7" t="inlineStr"/>
+      <c r="H1279" s="7" t="inlineStr"/>
+      <c r="I1279" s="7" t="inlineStr"/>
+    </row>
+    <row r="1280" ht="8" customHeight="1"/>
+    <row r="1281" ht="18" customHeight="1">
+      <c r="A1281" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1281" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1281" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1281" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1281" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1281" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1281" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1281" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1281" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1282" ht="15" customHeight="1">
+      <c r="A1282" s="4" t="inlineStr">
+        <is>
+          <t>202502190001/2025</t>
+        </is>
+      </c>
+      <c r="B1282" s="4" t="inlineStr">
+        <is>
+          <t>E.B.N-INFORMATICA, CONTROLES E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1282" s="4" t="inlineStr">
+        <is>
+          <t>13358836****-04</t>
+        </is>
+      </c>
+      <c r="D1282" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA ASSESSORIA EM RECURSOS HUMANOS, NO ACOMPANHAMENTO DA ELABORAÇÃO E PROCESSAMENTO DA FOLHA DE PAGAMENTO, INFORMAÇÕES DO SIM/TCE, BEM COMO ORIENTAÇÕES DE ATOS E IMPLANTAÇÕES DE ROTINAS EM CONFORMIDADE COM A LEGISLAÇÃO VIGENTE, PARA ATENDER AS NECESSIDADES DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E1282" s="4" t="inlineStr">
+        <is>
+          <t>R$ 69.000,00</t>
+        </is>
+      </c>
+      <c r="F1282" s="4" t="inlineStr">
+        <is>
+          <t>19/02/2025</t>
+        </is>
+      </c>
+      <c r="G1282" s="4" t="inlineStr">
+        <is>
+          <t>01/01/2027</t>
+        </is>
+      </c>
+      <c r="H1282" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1282" s="4" t="inlineStr">
+        <is>
+          <t>19/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1283" ht="14" customHeight="1">
+      <c r="A1283" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1284" ht="16" customHeight="1">
+      <c r="A1284" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1284" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1284" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1284" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1284" s="6" t="inlineStr"/>
+      <c r="F1284" s="6" t="inlineStr"/>
+      <c r="G1284" s="6" t="inlineStr"/>
+      <c r="H1284" s="6" t="inlineStr"/>
+      <c r="I1284" s="6" t="inlineStr"/>
+    </row>
+    <row r="1285" ht="14" customHeight="1">
+      <c r="A1285" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1285" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C1285" s="7" t="inlineStr">
+        <is>
+          <t>R$ 36.000,00</t>
+        </is>
+      </c>
+      <c r="D1285" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00089/2025</t>
+        </is>
+      </c>
+      <c r="E1285" s="7" t="inlineStr"/>
+      <c r="F1285" s="7" t="inlineStr"/>
+      <c r="G1285" s="7" t="inlineStr"/>
+      <c r="H1285" s="7" t="inlineStr"/>
+      <c r="I1285" s="7" t="inlineStr"/>
+    </row>
+    <row r="1286" ht="8" customHeight="1"/>
+    <row r="1287" ht="18" customHeight="1">
+      <c r="A1287" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1287" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1287" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1287" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1287" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1287" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1287" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1287" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1287" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1288" ht="15" customHeight="1">
+      <c r="A1288" s="4" t="inlineStr">
+        <is>
+          <t>202502170001/2025</t>
+        </is>
+      </c>
+      <c r="B1288" s="4" t="inlineStr">
+        <is>
+          <t>LIDERY - GESTAO ADMINISTRATIVA LTDA</t>
+        </is>
+      </c>
+      <c r="C1288" s="4" t="inlineStr">
+        <is>
+          <t>10563418****-60</t>
+        </is>
+      </c>
+      <c r="D1288" s="4" t="inlineStr">
+        <is>
+          <t>PRESTAÇÃO DOS SERVIÇOS TÉCNICOS E ESPECIALIZADOS DE CONSULTORIA E ASSESSORIA NAS ÁREAS DE GESTÃO ADMINISTRATIVA E FINANCEIRO, OBJETIVANDO A MODERNIZAÇÃO ORGANIZACIONAL DO PODER EXECUTIVO MUNICIPAL.</t>
+        </is>
+      </c>
+      <c r="E1288" s="4" t="inlineStr">
+        <is>
+          <t>R$ 60.000,00</t>
+        </is>
+      </c>
+      <c r="F1288" s="4" t="inlineStr">
+        <is>
+          <t>17/02/2025</t>
+        </is>
+      </c>
+      <c r="G1288" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
-      <c r="H1220" s="4" t="inlineStr">
+      <c r="H1288" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1220" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A1222" s="3" t="inlineStr">
+      <c r="I1288" s="4" t="inlineStr">
+        <is>
+          <t>17/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1289" ht="8" customHeight="1"/>
+    <row r="1290" ht="18" customHeight="1">
+      <c r="A1290" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B1222" s="3" t="inlineStr">
+      <c r="B1290" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C1222" s="3" t="inlineStr">
+      <c r="C1290" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D1222" s="3" t="inlineStr">
+      <c r="D1290" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E1222" s="3" t="inlineStr">
+      <c r="E1290" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F1222" s="3" t="inlineStr">
+      <c r="F1290" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G1222" s="3" t="inlineStr">
+      <c r="G1290" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H1222" s="3" t="inlineStr">
+      <c r="H1290" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I1222" s="3" t="inlineStr">
+      <c r="I1290" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="1223" ht="15" customHeight="1">
-[...30 lines deleted...]
-      <c r="G1223" s="4" t="inlineStr">
+    <row r="1291" ht="15" customHeight="1">
+      <c r="A1291" s="4" t="inlineStr">
+        <is>
+          <t>202502170001/2025</t>
+        </is>
+      </c>
+      <c r="B1291" s="4" t="inlineStr">
+        <is>
+          <t>LIDERY - GESTAO ADMINISTRATIVA LTDA</t>
+        </is>
+      </c>
+      <c r="C1291" s="4" t="inlineStr">
+        <is>
+          <t>10563418****-60</t>
+        </is>
+      </c>
+      <c r="D1291" s="4" t="inlineStr">
+        <is>
+          <t>PRESTAÇÃO DOS SERVIÇOS TÉCNICOS E ESPECIALIZADOS DE CONSULTORIA E ASSESSORIA NAS ÁREAS DE GESTÃO ADMINISTRATIVA E FINANCEIRO, OBJETIVANDO A MODERNIZAÇÃO ORGANIZACIONAL DO PODER EXECUTIVO MUNICIPAL.</t>
+        </is>
+      </c>
+      <c r="E1291" s="4" t="inlineStr">
+        <is>
+          <t>R$ 60.000,00</t>
+        </is>
+      </c>
+      <c r="F1291" s="4" t="inlineStr">
+        <is>
+          <t>17/02/2025</t>
+        </is>
+      </c>
+      <c r="G1291" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
-      <c r="H1223" s="4" t="inlineStr">
+      <c r="H1291" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1223" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A1225" s="3" t="inlineStr">
+      <c r="I1291" s="4" t="inlineStr">
+        <is>
+          <t>17/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1292" ht="8" customHeight="1"/>
+    <row r="1293" ht="18" customHeight="1">
+      <c r="A1293" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B1225" s="3" t="inlineStr">
+      <c r="B1293" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C1225" s="3" t="inlineStr">
+      <c r="C1293" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D1225" s="3" t="inlineStr">
+      <c r="D1293" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E1225" s="3" t="inlineStr">
+      <c r="E1293" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F1225" s="3" t="inlineStr">
+      <c r="F1293" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G1225" s="3" t="inlineStr">
+      <c r="G1293" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H1225" s="3" t="inlineStr">
+      <c r="H1293" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I1225" s="3" t="inlineStr">
+      <c r="I1293" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="1226" ht="15" customHeight="1">
-[...1101 lines deleted...]
-      <c r="A1261" s="6" t="inlineStr">
+    <row r="1294" ht="15" customHeight="1">
+      <c r="A1294" s="4" t="inlineStr">
+        <is>
+          <t>202502140001/2025</t>
+        </is>
+      </c>
+      <c r="B1294" s="4" t="inlineStr">
+        <is>
+          <t>A D LIMA OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="C1294" s="4" t="inlineStr">
+        <is>
+          <t>31195843****-14</t>
+        </is>
+      </c>
+      <c r="D1294" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa para a prestação de serviços de gerenciamento eletrônico em digitalização de documentos físicos para documentos digitais (incluindo os equipamentos necessários, mão-de-obra, armazenamento, indexação, consulta e exportações dos documentos contábeis, licitatórios, atos legais e demais documentos de interesse da Secretaria de Saúde do município de São Luís do Curu/CE.</t>
+        </is>
+      </c>
+      <c r="E1294" s="4" t="inlineStr">
+        <is>
+          <t>R$ 65.520,00</t>
+        </is>
+      </c>
+      <c r="F1294" s="4" t="inlineStr">
+        <is>
+          <t>14/02/2025</t>
+        </is>
+      </c>
+      <c r="G1294" s="4" t="inlineStr">
+        <is>
+          <t>01/01/2027</t>
+        </is>
+      </c>
+      <c r="H1294" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1294" s="4" t="inlineStr">
+        <is>
+          <t>14/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1295" ht="14" customHeight="1">
+      <c r="A1295" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1296" ht="16" customHeight="1">
+      <c r="A1296" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
-      <c r="B1261" s="6" t="inlineStr">
+      <c r="B1296" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
-      <c r="C1261" s="6" t="inlineStr">
+      <c r="C1296" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
-      <c r="D1261" s="6" t="inlineStr">
+      <c r="D1296" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
-      <c r="E1261" s="6" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="A1262" s="7" t="inlineStr">
+      <c r="E1296" s="6" t="inlineStr"/>
+      <c r="F1296" s="6" t="inlineStr"/>
+      <c r="G1296" s="6" t="inlineStr"/>
+      <c r="H1296" s="6" t="inlineStr"/>
+      <c r="I1296" s="6" t="inlineStr"/>
+    </row>
+    <row r="1297" ht="14" customHeight="1">
+      <c r="A1297" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B1262" s="7" t="inlineStr">
-[...1049 lines deleted...]
-      <c r="I1297" s="8" t="inlineStr"/>
+      <c r="B1297" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C1297" s="7" t="inlineStr">
+        <is>
+          <t>R$ 32.760,00</t>
+        </is>
+      </c>
+      <c r="D1297" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00082/2025</t>
+        </is>
+      </c>
+      <c r="E1297" s="7" t="inlineStr"/>
+      <c r="F1297" s="7" t="inlineStr"/>
+      <c r="G1297" s="7" t="inlineStr"/>
+      <c r="H1297" s="7" t="inlineStr"/>
+      <c r="I1297" s="7" t="inlineStr"/>
     </row>
     <row r="1298" ht="8" customHeight="1"/>
     <row r="1299" ht="18" customHeight="1">
       <c r="A1299" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1299" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1299" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1299" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1299" s="3" t="inlineStr">
         <is>
@@ -38647,147 +38182,147 @@
       </c>
       <c r="F1299" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1299" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1299" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1299" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1300" ht="15" customHeight="1">
       <c r="A1300" s="4" t="inlineStr">
         <is>
-          <t>202501060002/2025</t>
+          <t>202502130002/2025</t>
         </is>
       </c>
       <c r="B1300" s="4" t="inlineStr">
         <is>
-          <t>MELC COMERCIO DE GAS LTDA</t>
+          <t>AV ASSESSORIA CONTABIL, SERVICOS E INFORMATICA LTDA</t>
         </is>
       </c>
       <c r="C1300" s="4" t="inlineStr">
         <is>
-          <t>07383659****-13</t>
+          <t>13075241****-41</t>
         </is>
       </c>
       <c r="D1300" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE RECARGA DE GÁS (GLP) E VASILHAMES PARA GÁS PARA ATENDER AS DEMANDAS DA SECRETARIA DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>Prestação de serviços em assessoria consultoria ao setor de pesquisas de preços junto a Secretaria de Finanças do Município de São Luis do Curu-Ce.</t>
         </is>
       </c>
       <c r="E1300" s="4" t="inlineStr">
         <is>
-          <t>R$ 1.445,09</t>
+          <t>R$ 103.500,00</t>
         </is>
       </c>
       <c r="F1300" s="4" t="inlineStr">
         <is>
-          <t>06/01/2025</t>
+          <t>13/02/2025</t>
         </is>
       </c>
       <c r="G1300" s="4" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>01/01/2027</t>
         </is>
       </c>
       <c r="H1300" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I1300" s="4" t="inlineStr">
         <is>
-          <t>21/02/2025</t>
+          <t>13/02/2025</t>
         </is>
       </c>
     </row>
     <row r="1301" ht="14" customHeight="1">
       <c r="A1301" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
     <row r="1302" ht="16" customHeight="1">
       <c r="A1302" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
       <c r="B1302" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="C1302" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
       <c r="D1302" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
       <c r="E1302" s="6" t="inlineStr"/>
       <c r="F1302" s="6" t="inlineStr"/>
       <c r="G1302" s="6" t="inlineStr"/>
       <c r="H1302" s="6" t="inlineStr"/>
       <c r="I1302" s="6" t="inlineStr"/>
     </row>
     <row r="1303" ht="14" customHeight="1">
       <c r="A1303" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B1303" s="7" t="inlineStr">
         <is>
-          <t>17/06/2025</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="C1303" s="7" t="inlineStr">
         <is>
-          <t>R$ 92,51</t>
+          <t>R$ 54.000,00</t>
         </is>
       </c>
       <c r="D1303" s="7" t="inlineStr">
         <is>
-          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Reajuste - Novo - 00004/2025</t>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00106/2025</t>
         </is>
       </c>
       <c r="E1303" s="7" t="inlineStr"/>
       <c r="F1303" s="7" t="inlineStr"/>
       <c r="G1303" s="7" t="inlineStr"/>
       <c r="H1303" s="7" t="inlineStr"/>
       <c r="I1303" s="7" t="inlineStr"/>
     </row>
     <row r="1304" ht="8" customHeight="1"/>
     <row r="1305" ht="18" customHeight="1">
       <c r="A1305" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1305" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1305" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
@@ -38803,91 +38338,91 @@
       </c>
       <c r="F1305" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1305" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1305" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1305" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1306" ht="15" customHeight="1">
       <c r="A1306" s="4" t="inlineStr">
         <is>
-          <t>202501060002/2025</t>
+          <t>202502130002/2025</t>
         </is>
       </c>
       <c r="B1306" s="4" t="inlineStr">
         <is>
-          <t>MELC COMERCIO DE GAS LTDA</t>
+          <t>AV ASSESSORIA CONTABIL, SERVICOS E INFORMATICA LTDA</t>
         </is>
       </c>
       <c r="C1306" s="4" t="inlineStr">
         <is>
-          <t>07383659****-13</t>
+          <t>13075241****-41</t>
         </is>
       </c>
       <c r="D1306" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE RECARGA DE GÁS (GLP) E VASILHAMES PARA GÁS PARA ATENDER AS DEMANDAS DA SECRETARIA DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>Prestação de serviços em assessoria consultoria ao setor de pesquisas de preços junto a Secretaria de Finanças do Município de São Luis do Curu-Ce.</t>
         </is>
       </c>
       <c r="E1306" s="4" t="inlineStr">
         <is>
-          <t>R$ 1.352,58</t>
+          <t>R$ 49.500,00</t>
         </is>
       </c>
       <c r="F1306" s="4" t="inlineStr">
         <is>
-          <t>06/01/2025</t>
+          <t>13/02/2025</t>
         </is>
       </c>
       <c r="G1306" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1306" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I1306" s="4" t="inlineStr">
         <is>
-          <t>06/01/2025</t>
+          <t>13/02/2025</t>
         </is>
       </c>
     </row>
     <row r="1307" ht="8" customHeight="1"/>
     <row r="1308" ht="18" customHeight="1">
       <c r="A1308" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1308" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1308" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1308" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -38898,188 +38433,154 @@
       </c>
       <c r="F1308" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1308" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1308" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1308" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1309" ht="15" customHeight="1">
       <c r="A1309" s="4" t="inlineStr">
         <is>
-          <t>202501060001/2025</t>
+          <t>202502130001/2025</t>
         </is>
       </c>
       <c r="B1309" s="4" t="inlineStr">
         <is>
-          <t>POSTO LIZ LTDA</t>
+          <t>A D LIMA OLIVEIRA</t>
         </is>
       </c>
       <c r="C1309" s="4" t="inlineStr">
         <is>
-          <t>47299889****-02</t>
+          <t>31195843****-14</t>
         </is>
       </c>
       <c r="D1309" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIAS DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE</t>
+          <t>Contratação de empresa para a prestação de serviços de gerenciamento eletrônico em digitalização de documentos físicos para documentos digitais (incluindo os equipamentos necessários, mão-de-obra, armazenamento, indexação, consulta e exportações dos documentos contábeis, licitatórios, atos legais e demais documentos de interesse da Secretaria de Educação do município de São Luís do Curu/CE.</t>
         </is>
       </c>
       <c r="E1309" s="4" t="inlineStr">
         <is>
-          <t>R$ 158.750,00</t>
+          <t>R$ 64.800,00</t>
         </is>
       </c>
       <c r="F1309" s="4" t="inlineStr">
         <is>
-          <t>06/01/2025</t>
+          <t>13/02/2025</t>
         </is>
       </c>
       <c r="G1309" s="4" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>01/01/2027</t>
         </is>
       </c>
       <c r="H1309" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I1309" s="4" t="inlineStr">
         <is>
-          <t>06/01/2025</t>
-[...96 lines deleted...]
-      </c>
+          <t>13/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1310" ht="14" customHeight="1">
+      <c r="A1310" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1311" ht="16" customHeight="1">
+      <c r="A1311" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1311" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1311" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1311" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1311" s="6" t="inlineStr"/>
+      <c r="F1311" s="6" t="inlineStr"/>
+      <c r="G1311" s="6" t="inlineStr"/>
+      <c r="H1311" s="6" t="inlineStr"/>
+      <c r="I1311" s="6" t="inlineStr"/>
+    </row>
+    <row r="1312" ht="14" customHeight="1">
+      <c r="A1312" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1312" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C1312" s="7" t="inlineStr">
+        <is>
+          <t>R$ 32.400,00</t>
+        </is>
+      </c>
+      <c r="D1312" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00083/2025</t>
+        </is>
+      </c>
+      <c r="E1312" s="7" t="inlineStr"/>
+      <c r="F1312" s="7" t="inlineStr"/>
+      <c r="G1312" s="7" t="inlineStr"/>
+      <c r="H1312" s="7" t="inlineStr"/>
+      <c r="I1312" s="7" t="inlineStr"/>
     </row>
     <row r="1313" ht="8" customHeight="1"/>
     <row r="1314" ht="18" customHeight="1">
       <c r="A1314" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1314" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1314" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1314" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1314" s="3" t="inlineStr">
         <is>
@@ -39088,154 +38589,190 @@
       </c>
       <c r="F1314" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1314" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1314" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1314" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1315" ht="15" customHeight="1">
       <c r="A1315" s="4" t="inlineStr">
         <is>
-          <t>202501030006/2025</t>
+          <t>202502120005/2025</t>
         </is>
       </c>
       <c r="B1315" s="4" t="inlineStr">
         <is>
-          <t>JAQUELINE DA COSTA GOMES MORAIS</t>
+          <t>P.A.C PLUS SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C1315" s="4" t="inlineStr">
         <is>
-          <t>29781402****-52</t>
+          <t>24730537****-75</t>
         </is>
       </c>
       <c r="D1315" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE FORNECIMENTO DE LINK DEDICADO DE INTERNET JUNTO A SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA EVENTO DE INAUGURAÇÃO DE SEDE EM PROVEITO DA PREFEITURA  
+MUNICIPAL DE SÃO LUÍS DO CURU/CE.</t>
         </is>
       </c>
       <c r="E1315" s="4" t="inlineStr">
         <is>
-          <t>R$ 84.000,00</t>
+          <t>R$ 6.244,17</t>
         </is>
       </c>
       <c r="F1315" s="4" t="inlineStr">
         <is>
-          <t>03/01/2025</t>
+          <t>12/02/2025</t>
         </is>
       </c>
       <c r="G1315" s="4" t="inlineStr">
         <is>
-          <t>05/01/2027</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1315" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I1315" s="4" t="inlineStr">
         <is>
-          <t>03/01/2025</t>
-[...62 lines deleted...]
-      <c r="I1318" s="7" t="inlineStr"/>
+          <t>21/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1316" ht="8" customHeight="1"/>
+    <row r="1317" ht="18" customHeight="1">
+      <c r="A1317" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1317" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1317" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1317" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1317" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1317" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1317" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1317" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1317" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1318" ht="15" customHeight="1">
+      <c r="A1318" s="4" t="inlineStr">
+        <is>
+          <t>202502120005/2025</t>
+        </is>
+      </c>
+      <c r="B1318" s="4" t="inlineStr">
+        <is>
+          <t>P.A.C PLUS SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1318" s="4" t="inlineStr">
+        <is>
+          <t>24730537****-75</t>
+        </is>
+      </c>
+      <c r="D1318" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA EVENTO DE INAUGURAÇÃO DE SEDE EM PROVEITO DA PREFEITURA  
+MUNICIPAL DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E1318" s="4" t="inlineStr">
+        <is>
+          <t>R$ 6.244,17</t>
+        </is>
+      </c>
+      <c r="F1318" s="4" t="inlineStr">
+        <is>
+          <t>12/02/2025</t>
+        </is>
+      </c>
+      <c r="G1318" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1318" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1318" s="4" t="inlineStr">
+        <is>
+          <t>12/02/2025</t>
+        </is>
+      </c>
     </row>
     <row r="1319" ht="8" customHeight="1"/>
     <row r="1320" ht="18" customHeight="1">
       <c r="A1320" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1320" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1320" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1320" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1320" s="3" t="inlineStr">
         <is>
@@ -39244,147 +38781,147 @@
       </c>
       <c r="F1320" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1320" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1320" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1320" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1321" ht="15" customHeight="1">
       <c r="A1321" s="4" t="inlineStr">
         <is>
-          <t>202501030005/2025</t>
+          <t>202502120002/2025</t>
         </is>
       </c>
       <c r="B1321" s="4" t="inlineStr">
         <is>
-          <t>JAQUELINE DA COSTA GOMES MORAIS</t>
+          <t>CHARLENE PORFÍRIO MENESES COELHO</t>
         </is>
       </c>
       <c r="C1321" s="4" t="inlineStr">
         <is>
-          <t>29781402****-52</t>
+          <t>***.***.833-**</t>
         </is>
       </c>
       <c r="D1321" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE FORNECIMENTO DE LINK DEDICADO DE INTERNET JUNTO A SECRETARIA DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+          <t>LOCAÇÃO DE IMÓVEL, SITUADO A AVENIDA PEDRO CIPRIANO, 22, CENTRO, DESTINADO A SERVIR COMO ALMOXARIFADO DOS PRODUTOS DA MERENDA ESCOLAR, PARA ATENDER AS NECESSIDADES DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E1321" s="4" t="inlineStr">
         <is>
-          <t>R$ 39.600,00</t>
+          <t>R$ 16.100,00</t>
         </is>
       </c>
       <c r="F1321" s="4" t="inlineStr">
         <is>
-          <t>03/01/2025</t>
+          <t>12/02/2025</t>
         </is>
       </c>
       <c r="G1321" s="4" t="inlineStr">
         <is>
-          <t>05/01/2027</t>
+          <t>01/01/2027</t>
         </is>
       </c>
       <c r="H1321" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I1321" s="4" t="inlineStr">
         <is>
-          <t>03/01/2025</t>
+          <t>12/02/2025</t>
         </is>
       </c>
     </row>
     <row r="1322" ht="14" customHeight="1">
       <c r="A1322" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
     <row r="1323" ht="16" customHeight="1">
       <c r="A1323" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
       <c r="B1323" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="C1323" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
       <c r="D1323" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
       <c r="E1323" s="6" t="inlineStr"/>
       <c r="F1323" s="6" t="inlineStr"/>
       <c r="G1323" s="6" t="inlineStr"/>
       <c r="H1323" s="6" t="inlineStr"/>
       <c r="I1323" s="6" t="inlineStr"/>
     </row>
     <row r="1324" ht="14" customHeight="1">
       <c r="A1324" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B1324" s="7" t="inlineStr">
         <is>
-          <t>16/12/2025</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="C1324" s="7" t="inlineStr">
         <is>
-          <t>R$ 19.800,00</t>
+          <t>R$ 8.400,00</t>
         </is>
       </c>
       <c r="D1324" s="7" t="inlineStr">
         <is>
-          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00033/2025</t>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00127/2025</t>
         </is>
       </c>
       <c r="E1324" s="7" t="inlineStr"/>
       <c r="F1324" s="7" t="inlineStr"/>
       <c r="G1324" s="7" t="inlineStr"/>
       <c r="H1324" s="7" t="inlineStr"/>
       <c r="I1324" s="7" t="inlineStr"/>
     </row>
     <row r="1325" ht="8" customHeight="1"/>
     <row r="1326" ht="18" customHeight="1">
       <c r="A1326" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1326" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1326" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
@@ -39400,147 +38937,147 @@
       </c>
       <c r="F1326" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1326" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1326" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1326" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1327" ht="15" customHeight="1">
       <c r="A1327" s="4" t="inlineStr">
         <is>
-          <t>202501030004/2025</t>
+          <t>202502070001/2025</t>
         </is>
       </c>
       <c r="B1327" s="4" t="inlineStr">
         <is>
-          <t>JAQUELINE DA COSTA GOMES MORAIS</t>
+          <t>A D LIMA OLIVEIRA</t>
         </is>
       </c>
       <c r="C1327" s="4" t="inlineStr">
         <is>
-          <t>29781402****-52</t>
+          <t>31195843****-14</t>
         </is>
       </c>
       <c r="D1327" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE FORNECIMENTO DE LINK DE INTERNET JUNTO A SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+          <t>Contratação de empresa para a prestação de serviços de gerenciamento eletrônico em digitalização de documentos físicos para documentos digitais (incluindo os equipamentos necessários, mão-de-obra, armazenamento, indexação, consulta e exportações dos documentos contábeis, licitatórios, atos legais e demais documentos de interesse da Secretaria de Assistência Social do município de São Luís do Curu/CE.</t>
         </is>
       </c>
       <c r="E1327" s="4" t="inlineStr">
         <is>
-          <t>R$ 115.200,00</t>
+          <t>R$ 60.000,00</t>
         </is>
       </c>
       <c r="F1327" s="4" t="inlineStr">
         <is>
-          <t>03/01/2025</t>
+          <t>07/02/2025</t>
         </is>
       </c>
       <c r="G1327" s="4" t="inlineStr">
         <is>
-          <t>05/01/2027</t>
+          <t>01/01/2027</t>
         </is>
       </c>
       <c r="H1327" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I1327" s="4" t="inlineStr">
         <is>
-          <t>03/01/2025</t>
+          <t>07/02/2025</t>
         </is>
       </c>
     </row>
     <row r="1328" ht="14" customHeight="1">
       <c r="A1328" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
     <row r="1329" ht="16" customHeight="1">
       <c r="A1329" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
       <c r="B1329" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="C1329" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
       <c r="D1329" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
       <c r="E1329" s="6" t="inlineStr"/>
       <c r="F1329" s="6" t="inlineStr"/>
       <c r="G1329" s="6" t="inlineStr"/>
       <c r="H1329" s="6" t="inlineStr"/>
       <c r="I1329" s="6" t="inlineStr"/>
     </row>
     <row r="1330" ht="14" customHeight="1">
       <c r="A1330" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B1330" s="7" t="inlineStr">
         <is>
-          <t>16/12/2025</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="C1330" s="7" t="inlineStr">
         <is>
-          <t>R$ 57.600,00</t>
+          <t>R$ 30.000,00</t>
         </is>
       </c>
       <c r="D1330" s="7" t="inlineStr">
         <is>
-          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00032/2025</t>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00084/2025</t>
         </is>
       </c>
       <c r="E1330" s="7" t="inlineStr"/>
       <c r="F1330" s="7" t="inlineStr"/>
       <c r="G1330" s="7" t="inlineStr"/>
       <c r="H1330" s="7" t="inlineStr"/>
       <c r="I1330" s="7" t="inlineStr"/>
     </row>
     <row r="1331" ht="8" customHeight="1"/>
     <row r="1332" ht="18" customHeight="1">
       <c r="A1332" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1332" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1332" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
@@ -39556,147 +39093,147 @@
       </c>
       <c r="F1332" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1332" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1332" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1332" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1333" ht="15" customHeight="1">
       <c r="A1333" s="4" t="inlineStr">
         <is>
-          <t>202501030003/2025</t>
+          <t>202502060001/2025</t>
         </is>
       </c>
       <c r="B1333" s="4" t="inlineStr">
         <is>
-          <t>JAQUELINE DA COSTA GOMES MORAIS</t>
+          <t>PALOMA APARECIDA DE SOUSA NASCIMENTO</t>
         </is>
       </c>
       <c r="C1333" s="4" t="inlineStr">
         <is>
-          <t>29781402****-52</t>
+          <t>***.***.703-**</t>
         </is>
       </c>
       <c r="D1333" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE FORNECIMENTO DE LINK DE INTERNET JUNTO A SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+          <t>LOCAÇÃO DE IMÓVEL SITUADO NA RUA DOMINGOS ANSELMO, Nº 10, CENTRO, SÃO LUÍS DO CURU/CE, PARA FUNCIONAMENTO DA SEDE DA SECRETARIA MUNICIPAL DE SAÚDE, PARA ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
         </is>
       </c>
       <c r="E1333" s="4" t="inlineStr">
         <is>
-          <t>R$ 55.200,00</t>
+          <t>R$ 57.500,00</t>
         </is>
       </c>
       <c r="F1333" s="4" t="inlineStr">
         <is>
-          <t>03/01/2025</t>
+          <t>06/02/2025</t>
         </is>
       </c>
       <c r="G1333" s="4" t="inlineStr">
         <is>
-          <t>05/01/2027</t>
+          <t>01/01/2027</t>
         </is>
       </c>
       <c r="H1333" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I1333" s="4" t="inlineStr">
         <is>
-          <t>03/01/2025</t>
+          <t>10/02/2025</t>
         </is>
       </c>
     </row>
     <row r="1334" ht="14" customHeight="1">
       <c r="A1334" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
     <row r="1335" ht="16" customHeight="1">
       <c r="A1335" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
       <c r="B1335" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="C1335" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
       <c r="D1335" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
       <c r="E1335" s="6" t="inlineStr"/>
       <c r="F1335" s="6" t="inlineStr"/>
       <c r="G1335" s="6" t="inlineStr"/>
       <c r="H1335" s="6" t="inlineStr"/>
       <c r="I1335" s="6" t="inlineStr"/>
     </row>
     <row r="1336" ht="14" customHeight="1">
       <c r="A1336" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B1336" s="7" t="inlineStr">
         <is>
-          <t>16/12/2025</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="C1336" s="7" t="inlineStr">
         <is>
-          <t>R$ 27.600,00</t>
+          <t>R$ 30.000,00</t>
         </is>
       </c>
       <c r="D1336" s="7" t="inlineStr">
         <is>
-          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00031/2025</t>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00111/2025</t>
         </is>
       </c>
       <c r="E1336" s="7" t="inlineStr"/>
       <c r="F1336" s="7" t="inlineStr"/>
       <c r="G1336" s="7" t="inlineStr"/>
       <c r="H1336" s="7" t="inlineStr"/>
       <c r="I1336" s="7" t="inlineStr"/>
     </row>
     <row r="1337" ht="8" customHeight="1"/>
     <row r="1338" ht="18" customHeight="1">
       <c r="A1338" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1338" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1338" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
@@ -39712,147 +39249,147 @@
       </c>
       <c r="F1338" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1338" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1338" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1338" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1339" ht="15" customHeight="1">
       <c r="A1339" s="4" t="inlineStr">
         <is>
-          <t>202501030002/2025</t>
+          <t>202502050001/2025</t>
         </is>
       </c>
       <c r="B1339" s="4" t="inlineStr">
         <is>
-          <t>JAQUELINE DA COSTA GOMES MORAIS</t>
+          <t>A D LIMA OLIVEIRA</t>
         </is>
       </c>
       <c r="C1339" s="4" t="inlineStr">
         <is>
-          <t>29781402****-52</t>
+          <t>31195843****-14</t>
         </is>
       </c>
       <c r="D1339" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE FORNECIMENTO DE LINK DE INTERNET JUNTO A SECRETARIA DE INFRAESTRUTURA DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+          <t>Contratação de empresa para a prestação de serviços de gerenciamento eletrônico em digitalização de documentos físicos para documentos digitais (incluindo os equipamentos necessários, mão de obra, armazenamento, indexação, consulta e exportações dos documentos contábeis, licitatórios, atos legais e demais documentos de interesse da Secretaria de Administração do município de São Luís do Curu/CE.</t>
         </is>
       </c>
       <c r="E1339" s="4" t="inlineStr">
         <is>
-          <t>R$ 39.600,00</t>
+          <t>R$ 61.200,00</t>
         </is>
       </c>
       <c r="F1339" s="4" t="inlineStr">
         <is>
-          <t>03/01/2025</t>
+          <t>05/02/2025</t>
         </is>
       </c>
       <c r="G1339" s="4" t="inlineStr">
         <is>
-          <t>05/01/2027</t>
+          <t>01/01/2027</t>
         </is>
       </c>
       <c r="H1339" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I1339" s="4" t="inlineStr">
         <is>
-          <t>03/01/2025</t>
+          <t>05/02/2025</t>
         </is>
       </c>
     </row>
     <row r="1340" ht="14" customHeight="1">
       <c r="A1340" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
     <row r="1341" ht="16" customHeight="1">
       <c r="A1341" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
       <c r="B1341" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="C1341" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
       <c r="D1341" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
       <c r="E1341" s="6" t="inlineStr"/>
       <c r="F1341" s="6" t="inlineStr"/>
       <c r="G1341" s="6" t="inlineStr"/>
       <c r="H1341" s="6" t="inlineStr"/>
       <c r="I1341" s="6" t="inlineStr"/>
     </row>
     <row r="1342" ht="14" customHeight="1">
       <c r="A1342" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B1342" s="7" t="inlineStr">
         <is>
-          <t>16/12/2025</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="C1342" s="7" t="inlineStr">
         <is>
-          <t>R$ 19.800,00</t>
+          <t>R$ 30.600,00</t>
         </is>
       </c>
       <c r="D1342" s="7" t="inlineStr">
         <is>
-          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00030/2025</t>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00085/2025</t>
         </is>
       </c>
       <c r="E1342" s="7" t="inlineStr"/>
       <c r="F1342" s="7" t="inlineStr"/>
       <c r="G1342" s="7" t="inlineStr"/>
       <c r="H1342" s="7" t="inlineStr"/>
       <c r="I1342" s="7" t="inlineStr"/>
     </row>
     <row r="1343" ht="8" customHeight="1"/>
     <row r="1344" ht="18" customHeight="1">
       <c r="A1344" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1344" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1344" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
@@ -39868,148 +39405,147 @@
       </c>
       <c r="F1344" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1344" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1344" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1344" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1345" ht="15" customHeight="1">
       <c r="A1345" s="4" t="inlineStr">
         <is>
-          <t>202501030001/2025</t>
+          <t>202502030009/2025</t>
         </is>
       </c>
       <c r="B1345" s="4" t="inlineStr">
         <is>
-          <t>AC2B TECNOLOGIA EIRELI</t>
+          <t>CASPE SERVICOS DE CONTABILIDADE PUBLICA E EMPRESARIAL SS</t>
         </is>
       </c>
       <c r="C1345" s="4" t="inlineStr">
         <is>
-          <t>20301708****-90</t>
+          <t>12467321****-80</t>
         </is>
       </c>
       <c r="D1345" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE PRESTAÇÃO DE SERVIÇOS DE LOCAÇÃO DE SOFTWARE DE GERENCIAMENTO E CONTROLE DO  SITE OFICIAL DA PREFEITURA, E LOCAÇÃO DE SISTEMA DE GERENCIAMENTO DE E-MAILS INSTITUCIONAIS, 30 CAIXAS COM A CAPACIDADE DE 10GB/CAIXA, E SISTEMA DE CARTA   
-DE SERVIÇO JUNTO Á SECRETARIA DE ADMINISTRAÇÃO .</t>
+          <t>O município de São Luís do Curu necessita garantir serviços de contabilidade pública especializados para atender exigências legais e auditoriais da Secretaria de Educação, assegurando a correta gestão e prestação de contas dos recursos educacionais sob sua responsabilidade.</t>
         </is>
       </c>
       <c r="E1345" s="4" t="inlineStr">
         <is>
-          <t>R$ 115.200,00</t>
+          <t>R$ 266.400,00</t>
         </is>
       </c>
       <c r="F1345" s="4" t="inlineStr">
         <is>
-          <t>03/01/2025</t>
+          <t>03/02/2025</t>
         </is>
       </c>
       <c r="G1345" s="4" t="inlineStr">
         <is>
-          <t>05/01/2027</t>
+          <t>01/01/2027</t>
         </is>
       </c>
       <c r="H1345" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I1345" s="4" t="inlineStr">
         <is>
-          <t>30/01/2025</t>
+          <t>03/02/2025</t>
         </is>
       </c>
     </row>
     <row r="1346" ht="14" customHeight="1">
       <c r="A1346" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
     <row r="1347" ht="16" customHeight="1">
       <c r="A1347" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
       <c r="B1347" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="C1347" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
       <c r="D1347" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
       <c r="E1347" s="6" t="inlineStr"/>
       <c r="F1347" s="6" t="inlineStr"/>
       <c r="G1347" s="6" t="inlineStr"/>
       <c r="H1347" s="6" t="inlineStr"/>
       <c r="I1347" s="6" t="inlineStr"/>
     </row>
     <row r="1348" ht="14" customHeight="1">
       <c r="A1348" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B1348" s="7" t="inlineStr">
         <is>
           <t>29/12/2025</t>
         </is>
       </c>
       <c r="C1348" s="7" t="inlineStr">
         <is>
-          <t>R$ 57.600,00</t>
+          <t>R$ 133.200,00</t>
         </is>
       </c>
       <c r="D1348" s="7" t="inlineStr">
         <is>
-          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00080/2025</t>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00105/2025</t>
         </is>
       </c>
       <c r="E1348" s="7" t="inlineStr"/>
       <c r="F1348" s="7" t="inlineStr"/>
       <c r="G1348" s="7" t="inlineStr"/>
       <c r="H1348" s="7" t="inlineStr"/>
       <c r="I1348" s="7" t="inlineStr"/>
     </row>
     <row r="1349" ht="8" customHeight="1"/>
     <row r="1350" ht="18" customHeight="1">
       <c r="A1350" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1350" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1350" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
@@ -40025,1659 +39561,1757 @@
       </c>
       <c r="F1350" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1350" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1350" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1350" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1351" ht="15" customHeight="1">
       <c r="A1351" s="4" t="inlineStr">
         <is>
-          <t>202407030001/2024</t>
+          <t>202502030008/2025</t>
         </is>
       </c>
       <c r="B1351" s="4" t="inlineStr">
         <is>
-          <t>DIAGONAL INVESTIMENTOS E SERVICOS LTDA</t>
+          <t>CASPE SERVICOS DE CONTABILIDADE PUBLICA E EMPRESARIAL SS</t>
         </is>
       </c>
       <c r="C1351" s="4" t="inlineStr">
         <is>
-          <t>28177357****-69</t>
+          <t>12467321****-80</t>
         </is>
       </c>
       <c r="D1351" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM PAVIMENTAÇÃO DE PEDRA TOSCA NAS DIVERSAS RUAS DA SEDE E ZONA RURAL NO MUNICIPIO DE SÃO LUIS DO CURU - CE</t>
+          <t>O município de São Luís do Curu necessita garantir serviços de contabilidade pública especializados para atender exigências legais e auditoriais da Secretaria de Educação, assegurando a correta gestão e prestação de contas dos recursos educacionais sob sua responsabilidade.</t>
         </is>
       </c>
       <c r="E1351" s="4" t="inlineStr">
         <is>
-          <t>R$ 4.999.075,32</t>
+          <t>R$ 100.800,00</t>
         </is>
       </c>
       <c r="F1351" s="4" t="inlineStr">
         <is>
-          <t>03/07/2024</t>
+          <t>03/02/2025</t>
         </is>
       </c>
       <c r="G1351" s="4" t="inlineStr">
         <is>
-          <t>03/07/2026</t>
+          <t>01/01/2027</t>
         </is>
       </c>
       <c r="H1351" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I1351" s="4" t="inlineStr">
         <is>
-          <t>30/09/2025</t>
+          <t>03/02/2025</t>
         </is>
       </c>
     </row>
     <row r="1352" ht="14" customHeight="1">
       <c r="A1352" s="5" t="inlineStr">
         <is>
-          <t>Aditivos (3):</t>
+          <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
     <row r="1353" ht="16" customHeight="1">
       <c r="A1353" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
       <c r="B1353" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="C1353" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
       <c r="D1353" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
       <c r="E1353" s="6" t="inlineStr"/>
       <c r="F1353" s="6" t="inlineStr"/>
       <c r="G1353" s="6" t="inlineStr"/>
       <c r="H1353" s="6" t="inlineStr"/>
       <c r="I1353" s="6" t="inlineStr"/>
     </row>
     <row r="1354" ht="14" customHeight="1">
       <c r="A1354" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B1354" s="7" t="inlineStr">
         <is>
-          <t>26/02/2025</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="C1354" s="7" t="inlineStr">
         <is>
-          <t>R$ 1.471.842,24</t>
+          <t>R$ 50.400,00</t>
         </is>
       </c>
       <c r="D1354" s="7" t="inlineStr">
         <is>
-          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Vigente - 00003/2025</t>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00104/2025</t>
         </is>
       </c>
       <c r="E1354" s="7" t="inlineStr"/>
       <c r="F1354" s="7" t="inlineStr"/>
       <c r="G1354" s="7" t="inlineStr"/>
       <c r="H1354" s="7" t="inlineStr"/>
       <c r="I1354" s="7" t="inlineStr"/>
     </row>
-    <row r="1355" ht="14" customHeight="1">
-      <c r="A1355" s="8" t="inlineStr">
+    <row r="1355" ht="8" customHeight="1"/>
+    <row r="1356" ht="18" customHeight="1">
+      <c r="A1356" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1356" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1356" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1356" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1356" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1356" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1356" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1356" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1356" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1357" ht="15" customHeight="1">
+      <c r="A1357" s="4" t="inlineStr">
+        <is>
+          <t>202502030007/2025</t>
+        </is>
+      </c>
+      <c r="B1357" s="4" t="inlineStr">
+        <is>
+          <t>CASPE SERVICOS DE CONTABILIDADE PUBLICA E EMPRESARIAL SS</t>
+        </is>
+      </c>
+      <c r="C1357" s="4" t="inlineStr">
+        <is>
+          <t>12467321****-80</t>
+        </is>
+      </c>
+      <c r="D1357" s="4" t="inlineStr">
+        <is>
+          <t>O município de São Luís do Curu necessita garantir serviços de contabilidade pública especializados para atender exigências legais e auditoriais da Secretaria de Educação, assegurando a correta gestão e prestação de contas dos recursos educacionais sob sua responsabilidade.</t>
+        </is>
+      </c>
+      <c r="E1357" s="4" t="inlineStr">
+        <is>
+          <t>R$ 194.400,00</t>
+        </is>
+      </c>
+      <c r="F1357" s="4" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+      <c r="G1357" s="4" t="inlineStr">
+        <is>
+          <t>01/01/2027</t>
+        </is>
+      </c>
+      <c r="H1357" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1357" s="4" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1358" ht="14" customHeight="1">
+      <c r="A1358" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1359" ht="16" customHeight="1">
+      <c r="A1359" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1359" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1359" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1359" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1359" s="6" t="inlineStr"/>
+      <c r="F1359" s="6" t="inlineStr"/>
+      <c r="G1359" s="6" t="inlineStr"/>
+      <c r="H1359" s="6" t="inlineStr"/>
+      <c r="I1359" s="6" t="inlineStr"/>
+    </row>
+    <row r="1360" ht="14" customHeight="1">
+      <c r="A1360" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1360" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C1360" s="7" t="inlineStr">
+        <is>
+          <t>R$ 97.200,00</t>
+        </is>
+      </c>
+      <c r="D1360" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00103/2025</t>
+        </is>
+      </c>
+      <c r="E1360" s="7" t="inlineStr"/>
+      <c r="F1360" s="7" t="inlineStr"/>
+      <c r="G1360" s="7" t="inlineStr"/>
+      <c r="H1360" s="7" t="inlineStr"/>
+      <c r="I1360" s="7" t="inlineStr"/>
+    </row>
+    <row r="1361" ht="8" customHeight="1"/>
+    <row r="1362" ht="18" customHeight="1">
+      <c r="A1362" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1362" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1362" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1362" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1362" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1362" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1362" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1362" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1362" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1363" ht="15" customHeight="1">
+      <c r="A1363" s="4" t="inlineStr">
+        <is>
+          <t>202502030006/2025</t>
+        </is>
+      </c>
+      <c r="B1363" s="4" t="inlineStr">
+        <is>
+          <t>CASPE SERVICOS DE CONTABILIDADE PUBLICA E EMPRESARIAL SS</t>
+        </is>
+      </c>
+      <c r="C1363" s="4" t="inlineStr">
+        <is>
+          <t>12467321****-80</t>
+        </is>
+      </c>
+      <c r="D1363" s="4" t="inlineStr">
+        <is>
+          <t>O município de São Luís do Curu necessita garantir serviços de contabilidade pública especializados para atender exigências legais e auditoriais da Secretaria de Educação, assegurando a correta gestão e prestação de contas dos recursos educacionais sob sua responsabilidade.</t>
+        </is>
+      </c>
+      <c r="E1363" s="4" t="inlineStr">
+        <is>
+          <t>R$ 237.600,00</t>
+        </is>
+      </c>
+      <c r="F1363" s="4" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+      <c r="G1363" s="4" t="inlineStr">
+        <is>
+          <t>01/01/2027</t>
+        </is>
+      </c>
+      <c r="H1363" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1363" s="4" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1364" ht="14" customHeight="1">
+      <c r="A1364" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1365" ht="16" customHeight="1">
+      <c r="A1365" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1365" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1365" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1365" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1365" s="6" t="inlineStr"/>
+      <c r="F1365" s="6" t="inlineStr"/>
+      <c r="G1365" s="6" t="inlineStr"/>
+      <c r="H1365" s="6" t="inlineStr"/>
+      <c r="I1365" s="6" t="inlineStr"/>
+    </row>
+    <row r="1366" ht="14" customHeight="1">
+      <c r="A1366" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1366" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C1366" s="7" t="inlineStr">
+        <is>
+          <t>R$ 118.800,00</t>
+        </is>
+      </c>
+      <c r="D1366" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00102/2025</t>
+        </is>
+      </c>
+      <c r="E1366" s="7" t="inlineStr"/>
+      <c r="F1366" s="7" t="inlineStr"/>
+      <c r="G1366" s="7" t="inlineStr"/>
+      <c r="H1366" s="7" t="inlineStr"/>
+      <c r="I1366" s="7" t="inlineStr"/>
+    </row>
+    <row r="1367" ht="8" customHeight="1"/>
+    <row r="1368" ht="18" customHeight="1">
+      <c r="A1368" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1368" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1368" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1368" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1368" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1368" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1368" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1368" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1368" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1369" ht="15" customHeight="1">
+      <c r="A1369" s="4" t="inlineStr">
+        <is>
+          <t>202501310005/2025</t>
+        </is>
+      </c>
+      <c r="B1369" s="4" t="inlineStr">
+        <is>
+          <t>CASPE SERVICOS DE CONTABILIDADE PUBLICA E EMPRESARIAL SS</t>
+        </is>
+      </c>
+      <c r="C1369" s="4" t="inlineStr">
+        <is>
+          <t>12467321****-80</t>
+        </is>
+      </c>
+      <c r="D1369" s="4" t="inlineStr">
+        <is>
+          <t>O município de São Luís do Curu necessita garantir serviços de contabilidade pública especializados para atender exigências legais e auditoriais da Secretaria de Educação, assegurando a correta gestão e prestação de contas dos recursos educacionais sob sua responsabilidade.</t>
+        </is>
+      </c>
+      <c r="E1369" s="4" t="inlineStr">
+        <is>
+          <t>R$ 280.800,00</t>
+        </is>
+      </c>
+      <c r="F1369" s="4" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+      <c r="G1369" s="4" t="inlineStr">
+        <is>
+          <t>01/01/2027</t>
+        </is>
+      </c>
+      <c r="H1369" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1369" s="4" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1370" ht="14" customHeight="1">
+      <c r="A1370" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1371" ht="16" customHeight="1">
+      <c r="A1371" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1371" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1371" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1371" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1371" s="6" t="inlineStr"/>
+      <c r="F1371" s="6" t="inlineStr"/>
+      <c r="G1371" s="6" t="inlineStr"/>
+      <c r="H1371" s="6" t="inlineStr"/>
+      <c r="I1371" s="6" t="inlineStr"/>
+    </row>
+    <row r="1372" ht="14" customHeight="1">
+      <c r="A1372" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1372" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C1372" s="7" t="inlineStr">
+        <is>
+          <t>R$ 140.400,00</t>
+        </is>
+      </c>
+      <c r="D1372" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00101/2025</t>
+        </is>
+      </c>
+      <c r="E1372" s="7" t="inlineStr"/>
+      <c r="F1372" s="7" t="inlineStr"/>
+      <c r="G1372" s="7" t="inlineStr"/>
+      <c r="H1372" s="7" t="inlineStr"/>
+      <c r="I1372" s="7" t="inlineStr"/>
+    </row>
+    <row r="1373" ht="8" customHeight="1"/>
+    <row r="1374" ht="18" customHeight="1">
+      <c r="A1374" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1374" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1374" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1374" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1374" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1374" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1374" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1374" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1374" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1375" ht="15" customHeight="1">
+      <c r="A1375" s="4" t="inlineStr">
+        <is>
+          <t>202501310005/2025</t>
+        </is>
+      </c>
+      <c r="B1375" s="4" t="inlineStr">
+        <is>
+          <t>CASPE SERVICOS DE CONTABILIDADE PUBLICA E EMPRESARIAL SS</t>
+        </is>
+      </c>
+      <c r="C1375" s="4" t="inlineStr">
+        <is>
+          <t>12467321****-80</t>
+        </is>
+      </c>
+      <c r="D1375" s="4" t="inlineStr">
+        <is>
+          <t>O município de São Luís do Curu necessita garantir serviços de contabilidade pública especializados para atender exigências legais e auditoriais da Secretaria de Educação, assegurando a correta gestão e prestação de contas dos recursos educacionais sob sua responsabilidade.</t>
+        </is>
+      </c>
+      <c r="E1375" s="4" t="inlineStr">
+        <is>
+          <t>R$ 140.400,00</t>
+        </is>
+      </c>
+      <c r="F1375" s="4" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+      <c r="G1375" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1375" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1375" s="4" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1376" ht="8" customHeight="1"/>
+    <row r="1377" ht="18" customHeight="1">
+      <c r="A1377" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1377" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1377" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1377" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1377" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1377" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1377" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1377" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1377" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1378" ht="15" customHeight="1">
+      <c r="A1378" s="4" t="inlineStr">
+        <is>
+          <t>202501310004/2025</t>
+        </is>
+      </c>
+      <c r="B1378" s="4" t="inlineStr">
+        <is>
+          <t>F M COMERCIO &amp; SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1378" s="4" t="inlineStr">
+        <is>
+          <t>43609493****-74</t>
+        </is>
+      </c>
+      <c r="D1378" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE ÁGUAS ADICIONADAS DE SAIS e VASILHAMES DE ÁGUA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1378" s="4" t="inlineStr">
+        <is>
+          <t>R$ 4.627,50</t>
+        </is>
+      </c>
+      <c r="F1378" s="4" t="inlineStr">
+        <is>
+          <t>31/01/2025</t>
+        </is>
+      </c>
+      <c r="G1378" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1378" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1378" s="4" t="inlineStr">
+        <is>
+          <t>08/08/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1379" ht="8" customHeight="1"/>
+    <row r="1380" ht="18" customHeight="1">
+      <c r="A1380" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1380" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1380" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1380" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1380" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1380" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1380" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1380" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1380" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1381" ht="15" customHeight="1">
+      <c r="A1381" s="4" t="inlineStr">
+        <is>
+          <t>202501310004/2025</t>
+        </is>
+      </c>
+      <c r="B1381" s="4" t="inlineStr">
+        <is>
+          <t>F M COMERCIO &amp; SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1381" s="4" t="inlineStr">
+        <is>
+          <t>43609493****-74</t>
+        </is>
+      </c>
+      <c r="D1381" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE ÁGUAS ADICIONADAS DE SAIS e VASILHAMES DE ÁGUA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1381" s="4" t="inlineStr">
+        <is>
+          <t>R$ 4.627,50</t>
+        </is>
+      </c>
+      <c r="F1381" s="4" t="inlineStr">
+        <is>
+          <t>31/01/2025</t>
+        </is>
+      </c>
+      <c r="G1381" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1381" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1381" s="4" t="inlineStr">
+        <is>
+          <t>31/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1382" ht="8" customHeight="1"/>
+    <row r="1383" ht="18" customHeight="1">
+      <c r="A1383" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1383" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1383" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1383" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1383" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1383" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1383" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1383" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1383" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1384" ht="15" customHeight="1">
+      <c r="A1384" s="4" t="inlineStr">
+        <is>
+          <t>202501310001/2025</t>
+        </is>
+      </c>
+      <c r="B1384" s="4" t="inlineStr">
+        <is>
+          <t>MELC COMERCIO DE GAS LTDA</t>
+        </is>
+      </c>
+      <c r="C1384" s="4" t="inlineStr">
+        <is>
+          <t>07383659****-13</t>
+        </is>
+      </c>
+      <c r="D1384" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE RECARGA DE GÁS (GLP) E VASILHAMES PARA GÁS PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1384" s="4" t="inlineStr">
+        <is>
+          <t>R$ 13.149,92</t>
+        </is>
+      </c>
+      <c r="F1384" s="4" t="inlineStr">
+        <is>
+          <t>31/01/2025</t>
+        </is>
+      </c>
+      <c r="G1384" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1384" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1384" s="4" t="inlineStr">
+        <is>
+          <t>08/08/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1385" ht="14" customHeight="1">
+      <c r="A1385" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (2):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1386" ht="16" customHeight="1">
+      <c r="A1386" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1386" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1386" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1386" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1386" s="6" t="inlineStr"/>
+      <c r="F1386" s="6" t="inlineStr"/>
+      <c r="G1386" s="6" t="inlineStr"/>
+      <c r="H1386" s="6" t="inlineStr"/>
+      <c r="I1386" s="6" t="inlineStr"/>
+    </row>
+    <row r="1387" ht="14" customHeight="1">
+      <c r="A1387" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1387" s="7" t="inlineStr">
+        <is>
+          <t>20/06/2025</t>
+        </is>
+      </c>
+      <c r="C1387" s="7" t="inlineStr">
+        <is>
+          <t>R$ 770,88</t>
+        </is>
+      </c>
+      <c r="D1387" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Reajuste - Novo - 00008/2025</t>
+        </is>
+      </c>
+      <c r="E1387" s="7" t="inlineStr"/>
+      <c r="F1387" s="7" t="inlineStr"/>
+      <c r="G1387" s="7" t="inlineStr"/>
+      <c r="H1387" s="7" t="inlineStr"/>
+      <c r="I1387" s="7" t="inlineStr"/>
+    </row>
+    <row r="1388" ht="14" customHeight="1">
+      <c r="A1388" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B1355" s="8" t="inlineStr">
-[...26 lines deleted...]
-      <c r="B1356" s="7" t="inlineStr">
+      <c r="B1388" s="8" t="inlineStr">
         <is>
           <t>03/11/2025</t>
         </is>
       </c>
-      <c r="C1356" s="7" t="inlineStr">
-[...17 lines deleted...]
-      <c r="A1358" s="3" t="inlineStr">
+      <c r="C1388" s="8" t="inlineStr">
+        <is>
+          <t>R$ 2.392,72</t>
+        </is>
+      </c>
+      <c r="D1388" s="8" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Acréscimo - Novo - 00026/2025</t>
+        </is>
+      </c>
+      <c r="E1388" s="8" t="inlineStr"/>
+      <c r="F1388" s="8" t="inlineStr"/>
+      <c r="G1388" s="8" t="inlineStr"/>
+      <c r="H1388" s="8" t="inlineStr"/>
+      <c r="I1388" s="8" t="inlineStr"/>
+    </row>
+    <row r="1389" ht="8" customHeight="1"/>
+    <row r="1390" ht="18" customHeight="1">
+      <c r="A1390" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B1358" s="3" t="inlineStr">
+      <c r="B1390" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C1358" s="3" t="inlineStr">
+      <c r="C1390" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D1358" s="3" t="inlineStr">
+      <c r="D1390" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E1358" s="3" t="inlineStr">
+      <c r="E1390" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F1358" s="3" t="inlineStr">
+      <c r="F1390" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G1358" s="3" t="inlineStr">
+      <c r="G1390" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H1358" s="3" t="inlineStr">
+      <c r="H1390" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I1358" s="3" t="inlineStr">
+      <c r="I1390" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="1359" ht="15" customHeight="1">
-[...35 lines deleted...]
-      <c r="H1359" s="4" t="inlineStr">
+    <row r="1391" ht="15" customHeight="1">
+      <c r="A1391" s="4" t="inlineStr">
+        <is>
+          <t>202501290001/2025</t>
+        </is>
+      </c>
+      <c r="B1391" s="4" t="inlineStr">
+        <is>
+          <t>P.A.C PLUS SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1391" s="4" t="inlineStr">
+        <is>
+          <t>24730537****-75</t>
+        </is>
+      </c>
+      <c r="D1391" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA REALIZAÇÃO DA FESTIVIDADE DO EVENTO DA FINAL DO CAMPEONATO DE FÉRIAS DE JANEIRO DE 2025 DA SECRETARIA DE ESPORTE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1391" s="4" t="inlineStr">
+        <is>
+          <t>R$ 2.574,86</t>
+        </is>
+      </c>
+      <c r="F1391" s="4" t="inlineStr">
+        <is>
+          <t>29/01/2025</t>
+        </is>
+      </c>
+      <c r="G1391" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1391" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1359" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A1361" s="3" t="inlineStr">
+      <c r="I1391" s="4" t="inlineStr">
+        <is>
+          <t>29/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1392" ht="8" customHeight="1"/>
+    <row r="1393" ht="18" customHeight="1">
+      <c r="A1393" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B1361" s="3" t="inlineStr">
+      <c r="B1393" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C1361" s="3" t="inlineStr">
+      <c r="C1393" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D1361" s="3" t="inlineStr">
+      <c r="D1393" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E1361" s="3" t="inlineStr">
+      <c r="E1393" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F1361" s="3" t="inlineStr">
+      <c r="F1393" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G1361" s="3" t="inlineStr">
+      <c r="G1393" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H1361" s="3" t="inlineStr">
+      <c r="H1393" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I1361" s="3" t="inlineStr">
+      <c r="I1393" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="1362" ht="15" customHeight="1">
-[...35 lines deleted...]
-      <c r="H1362" s="4" t="inlineStr">
+    <row r="1394" ht="15" customHeight="1">
+      <c r="A1394" s="4" t="inlineStr">
+        <is>
+          <t>202501290001/2025</t>
+        </is>
+      </c>
+      <c r="B1394" s="4" t="inlineStr">
+        <is>
+          <t>P.A.C PLUS SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1394" s="4" t="inlineStr">
+        <is>
+          <t>24730537****-75</t>
+        </is>
+      </c>
+      <c r="D1394" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA REALIZAÇÃO DA FESTIVIDADE DO EVENTO DA FINAL DO CAMPEONATO DE FÉRIAS DE JANEIRO DE 2025 DA SECRETARIA DE ESPORTE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1394" s="4" t="inlineStr">
+        <is>
+          <t>R$ 2.574,86</t>
+        </is>
+      </c>
+      <c r="F1394" s="4" t="inlineStr">
+        <is>
+          <t>29/01/2025</t>
+        </is>
+      </c>
+      <c r="G1394" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1394" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1362" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A1364" s="3" t="inlineStr">
+      <c r="I1394" s="4" t="inlineStr">
+        <is>
+          <t>29/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1395" ht="8" customHeight="1"/>
+    <row r="1396" ht="18" customHeight="1">
+      <c r="A1396" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B1364" s="3" t="inlineStr">
+      <c r="B1396" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C1364" s="3" t="inlineStr">
+      <c r="C1396" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D1364" s="3" t="inlineStr">
+      <c r="D1396" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E1364" s="3" t="inlineStr">
+      <c r="E1396" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F1364" s="3" t="inlineStr">
+      <c r="F1396" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G1364" s="3" t="inlineStr">
+      <c r="G1396" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H1364" s="3" t="inlineStr">
+      <c r="H1396" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I1364" s="3" t="inlineStr">
+      <c r="I1396" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="1365" ht="15" customHeight="1">
-[...136 lines deleted...]
-      <c r="A1371" s="3" t="inlineStr">
+    <row r="1397" ht="15" customHeight="1">
+      <c r="A1397" s="4" t="inlineStr">
+        <is>
+          <t>202501280003/2025</t>
+        </is>
+      </c>
+      <c r="B1397" s="4" t="inlineStr">
+        <is>
+          <t>P.A.C PLUS SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1397" s="4" t="inlineStr">
+        <is>
+          <t>24730537****-75</t>
+        </is>
+      </c>
+      <c r="D1397" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA REALIZAÇÃO DA FESTIVIDADE DO EVENTO DA FINAL DO CAMPEONATO DE FÉRIAS DE JANEIRO DE 2025 DA SECRETARIA DE ESPORTE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1397" s="4" t="inlineStr">
+        <is>
+          <t>R$ 2.464,00</t>
+        </is>
+      </c>
+      <c r="F1397" s="4" t="inlineStr">
+        <is>
+          <t>28/01/2025</t>
+        </is>
+      </c>
+      <c r="G1397" s="4" t="inlineStr">
+        <is>
+          <t>28/02/2025</t>
+        </is>
+      </c>
+      <c r="H1397" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1397" s="4" t="inlineStr">
+        <is>
+          <t>28/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1398" ht="8" customHeight="1"/>
+    <row r="1399" ht="18" customHeight="1">
+      <c r="A1399" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B1371" s="3" t="inlineStr">
+      <c r="B1399" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C1371" s="3" t="inlineStr">
+      <c r="C1399" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D1371" s="3" t="inlineStr">
+      <c r="D1399" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E1371" s="3" t="inlineStr">
+      <c r="E1399" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F1371" s="3" t="inlineStr">
+      <c r="F1399" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G1371" s="3" t="inlineStr">
+      <c r="G1399" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H1371" s="3" t="inlineStr">
+      <c r="H1399" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I1371" s="3" t="inlineStr">
+      <c r="I1399" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="1372" ht="15" customHeight="1">
-[...136 lines deleted...]
-      <c r="A1378" s="3" t="inlineStr">
+    <row r="1400" ht="15" customHeight="1">
+      <c r="A1400" s="4" t="inlineStr">
+        <is>
+          <t>202501280003/2025</t>
+        </is>
+      </c>
+      <c r="B1400" s="4" t="inlineStr">
+        <is>
+          <t>P.A.C PLUS SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1400" s="4" t="inlineStr">
+        <is>
+          <t>24730537****-75</t>
+        </is>
+      </c>
+      <c r="D1400" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA REALIZAÇÃO DA FESTIVIDADE DO EVENTO DA FINAL DO CAMPEONATO DE FÉRIAS DE JANEIRO DE 2025 DA SECRETARIA DE ESPORTE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1400" s="4" t="inlineStr">
+        <is>
+          <t>R$ 2.464,00</t>
+        </is>
+      </c>
+      <c r="F1400" s="4" t="inlineStr">
+        <is>
+          <t>28/01/2025</t>
+        </is>
+      </c>
+      <c r="G1400" s="4" t="inlineStr">
+        <is>
+          <t>28/02/2025</t>
+        </is>
+      </c>
+      <c r="H1400" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1400" s="4" t="inlineStr">
+        <is>
+          <t>28/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1401" ht="8" customHeight="1"/>
+    <row r="1402" ht="18" customHeight="1">
+      <c r="A1402" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B1378" s="3" t="inlineStr">
+      <c r="B1402" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C1378" s="3" t="inlineStr">
+      <c r="C1402" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D1378" s="3" t="inlineStr">
+      <c r="D1402" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E1378" s="3" t="inlineStr">
+      <c r="E1402" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F1378" s="3" t="inlineStr">
+      <c r="F1402" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G1378" s="3" t="inlineStr">
+      <c r="G1402" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H1378" s="3" t="inlineStr">
+      <c r="H1402" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I1378" s="3" t="inlineStr">
+      <c r="I1402" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="1379" ht="15" customHeight="1">
-[...136 lines deleted...]
-      <c r="A1385" s="3" t="inlineStr">
+    <row r="1403" ht="15" customHeight="1">
+      <c r="A1403" s="4" t="inlineStr">
+        <is>
+          <t>202501280002/2025</t>
+        </is>
+      </c>
+      <c r="B1403" s="4" t="inlineStr">
+        <is>
+          <t>GOOD EMPREENDIMENTOS E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1403" s="4" t="inlineStr">
+        <is>
+          <t>24989784****-90</t>
+        </is>
+      </c>
+      <c r="D1403" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A REALIZAÇÃO DA FESTIVIDADE DO EVENTO DA FINAL DO CAMPEONATO DE FÉRIAS DE JANEIRO DE 2025 PARA ATENDER AS NECESSIDADES DA SECRETARIA DE ESPORTE DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E1403" s="4" t="inlineStr">
+        <is>
+          <t>R$ 20.000,00</t>
+        </is>
+      </c>
+      <c r="F1403" s="4" t="inlineStr">
+        <is>
+          <t>28/01/2025</t>
+        </is>
+      </c>
+      <c r="G1403" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1403" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1403" s="4" t="inlineStr">
+        <is>
+          <t>29/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1404" ht="8" customHeight="1"/>
+    <row r="1405" ht="18" customHeight="1">
+      <c r="A1405" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B1385" s="3" t="inlineStr">
+      <c r="B1405" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C1385" s="3" t="inlineStr">
+      <c r="C1405" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D1385" s="3" t="inlineStr">
+      <c r="D1405" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E1385" s="3" t="inlineStr">
+      <c r="E1405" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F1385" s="3" t="inlineStr">
+      <c r="F1405" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G1385" s="3" t="inlineStr">
+      <c r="G1405" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H1385" s="3" t="inlineStr">
+      <c r="H1405" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I1385" s="3" t="inlineStr">
+      <c r="I1405" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="1386" ht="15" customHeight="1">
-[...35 lines deleted...]
-      <c r="H1386" s="4" t="inlineStr">
+    <row r="1406" ht="15" customHeight="1">
+      <c r="A1406" s="4" t="inlineStr">
+        <is>
+          <t>202501280002/2025</t>
+        </is>
+      </c>
+      <c r="B1406" s="4" t="inlineStr">
+        <is>
+          <t>GOOD EMPREENDIMENTOS E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1406" s="4" t="inlineStr">
+        <is>
+          <t>24989784****-90</t>
+        </is>
+      </c>
+      <c r="D1406" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A REALIZAÇÃO DA FESTIVIDADE DO EVENTO DA FINAL DO CAMPEONATO DE FÉRIAS DE JANEIRO DE 2025 PARA ATENDER AS NECESSIDADES DA SECRETARIA DE ESPORTE DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E1406" s="4" t="inlineStr">
+        <is>
+          <t>R$ 20.000,00</t>
+        </is>
+      </c>
+      <c r="F1406" s="4" t="inlineStr">
+        <is>
+          <t>28/01/2025</t>
+        </is>
+      </c>
+      <c r="G1406" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1406" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1386" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A1388" s="3" t="inlineStr">
+      <c r="I1406" s="4" t="inlineStr">
+        <is>
+          <t>28/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1407" ht="8" customHeight="1"/>
+    <row r="1408" ht="18" customHeight="1">
+      <c r="A1408" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B1388" s="3" t="inlineStr">
+      <c r="B1408" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C1388" s="3" t="inlineStr">
+      <c r="C1408" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D1388" s="3" t="inlineStr">
+      <c r="D1408" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E1388" s="3" t="inlineStr">
+      <c r="E1408" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F1388" s="3" t="inlineStr">
+      <c r="F1408" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G1388" s="3" t="inlineStr">
+      <c r="G1408" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H1388" s="3" t="inlineStr">
+      <c r="H1408" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I1388" s="3" t="inlineStr">
+      <c r="I1408" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="1389" ht="15" customHeight="1">
-[...35 lines deleted...]
-      <c r="H1389" s="4" t="inlineStr">
+    <row r="1409" ht="15" customHeight="1">
+      <c r="A1409" s="4" t="inlineStr">
+        <is>
+          <t>202501280001/2025</t>
+        </is>
+      </c>
+      <c r="B1409" s="4" t="inlineStr">
+        <is>
+          <t>P.A.C PLUS SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1409" s="4" t="inlineStr">
+        <is>
+          <t>24730537****-75</t>
+        </is>
+      </c>
+      <c r="D1409" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA REALIZAÇÃO DA FESTIVIDADE DO EVENTO DA  
+FINAL DO CAMPEONATO DE FÉRIAS DE JANEIRO DE 2025 DA SECRETARIA DE ESPORTE DO  
+MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1409" s="4" t="inlineStr">
+        <is>
+          <t>R$ 14.099,07</t>
+        </is>
+      </c>
+      <c r="F1409" s="4" t="inlineStr">
+        <is>
+          <t>28/01/2025</t>
+        </is>
+      </c>
+      <c r="G1409" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1409" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1389" s="4" t="inlineStr">
-[...525 lines deleted...]
-      <c r="I1409" s="7" t="inlineStr"/>
+      <c r="I1409" s="4" t="inlineStr">
+        <is>
+          <t>29/01/2025</t>
+        </is>
+      </c>
     </row>
     <row r="1410" ht="8" customHeight="1"/>
     <row r="1411" ht="18" customHeight="1">
       <c r="A1411" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1411" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1411" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1411" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1411" s="3" t="inlineStr">
         <is>
@@ -41686,91 +41320,91 @@
       </c>
       <c r="F1411" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1411" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1411" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1411" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1412" ht="15" customHeight="1">
       <c r="A1412" s="4" t="inlineStr">
         <is>
-          <t>20230095/2023</t>
+          <t>202501240004/2025</t>
         </is>
       </c>
       <c r="B1412" s="4" t="inlineStr">
         <is>
-          <t>P.A.C PLUS SERVICOS LTDA</t>
+          <t>POSTO LIZ LTDA</t>
         </is>
       </c>
       <c r="C1412" s="4" t="inlineStr">
         <is>
-          <t>24730537****-75</t>
+          <t>47299889****-02</t>
         </is>
       </c>
       <c r="D1412" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA REALIZAÇÃO DE EVENTOS, FESTIVIDADES CULTURAIS E HOMENAGENS, JUNTO À SECRETARIA ESPORTE E CULTURA DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+          <t>AQUISIÇÕES DE COMBUTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIAS  DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU - CE</t>
         </is>
       </c>
       <c r="E1412" s="4" t="inlineStr">
         <is>
-          <t>R$ 53.200,00</t>
+          <t>R$ 141.060,00</t>
         </is>
       </c>
       <c r="F1412" s="4" t="inlineStr">
         <is>
-          <t>09/02/2023</t>
+          <t>24/01/2025</t>
         </is>
       </c>
       <c r="G1412" s="4" t="inlineStr">
         <is>
-          <t>31/12/2023</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1412" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I1412" s="4" t="inlineStr">
         <is>
-          <t>09/02/2023</t>
+          <t>24/01/2025</t>
         </is>
       </c>
     </row>
     <row r="1413" ht="8" customHeight="1"/>
     <row r="1414" ht="18" customHeight="1">
       <c r="A1414" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1414" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1414" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1414" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -41781,192 +41415,4689 @@
       </c>
       <c r="F1414" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1414" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1414" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1414" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1415" ht="15" customHeight="1">
       <c r="A1415" s="4" t="inlineStr">
         <is>
+          <t>202501240004/2025</t>
+        </is>
+      </c>
+      <c r="B1415" s="4" t="inlineStr">
+        <is>
+          <t>POSTO LIZ LTDA</t>
+        </is>
+      </c>
+      <c r="C1415" s="4" t="inlineStr">
+        <is>
+          <t>47299889****-02</t>
+        </is>
+      </c>
+      <c r="D1415" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE COMBUTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIAS  DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU - CE</t>
+        </is>
+      </c>
+      <c r="E1415" s="4" t="inlineStr">
+        <is>
+          <t>R$ 141.060,00</t>
+        </is>
+      </c>
+      <c r="F1415" s="4" t="inlineStr">
+        <is>
+          <t>24/01/2025</t>
+        </is>
+      </c>
+      <c r="G1415" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1415" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1415" s="4" t="inlineStr">
+        <is>
+          <t>24/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1416" ht="8" customHeight="1"/>
+    <row r="1417" ht="18" customHeight="1">
+      <c r="A1417" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1417" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1417" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1417" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1417" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1417" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1417" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1417" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1417" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1418" ht="15" customHeight="1">
+      <c r="A1418" s="4" t="inlineStr">
+        <is>
+          <t>202501240003/2025</t>
+        </is>
+      </c>
+      <c r="B1418" s="4" t="inlineStr">
+        <is>
+          <t>POSTO LIZ LTDA</t>
+        </is>
+      </c>
+      <c r="C1418" s="4" t="inlineStr">
+        <is>
+          <t>47299889****-02</t>
+        </is>
+      </c>
+      <c r="D1418" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE INFRAESTRUTURA DO MUNICÍPIO DE SÃO LUIS DO CURU - CE</t>
+        </is>
+      </c>
+      <c r="E1418" s="4" t="inlineStr">
+        <is>
+          <t>R$ 72.530,00</t>
+        </is>
+      </c>
+      <c r="F1418" s="4" t="inlineStr">
+        <is>
+          <t>24/01/2025</t>
+        </is>
+      </c>
+      <c r="G1418" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1418" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1418" s="4" t="inlineStr">
+        <is>
+          <t>24/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1419" ht="8" customHeight="1"/>
+    <row r="1420" ht="18" customHeight="1">
+      <c r="A1420" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1420" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1420" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1420" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1420" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1420" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1420" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1420" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1420" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1421" ht="15" customHeight="1">
+      <c r="A1421" s="4" t="inlineStr">
+        <is>
+          <t>202501240003/2025</t>
+        </is>
+      </c>
+      <c r="B1421" s="4" t="inlineStr">
+        <is>
+          <t>POSTO LIZ LTDA</t>
+        </is>
+      </c>
+      <c r="C1421" s="4" t="inlineStr">
+        <is>
+          <t>47299889****-02</t>
+        </is>
+      </c>
+      <c r="D1421" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE INFRAESTRUTURA DO MUNICÍPIO DE SÃO LUIS DO CURU - CE</t>
+        </is>
+      </c>
+      <c r="E1421" s="4" t="inlineStr">
+        <is>
+          <t>R$ 72.530,00</t>
+        </is>
+      </c>
+      <c r="F1421" s="4" t="inlineStr">
+        <is>
+          <t>24/01/2025</t>
+        </is>
+      </c>
+      <c r="G1421" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1421" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1421" s="4" t="inlineStr">
+        <is>
+          <t>24/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1422" ht="8" customHeight="1"/>
+    <row r="1423" ht="18" customHeight="1">
+      <c r="A1423" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1423" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1423" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1423" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1423" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1423" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1423" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1423" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1423" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1424" ht="15" customHeight="1">
+      <c r="A1424" s="4" t="inlineStr">
+        <is>
+          <t>202501240002/2025</t>
+        </is>
+      </c>
+      <c r="B1424" s="4" t="inlineStr">
+        <is>
+          <t>POSTO LIZ LTDA</t>
+        </is>
+      </c>
+      <c r="C1424" s="4" t="inlineStr">
+        <is>
+          <t>47299889****-02</t>
+        </is>
+      </c>
+      <c r="D1424" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE AGRICULTURA E MEIO AMBIENTE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE</t>
+        </is>
+      </c>
+      <c r="E1424" s="4" t="inlineStr">
+        <is>
+          <t>R$ 205.130,00</t>
+        </is>
+      </c>
+      <c r="F1424" s="4" t="inlineStr">
+        <is>
+          <t>24/01/2025</t>
+        </is>
+      </c>
+      <c r="G1424" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1424" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1424" s="4" t="inlineStr">
+        <is>
+          <t>24/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1425" ht="8" customHeight="1"/>
+    <row r="1426" ht="18" customHeight="1">
+      <c r="A1426" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1426" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1426" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1426" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1426" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1426" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1426" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1426" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1426" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1427" ht="15" customHeight="1">
+      <c r="A1427" s="4" t="inlineStr">
+        <is>
+          <t>202501240002/2025</t>
+        </is>
+      </c>
+      <c r="B1427" s="4" t="inlineStr">
+        <is>
+          <t>POSTO LIZ LTDA</t>
+        </is>
+      </c>
+      <c r="C1427" s="4" t="inlineStr">
+        <is>
+          <t>47299889****-02</t>
+        </is>
+      </c>
+      <c r="D1427" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE AGRICULTURA E MEIO AMBIENTE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE</t>
+        </is>
+      </c>
+      <c r="E1427" s="4" t="inlineStr">
+        <is>
+          <t>R$ 205.130,00</t>
+        </is>
+      </c>
+      <c r="F1427" s="4" t="inlineStr">
+        <is>
+          <t>24/01/2025</t>
+        </is>
+      </c>
+      <c r="G1427" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1427" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1427" s="4" t="inlineStr">
+        <is>
+          <t>24/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1428" ht="8" customHeight="1"/>
+    <row r="1429" ht="18" customHeight="1">
+      <c r="A1429" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1429" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1429" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1429" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1429" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1429" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1429" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1429" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1429" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1430" ht="15" customHeight="1">
+      <c r="A1430" s="4" t="inlineStr">
+        <is>
+          <t>202501210004/2025</t>
+        </is>
+      </c>
+      <c r="B1430" s="4" t="inlineStr">
+        <is>
+          <t>MELC COMERCIO DE GAS LTDA</t>
+        </is>
+      </c>
+      <c r="C1430" s="4" t="inlineStr">
+        <is>
+          <t>07383659****-13</t>
+        </is>
+      </c>
+      <c r="D1430" s="4" t="inlineStr">
+        <is>
+          <t>QUISIÇÕES DE RECARGA DE GÁS (GLP) E VASILHAMES PARA GÁS PARA ATENDER AS DEMANDAS DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1430" s="4" t="inlineStr">
+        <is>
+          <t>R$ 41.752,08</t>
+        </is>
+      </c>
+      <c r="F1430" s="4" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="G1430" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1430" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1430" s="4" t="inlineStr">
+        <is>
+          <t>08/08/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1431" ht="14" customHeight="1">
+      <c r="A1431" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (2):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1432" ht="16" customHeight="1">
+      <c r="A1432" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1432" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1432" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1432" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1432" s="6" t="inlineStr"/>
+      <c r="F1432" s="6" t="inlineStr"/>
+      <c r="G1432" s="6" t="inlineStr"/>
+      <c r="H1432" s="6" t="inlineStr"/>
+      <c r="I1432" s="6" t="inlineStr"/>
+    </row>
+    <row r="1433" ht="14" customHeight="1">
+      <c r="A1433" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1433" s="7" t="inlineStr">
+        <is>
+          <t>17/06/2025</t>
+        </is>
+      </c>
+      <c r="C1433" s="7" t="inlineStr">
+        <is>
+          <t>R$ 2.698,08</t>
+        </is>
+      </c>
+      <c r="D1433" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Reajuste - Novo - 00007/2025</t>
+        </is>
+      </c>
+      <c r="E1433" s="7" t="inlineStr"/>
+      <c r="F1433" s="7" t="inlineStr"/>
+      <c r="G1433" s="7" t="inlineStr"/>
+      <c r="H1433" s="7" t="inlineStr"/>
+      <c r="I1433" s="7" t="inlineStr"/>
+    </row>
+    <row r="1434" ht="14" customHeight="1">
+      <c r="A1434" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B1434" s="8" t="inlineStr">
+        <is>
+          <t>02/12/2025</t>
+        </is>
+      </c>
+      <c r="C1434" s="8" t="inlineStr">
+        <is>
+          <t>R$ 6.029,65</t>
+        </is>
+      </c>
+      <c r="D1434" s="8" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Acréscimo - Novo - 00079/2025</t>
+        </is>
+      </c>
+      <c r="E1434" s="8" t="inlineStr"/>
+      <c r="F1434" s="8" t="inlineStr"/>
+      <c r="G1434" s="8" t="inlineStr"/>
+      <c r="H1434" s="8" t="inlineStr"/>
+      <c r="I1434" s="8" t="inlineStr"/>
+    </row>
+    <row r="1435" ht="8" customHeight="1"/>
+    <row r="1436" ht="18" customHeight="1">
+      <c r="A1436" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1436" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1436" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1436" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1436" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1436" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1436" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1436" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1436" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1437" ht="15" customHeight="1">
+      <c r="A1437" s="4" t="inlineStr">
+        <is>
+          <t>202501210003/2025</t>
+        </is>
+      </c>
+      <c r="B1437" s="4" t="inlineStr">
+        <is>
+          <t>MELC COMERCIO DE GAS LTDA</t>
+        </is>
+      </c>
+      <c r="C1437" s="4" t="inlineStr">
+        <is>
+          <t>07383659****-13</t>
+        </is>
+      </c>
+      <c r="D1437" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE RECARGA DE GÁS (GLP) E VASILHAMES PARA GÁS PARA ATENDER AS DEMANDAS DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1437" s="4" t="inlineStr">
+        <is>
+          <t>R$ 1.253,67</t>
+        </is>
+      </c>
+      <c r="F1437" s="4" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="G1437" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1437" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1437" s="4" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1438" ht="8" customHeight="1"/>
+    <row r="1439" ht="18" customHeight="1">
+      <c r="A1439" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1439" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1439" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1439" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1439" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1439" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1439" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1439" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1439" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1440" ht="15" customHeight="1">
+      <c r="A1440" s="4" t="inlineStr">
+        <is>
+          <t>202501210003/2025</t>
+        </is>
+      </c>
+      <c r="B1440" s="4" t="inlineStr">
+        <is>
+          <t>MELC COMERCIO DE GAS LTDA</t>
+        </is>
+      </c>
+      <c r="C1440" s="4" t="inlineStr">
+        <is>
+          <t>07383659****-13</t>
+        </is>
+      </c>
+      <c r="D1440" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE RECARGA DE GÁS (GLP) E VASILHAMES PARA GÁS PARA ATENDER AS DEMANDAS DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1440" s="4" t="inlineStr">
+        <is>
+          <t>R$ 1.253,67</t>
+        </is>
+      </c>
+      <c r="F1440" s="4" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="G1440" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1440" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1440" s="4" t="inlineStr">
+        <is>
+          <t>08/08/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1441" ht="14" customHeight="1">
+      <c r="A1441" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1442" ht="16" customHeight="1">
+      <c r="A1442" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1442" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1442" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1442" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1442" s="6" t="inlineStr"/>
+      <c r="F1442" s="6" t="inlineStr"/>
+      <c r="G1442" s="6" t="inlineStr"/>
+      <c r="H1442" s="6" t="inlineStr"/>
+      <c r="I1442" s="6" t="inlineStr"/>
+    </row>
+    <row r="1443" ht="14" customHeight="1">
+      <c r="A1443" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1443" s="7" t="inlineStr">
+        <is>
+          <t>17/06/2025</t>
+        </is>
+      </c>
+      <c r="C1443" s="7" t="inlineStr">
+        <is>
+          <t>R$ 77,09</t>
+        </is>
+      </c>
+      <c r="D1443" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Reajuste - Novo - 00006/2025</t>
+        </is>
+      </c>
+      <c r="E1443" s="7" t="inlineStr"/>
+      <c r="F1443" s="7" t="inlineStr"/>
+      <c r="G1443" s="7" t="inlineStr"/>
+      <c r="H1443" s="7" t="inlineStr"/>
+      <c r="I1443" s="7" t="inlineStr"/>
+    </row>
+    <row r="1444" ht="8" customHeight="1"/>
+    <row r="1445" ht="18" customHeight="1">
+      <c r="A1445" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1445" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1445" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1445" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1445" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1445" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1445" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1445" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1445" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1446" ht="15" customHeight="1">
+      <c r="A1446" s="4" t="inlineStr">
+        <is>
+          <t>202501210001/2025</t>
+        </is>
+      </c>
+      <c r="B1446" s="4" t="inlineStr">
+        <is>
+          <t>F M COMERCIO &amp; SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1446" s="4" t="inlineStr">
+        <is>
+          <t>43609493****-74</t>
+        </is>
+      </c>
+      <c r="D1446" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE ÁGUAS ADICIONADAS DE SAIS, VASILHAMES DE ÁGUA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1446" s="4" t="inlineStr">
+        <is>
+          <t>R$ 1.125,00</t>
+        </is>
+      </c>
+      <c r="F1446" s="4" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="G1446" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1446" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1446" s="4" t="inlineStr">
+        <is>
+          <t>08/08/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1447" ht="8" customHeight="1"/>
+    <row r="1448" ht="18" customHeight="1">
+      <c r="A1448" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1448" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1448" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1448" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1448" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1448" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1448" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1448" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1448" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1449" ht="15" customHeight="1">
+      <c r="A1449" s="4" t="inlineStr">
+        <is>
+          <t>202501210001/2025</t>
+        </is>
+      </c>
+      <c r="B1449" s="4" t="inlineStr">
+        <is>
+          <t>F M COMERCIO &amp; SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1449" s="4" t="inlineStr">
+        <is>
+          <t>43609493****-74</t>
+        </is>
+      </c>
+      <c r="D1449" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE ÁGUAS ADICIONADAS DE SAIS, VASILHAMES DE ÁGUA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1449" s="4" t="inlineStr">
+        <is>
+          <t>R$ 1.125,00</t>
+        </is>
+      </c>
+      <c r="F1449" s="4" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="G1449" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1449" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1449" s="4" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1450" ht="8" customHeight="1"/>
+    <row r="1451" ht="18" customHeight="1">
+      <c r="A1451" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1451" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1451" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1451" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1451" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1451" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1451" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1451" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1451" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1452" ht="15" customHeight="1">
+      <c r="A1452" s="4" t="inlineStr">
+        <is>
+          <t>202501070002/2025</t>
+        </is>
+      </c>
+      <c r="B1452" s="4" t="inlineStr">
+        <is>
+          <t>F M COMERCIO &amp; SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1452" s="4" t="inlineStr">
+        <is>
+          <t>43609493****-74</t>
+        </is>
+      </c>
+      <c r="D1452" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE ÁGUAS ADICIONADAS DE SAIS, VASILHAMES DE ÁGUA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1452" s="4" t="inlineStr">
+        <is>
+          <t>R$ 1.488,00</t>
+        </is>
+      </c>
+      <c r="F1452" s="4" t="inlineStr">
+        <is>
+          <t>07/01/2025</t>
+        </is>
+      </c>
+      <c r="G1452" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1452" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1452" s="4" t="inlineStr">
+        <is>
+          <t>07/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1453" ht="8" customHeight="1"/>
+    <row r="1454" ht="18" customHeight="1">
+      <c r="A1454" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1454" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1454" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1454" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1454" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1454" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1454" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1454" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1454" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1455" ht="15" customHeight="1">
+      <c r="A1455" s="4" t="inlineStr">
+        <is>
+          <t>202501070002/2025</t>
+        </is>
+      </c>
+      <c r="B1455" s="4" t="inlineStr">
+        <is>
+          <t>F M COMERCIO &amp; SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1455" s="4" t="inlineStr">
+        <is>
+          <t>43609493****-74</t>
+        </is>
+      </c>
+      <c r="D1455" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE ÁGUAS ADICIONADAS DE SAIS, VASILHAMES DE ÁGUA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1455" s="4" t="inlineStr">
+        <is>
+          <t>R$ 1.488,00</t>
+        </is>
+      </c>
+      <c r="F1455" s="4" t="inlineStr">
+        <is>
+          <t>07/01/2025</t>
+        </is>
+      </c>
+      <c r="G1455" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1455" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1455" s="4" t="inlineStr">
+        <is>
+          <t>08/08/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1456" ht="8" customHeight="1"/>
+    <row r="1457" ht="18" customHeight="1">
+      <c r="A1457" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1457" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1457" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1457" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1457" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1457" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1457" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1457" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1457" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1458" ht="15" customHeight="1">
+      <c r="A1458" s="4" t="inlineStr">
+        <is>
+          <t>202501070001/2025</t>
+        </is>
+      </c>
+      <c r="B1458" s="4" t="inlineStr">
+        <is>
+          <t>F M COMERCIO &amp; SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1458" s="4" t="inlineStr">
+        <is>
+          <t>43609493****-74</t>
+        </is>
+      </c>
+      <c r="D1458" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE ÁGUAS ADICIONADAS DE SAIS, VASILHAMES DE ÁGUA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1458" s="4" t="inlineStr">
+        <is>
+          <t>R$ 1.459,00</t>
+        </is>
+      </c>
+      <c r="F1458" s="4" t="inlineStr">
+        <is>
+          <t>07/01/2025</t>
+        </is>
+      </c>
+      <c r="G1458" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1458" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1458" s="4" t="inlineStr">
+        <is>
+          <t>19/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1459" ht="8" customHeight="1"/>
+    <row r="1460" ht="18" customHeight="1">
+      <c r="A1460" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1460" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1460" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1460" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1460" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1460" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1460" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1460" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1460" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1461" ht="15" customHeight="1">
+      <c r="A1461" s="4" t="inlineStr">
+        <is>
+          <t>202501070001/2025</t>
+        </is>
+      </c>
+      <c r="B1461" s="4" t="inlineStr">
+        <is>
+          <t>F M COMERCIO &amp; SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1461" s="4" t="inlineStr">
+        <is>
+          <t>43609493****-74</t>
+        </is>
+      </c>
+      <c r="D1461" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE ÁGUAS ADICIONADAS DE SAIS, VASILHAMES DE ÁGUA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1461" s="4" t="inlineStr">
+        <is>
+          <t>R$ 1.459,00</t>
+        </is>
+      </c>
+      <c r="F1461" s="4" t="inlineStr">
+        <is>
+          <t>07/01/2025</t>
+        </is>
+      </c>
+      <c r="G1461" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1461" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1461" s="4" t="inlineStr">
+        <is>
+          <t>07/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1462" ht="8" customHeight="1"/>
+    <row r="1463" ht="18" customHeight="1">
+      <c r="A1463" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1463" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1463" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1463" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1463" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1463" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1463" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1463" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1463" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1464" ht="15" customHeight="1">
+      <c r="A1464" s="4" t="inlineStr">
+        <is>
+          <t>202501060003/2025</t>
+        </is>
+      </c>
+      <c r="B1464" s="4" t="inlineStr">
+        <is>
+          <t>MELC COMERCIO DE GAS LTDA</t>
+        </is>
+      </c>
+      <c r="C1464" s="4" t="inlineStr">
+        <is>
+          <t>07383659****-13</t>
+        </is>
+      </c>
+      <c r="D1464" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE RECARGA DE GÁS (GLP) E VASILHAMES PARA GÁS PARA ATENDER AS DEMANDAS DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1464" s="4" t="inlineStr">
+        <is>
+          <t>R$ 4.174,23</t>
+        </is>
+      </c>
+      <c r="F1464" s="4" t="inlineStr">
+        <is>
+          <t>06/01/2025</t>
+        </is>
+      </c>
+      <c r="G1464" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1464" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1464" s="4" t="inlineStr">
+        <is>
+          <t>21/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1465" ht="14" customHeight="1">
+      <c r="A1465" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (2):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1466" ht="16" customHeight="1">
+      <c r="A1466" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1466" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1466" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1466" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1466" s="6" t="inlineStr"/>
+      <c r="F1466" s="6" t="inlineStr"/>
+      <c r="G1466" s="6" t="inlineStr"/>
+      <c r="H1466" s="6" t="inlineStr"/>
+      <c r="I1466" s="6" t="inlineStr"/>
+    </row>
+    <row r="1467" ht="14" customHeight="1">
+      <c r="A1467" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1467" s="7" t="inlineStr">
+        <is>
+          <t>17/06/2025</t>
+        </is>
+      </c>
+      <c r="C1467" s="7" t="inlineStr">
+        <is>
+          <t>R$ 231,26</t>
+        </is>
+      </c>
+      <c r="D1467" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Reajuste - Novo - 00005/2025</t>
+        </is>
+      </c>
+      <c r="E1467" s="7" t="inlineStr"/>
+      <c r="F1467" s="7" t="inlineStr"/>
+      <c r="G1467" s="7" t="inlineStr"/>
+      <c r="H1467" s="7" t="inlineStr"/>
+      <c r="I1467" s="7" t="inlineStr"/>
+    </row>
+    <row r="1468" ht="14" customHeight="1">
+      <c r="A1468" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B1468" s="8" t="inlineStr">
+        <is>
+          <t>02/12/2025</t>
+        </is>
+      </c>
+      <c r="C1468" s="8" t="inlineStr">
+        <is>
+          <t>R$ 478,54</t>
+        </is>
+      </c>
+      <c r="D1468" s="8" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Acréscimo - Novo - 00077/2025</t>
+        </is>
+      </c>
+      <c r="E1468" s="8" t="inlineStr"/>
+      <c r="F1468" s="8" t="inlineStr"/>
+      <c r="G1468" s="8" t="inlineStr"/>
+      <c r="H1468" s="8" t="inlineStr"/>
+      <c r="I1468" s="8" t="inlineStr"/>
+    </row>
+    <row r="1469" ht="8" customHeight="1"/>
+    <row r="1470" ht="18" customHeight="1">
+      <c r="A1470" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1470" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1470" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1470" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1470" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1470" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1470" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1470" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1470" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1471" ht="15" customHeight="1">
+      <c r="A1471" s="4" t="inlineStr">
+        <is>
+          <t>202501060002/2025</t>
+        </is>
+      </c>
+      <c r="B1471" s="4" t="inlineStr">
+        <is>
+          <t>MELC COMERCIO DE GAS LTDA</t>
+        </is>
+      </c>
+      <c r="C1471" s="4" t="inlineStr">
+        <is>
+          <t>07383659****-13</t>
+        </is>
+      </c>
+      <c r="D1471" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE RECARGA DE GÁS (GLP) E VASILHAMES PARA GÁS PARA ATENDER AS DEMANDAS DA SECRETARIA DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1471" s="4" t="inlineStr">
+        <is>
+          <t>R$ 1.445,09</t>
+        </is>
+      </c>
+      <c r="F1471" s="4" t="inlineStr">
+        <is>
+          <t>06/01/2025</t>
+        </is>
+      </c>
+      <c r="G1471" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1471" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1471" s="4" t="inlineStr">
+        <is>
+          <t>21/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1472" ht="14" customHeight="1">
+      <c r="A1472" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1473" ht="16" customHeight="1">
+      <c r="A1473" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1473" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1473" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1473" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1473" s="6" t="inlineStr"/>
+      <c r="F1473" s="6" t="inlineStr"/>
+      <c r="G1473" s="6" t="inlineStr"/>
+      <c r="H1473" s="6" t="inlineStr"/>
+      <c r="I1473" s="6" t="inlineStr"/>
+    </row>
+    <row r="1474" ht="14" customHeight="1">
+      <c r="A1474" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1474" s="7" t="inlineStr">
+        <is>
+          <t>17/06/2025</t>
+        </is>
+      </c>
+      <c r="C1474" s="7" t="inlineStr">
+        <is>
+          <t>R$ 92,51</t>
+        </is>
+      </c>
+      <c r="D1474" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Reajuste - Novo - 00004/2025</t>
+        </is>
+      </c>
+      <c r="E1474" s="7" t="inlineStr"/>
+      <c r="F1474" s="7" t="inlineStr"/>
+      <c r="G1474" s="7" t="inlineStr"/>
+      <c r="H1474" s="7" t="inlineStr"/>
+      <c r="I1474" s="7" t="inlineStr"/>
+    </row>
+    <row r="1475" ht="8" customHeight="1"/>
+    <row r="1476" ht="18" customHeight="1">
+      <c r="A1476" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1476" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1476" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1476" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1476" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1476" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1476" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1476" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1476" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1477" ht="15" customHeight="1">
+      <c r="A1477" s="4" t="inlineStr">
+        <is>
+          <t>202501060002/2025</t>
+        </is>
+      </c>
+      <c r="B1477" s="4" t="inlineStr">
+        <is>
+          <t>MELC COMERCIO DE GAS LTDA</t>
+        </is>
+      </c>
+      <c r="C1477" s="4" t="inlineStr">
+        <is>
+          <t>07383659****-13</t>
+        </is>
+      </c>
+      <c r="D1477" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE RECARGA DE GÁS (GLP) E VASILHAMES PARA GÁS PARA ATENDER AS DEMANDAS DA SECRETARIA DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1477" s="4" t="inlineStr">
+        <is>
+          <t>R$ 1.352,58</t>
+        </is>
+      </c>
+      <c r="F1477" s="4" t="inlineStr">
+        <is>
+          <t>06/01/2025</t>
+        </is>
+      </c>
+      <c r="G1477" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1477" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1477" s="4" t="inlineStr">
+        <is>
+          <t>06/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1478" ht="8" customHeight="1"/>
+    <row r="1479" ht="18" customHeight="1">
+      <c r="A1479" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1479" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1479" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1479" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1479" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1479" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1479" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1479" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1479" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1480" ht="15" customHeight="1">
+      <c r="A1480" s="4" t="inlineStr">
+        <is>
+          <t>202501060001/2025</t>
+        </is>
+      </c>
+      <c r="B1480" s="4" t="inlineStr">
+        <is>
+          <t>POSTO LIZ LTDA</t>
+        </is>
+      </c>
+      <c r="C1480" s="4" t="inlineStr">
+        <is>
+          <t>47299889****-02</t>
+        </is>
+      </c>
+      <c r="D1480" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIAS DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE</t>
+        </is>
+      </c>
+      <c r="E1480" s="4" t="inlineStr">
+        <is>
+          <t>R$ 158.750,00</t>
+        </is>
+      </c>
+      <c r="F1480" s="4" t="inlineStr">
+        <is>
+          <t>06/01/2025</t>
+        </is>
+      </c>
+      <c r="G1480" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1480" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1480" s="4" t="inlineStr">
+        <is>
+          <t>06/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1481" ht="8" customHeight="1"/>
+    <row r="1482" ht="18" customHeight="1">
+      <c r="A1482" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1482" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1482" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1482" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1482" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1482" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1482" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1482" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1482" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1483" ht="15" customHeight="1">
+      <c r="A1483" s="4" t="inlineStr">
+        <is>
+          <t>202501060001/2025</t>
+        </is>
+      </c>
+      <c r="B1483" s="4" t="inlineStr">
+        <is>
+          <t>POSTO LIZ LTDA</t>
+        </is>
+      </c>
+      <c r="C1483" s="4" t="inlineStr">
+        <is>
+          <t>47299889****-02</t>
+        </is>
+      </c>
+      <c r="D1483" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIAS DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE</t>
+        </is>
+      </c>
+      <c r="E1483" s="4" t="inlineStr">
+        <is>
+          <t>R$ 158.750,00</t>
+        </is>
+      </c>
+      <c r="F1483" s="4" t="inlineStr">
+        <is>
+          <t>06/01/2025</t>
+        </is>
+      </c>
+      <c r="G1483" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1483" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1483" s="4" t="inlineStr">
+        <is>
+          <t>06/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1484" ht="8" customHeight="1"/>
+    <row r="1485" ht="18" customHeight="1">
+      <c r="A1485" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1485" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1485" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1485" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1485" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1485" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1485" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1485" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1485" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1486" ht="15" customHeight="1">
+      <c r="A1486" s="4" t="inlineStr">
+        <is>
+          <t>202501030005/2025</t>
+        </is>
+      </c>
+      <c r="B1486" s="4" t="inlineStr">
+        <is>
+          <t>JAQUELINE DA COSTA GOMES MORAIS</t>
+        </is>
+      </c>
+      <c r="C1486" s="4" t="inlineStr">
+        <is>
+          <t>29781402****-52</t>
+        </is>
+      </c>
+      <c r="D1486" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE FORNECIMENTO DE LINK DEDICADO DE INTERNET JUNTO A SECRETARIA DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1486" s="4" t="inlineStr">
+        <is>
+          <t>R$ 39.600,00</t>
+        </is>
+      </c>
+      <c r="F1486" s="4" t="inlineStr">
+        <is>
+          <t>03/01/2025</t>
+        </is>
+      </c>
+      <c r="G1486" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H1486" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1486" s="4" t="inlineStr">
+        <is>
+          <t>03/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1487" ht="14" customHeight="1">
+      <c r="A1487" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1488" ht="16" customHeight="1">
+      <c r="A1488" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1488" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1488" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1488" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1488" s="6" t="inlineStr"/>
+      <c r="F1488" s="6" t="inlineStr"/>
+      <c r="G1488" s="6" t="inlineStr"/>
+      <c r="H1488" s="6" t="inlineStr"/>
+      <c r="I1488" s="6" t="inlineStr"/>
+    </row>
+    <row r="1489" ht="14" customHeight="1">
+      <c r="A1489" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1489" s="7" t="inlineStr">
+        <is>
+          <t>16/12/2025</t>
+        </is>
+      </c>
+      <c r="C1489" s="7" t="inlineStr">
+        <is>
+          <t>R$ 19.800,00</t>
+        </is>
+      </c>
+      <c r="D1489" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00033/2025</t>
+        </is>
+      </c>
+      <c r="E1489" s="7" t="inlineStr"/>
+      <c r="F1489" s="7" t="inlineStr"/>
+      <c r="G1489" s="7" t="inlineStr"/>
+      <c r="H1489" s="7" t="inlineStr"/>
+      <c r="I1489" s="7" t="inlineStr"/>
+    </row>
+    <row r="1490" ht="8" customHeight="1"/>
+    <row r="1491" ht="18" customHeight="1">
+      <c r="A1491" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1491" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1491" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1491" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1491" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1491" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1491" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1491" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1491" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1492" ht="15" customHeight="1">
+      <c r="A1492" s="4" t="inlineStr">
+        <is>
+          <t>202501030004/2025</t>
+        </is>
+      </c>
+      <c r="B1492" s="4" t="inlineStr">
+        <is>
+          <t>JAQUELINE DA COSTA GOMES MORAIS</t>
+        </is>
+      </c>
+      <c r="C1492" s="4" t="inlineStr">
+        <is>
+          <t>29781402****-52</t>
+        </is>
+      </c>
+      <c r="D1492" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE FORNECIMENTO DE LINK DE INTERNET JUNTO A SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1492" s="4" t="inlineStr">
+        <is>
+          <t>R$ 115.200,00</t>
+        </is>
+      </c>
+      <c r="F1492" s="4" t="inlineStr">
+        <is>
+          <t>03/01/2025</t>
+        </is>
+      </c>
+      <c r="G1492" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H1492" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1492" s="4" t="inlineStr">
+        <is>
+          <t>03/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1493" ht="14" customHeight="1">
+      <c r="A1493" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1494" ht="16" customHeight="1">
+      <c r="A1494" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1494" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1494" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1494" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1494" s="6" t="inlineStr"/>
+      <c r="F1494" s="6" t="inlineStr"/>
+      <c r="G1494" s="6" t="inlineStr"/>
+      <c r="H1494" s="6" t="inlineStr"/>
+      <c r="I1494" s="6" t="inlineStr"/>
+    </row>
+    <row r="1495" ht="14" customHeight="1">
+      <c r="A1495" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1495" s="7" t="inlineStr">
+        <is>
+          <t>16/12/2025</t>
+        </is>
+      </c>
+      <c r="C1495" s="7" t="inlineStr">
+        <is>
+          <t>R$ 57.600,00</t>
+        </is>
+      </c>
+      <c r="D1495" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00032/2025</t>
+        </is>
+      </c>
+      <c r="E1495" s="7" t="inlineStr"/>
+      <c r="F1495" s="7" t="inlineStr"/>
+      <c r="G1495" s="7" t="inlineStr"/>
+      <c r="H1495" s="7" t="inlineStr"/>
+      <c r="I1495" s="7" t="inlineStr"/>
+    </row>
+    <row r="1496" ht="8" customHeight="1"/>
+    <row r="1497" ht="18" customHeight="1">
+      <c r="A1497" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1497" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1497" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1497" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1497" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1497" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1497" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1497" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1497" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1498" ht="15" customHeight="1">
+      <c r="A1498" s="4" t="inlineStr">
+        <is>
+          <t>202501030002/2025</t>
+        </is>
+      </c>
+      <c r="B1498" s="4" t="inlineStr">
+        <is>
+          <t>JAQUELINE DA COSTA GOMES MORAIS</t>
+        </is>
+      </c>
+      <c r="C1498" s="4" t="inlineStr">
+        <is>
+          <t>29781402****-52</t>
+        </is>
+      </c>
+      <c r="D1498" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE FORNECIMENTO DE LINK DE INTERNET JUNTO A SECRETARIA DE INFRAESTRUTURA DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1498" s="4" t="inlineStr">
+        <is>
+          <t>R$ 39.600,00</t>
+        </is>
+      </c>
+      <c r="F1498" s="4" t="inlineStr">
+        <is>
+          <t>03/01/2025</t>
+        </is>
+      </c>
+      <c r="G1498" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H1498" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1498" s="4" t="inlineStr">
+        <is>
+          <t>03/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1499" ht="14" customHeight="1">
+      <c r="A1499" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1500" ht="16" customHeight="1">
+      <c r="A1500" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1500" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1500" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1500" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1500" s="6" t="inlineStr"/>
+      <c r="F1500" s="6" t="inlineStr"/>
+      <c r="G1500" s="6" t="inlineStr"/>
+      <c r="H1500" s="6" t="inlineStr"/>
+      <c r="I1500" s="6" t="inlineStr"/>
+    </row>
+    <row r="1501" ht="14" customHeight="1">
+      <c r="A1501" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1501" s="7" t="inlineStr">
+        <is>
+          <t>16/12/2025</t>
+        </is>
+      </c>
+      <c r="C1501" s="7" t="inlineStr">
+        <is>
+          <t>R$ 19.800,00</t>
+        </is>
+      </c>
+      <c r="D1501" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00030/2025</t>
+        </is>
+      </c>
+      <c r="E1501" s="7" t="inlineStr"/>
+      <c r="F1501" s="7" t="inlineStr"/>
+      <c r="G1501" s="7" t="inlineStr"/>
+      <c r="H1501" s="7" t="inlineStr"/>
+      <c r="I1501" s="7" t="inlineStr"/>
+    </row>
+    <row r="1502" ht="8" customHeight="1"/>
+    <row r="1503" ht="18" customHeight="1">
+      <c r="A1503" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1503" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1503" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1503" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1503" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1503" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1503" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1503" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1503" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1504" ht="15" customHeight="1">
+      <c r="A1504" s="4" t="inlineStr">
+        <is>
+          <t>202501030001/2025</t>
+        </is>
+      </c>
+      <c r="B1504" s="4" t="inlineStr">
+        <is>
+          <t>AC2B TECNOLOGIA EIRELI</t>
+        </is>
+      </c>
+      <c r="C1504" s="4" t="inlineStr">
+        <is>
+          <t>20301708****-90</t>
+        </is>
+      </c>
+      <c r="D1504" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE PRESTAÇÃO DE SERVIÇOS DE LOCAÇÃO DE SOFTWARE DE GERENCIAMENTO E CONTROLE DO  SITE OFICIAL DA PREFEITURA, E LOCAÇÃO DE SISTEMA DE GERENCIAMENTO DE E-MAILS INSTITUCIONAIS, 30 CAIXAS COM A CAPACIDADE DE 10GB/CAIXA, E SISTEMA DE CARTA   
+DE SERVIÇO JUNTO Á SECRETARIA DE ADMINISTRAÇÃO .</t>
+        </is>
+      </c>
+      <c r="E1504" s="4" t="inlineStr">
+        <is>
+          <t>R$ 115.200,00</t>
+        </is>
+      </c>
+      <c r="F1504" s="4" t="inlineStr">
+        <is>
+          <t>03/01/2025</t>
+        </is>
+      </c>
+      <c r="G1504" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H1504" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1504" s="4" t="inlineStr">
+        <is>
+          <t>30/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1505" ht="14" customHeight="1">
+      <c r="A1505" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1506" ht="16" customHeight="1">
+      <c r="A1506" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1506" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1506" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1506" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1506" s="6" t="inlineStr"/>
+      <c r="F1506" s="6" t="inlineStr"/>
+      <c r="G1506" s="6" t="inlineStr"/>
+      <c r="H1506" s="6" t="inlineStr"/>
+      <c r="I1506" s="6" t="inlineStr"/>
+    </row>
+    <row r="1507" ht="14" customHeight="1">
+      <c r="A1507" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1507" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C1507" s="7" t="inlineStr">
+        <is>
+          <t>R$ 57.600,00</t>
+        </is>
+      </c>
+      <c r="D1507" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00080/2025</t>
+        </is>
+      </c>
+      <c r="E1507" s="7" t="inlineStr"/>
+      <c r="F1507" s="7" t="inlineStr"/>
+      <c r="G1507" s="7" t="inlineStr"/>
+      <c r="H1507" s="7" t="inlineStr"/>
+      <c r="I1507" s="7" t="inlineStr"/>
+    </row>
+    <row r="1508" ht="8" customHeight="1"/>
+    <row r="1509" ht="18" customHeight="1">
+      <c r="A1509" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1509" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1509" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1509" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1509" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1509" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1509" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1509" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1509" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1510" ht="15" customHeight="1">
+      <c r="A1510" s="4" t="inlineStr">
+        <is>
+          <t>202407030001/2024</t>
+        </is>
+      </c>
+      <c r="B1510" s="4" t="inlineStr">
+        <is>
+          <t>DIAGONAL INVESTIMENTOS E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1510" s="4" t="inlineStr">
+        <is>
+          <t>28177357****-69</t>
+        </is>
+      </c>
+      <c r="D1510" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM PAVIMENTAÇÃO DE PEDRA TOSCA NAS DIVERSAS RUAS DA SEDE E ZONA RURAL NO MUNICIPIO DE SÃO LUIS DO CURU - CE</t>
+        </is>
+      </c>
+      <c r="E1510" s="4" t="inlineStr">
+        <is>
+          <t>R$ 4.999.075,32</t>
+        </is>
+      </c>
+      <c r="F1510" s="4" t="inlineStr">
+        <is>
+          <t>03/07/2024</t>
+        </is>
+      </c>
+      <c r="G1510" s="4" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+      <c r="H1510" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1510" s="4" t="inlineStr">
+        <is>
+          <t>30/09/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1511" ht="14" customHeight="1">
+      <c r="A1511" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (3):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1512" ht="16" customHeight="1">
+      <c r="A1512" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1512" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1512" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1512" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1512" s="6" t="inlineStr"/>
+      <c r="F1512" s="6" t="inlineStr"/>
+      <c r="G1512" s="6" t="inlineStr"/>
+      <c r="H1512" s="6" t="inlineStr"/>
+      <c r="I1512" s="6" t="inlineStr"/>
+    </row>
+    <row r="1513" ht="14" customHeight="1">
+      <c r="A1513" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1513" s="7" t="inlineStr">
+        <is>
+          <t>26/02/2025</t>
+        </is>
+      </c>
+      <c r="C1513" s="7" t="inlineStr">
+        <is>
+          <t>R$ 1.471.842,24</t>
+        </is>
+      </c>
+      <c r="D1513" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Vigente - 00003/2025</t>
+        </is>
+      </c>
+      <c r="E1513" s="7" t="inlineStr"/>
+      <c r="F1513" s="7" t="inlineStr"/>
+      <c r="G1513" s="7" t="inlineStr"/>
+      <c r="H1513" s="7" t="inlineStr"/>
+      <c r="I1513" s="7" t="inlineStr"/>
+    </row>
+    <row r="1514" ht="14" customHeight="1">
+      <c r="A1514" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B1514" s="8" t="inlineStr">
+        <is>
+          <t>26/09/2025</t>
+        </is>
+      </c>
+      <c r="C1514" s="8" t="inlineStr">
+        <is>
+          <t>R$ 389.032,40</t>
+        </is>
+      </c>
+      <c r="D1514" s="8" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso II, alínea “d” - Reequilíbrio econômico-financeiro - Novo - 00009/2025</t>
+        </is>
+      </c>
+      <c r="E1514" s="8" t="inlineStr"/>
+      <c r="F1514" s="8" t="inlineStr"/>
+      <c r="G1514" s="8" t="inlineStr"/>
+      <c r="H1514" s="8" t="inlineStr"/>
+      <c r="I1514" s="8" t="inlineStr"/>
+    </row>
+    <row r="1515" ht="14" customHeight="1">
+      <c r="A1515" s="7" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B1515" s="7" t="inlineStr">
+        <is>
+          <t>03/11/2025</t>
+        </is>
+      </c>
+      <c r="C1515" s="7" t="inlineStr">
+        <is>
+          <t>R$ 1.666.358,44</t>
+        </is>
+      </c>
+      <c r="D1515" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00017/2025</t>
+        </is>
+      </c>
+      <c r="E1515" s="7" t="inlineStr"/>
+      <c r="F1515" s="7" t="inlineStr"/>
+      <c r="G1515" s="7" t="inlineStr"/>
+      <c r="H1515" s="7" t="inlineStr"/>
+      <c r="I1515" s="7" t="inlineStr"/>
+    </row>
+    <row r="1516" ht="8" customHeight="1"/>
+    <row r="1517" ht="18" customHeight="1">
+      <c r="A1517" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1517" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1517" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1517" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1517" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1517" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1517" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1517" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1517" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1518" ht="15" customHeight="1">
+      <c r="A1518" s="4" t="inlineStr">
+        <is>
+          <t>202403010003/2024</t>
+        </is>
+      </c>
+      <c r="B1518" s="4" t="inlineStr">
+        <is>
+          <t>R DE LIMA ROCHA LTDA</t>
+        </is>
+      </c>
+      <c r="C1518" s="4" t="inlineStr">
+        <is>
+          <t>16950127****-01</t>
+        </is>
+      </c>
+      <c r="D1518" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL GRÁFICO PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE</t>
+        </is>
+      </c>
+      <c r="E1518" s="4" t="inlineStr">
+        <is>
+          <t>R$ 29.064,50</t>
+        </is>
+      </c>
+      <c r="F1518" s="4" t="inlineStr">
+        <is>
+          <t>01/03/2024</t>
+        </is>
+      </c>
+      <c r="G1518" s="4" t="inlineStr">
+        <is>
+          <t>26/12/2024</t>
+        </is>
+      </c>
+      <c r="H1518" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1518" s="4" t="inlineStr">
+        <is>
+          <t>24/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1519" ht="8" customHeight="1"/>
+    <row r="1520" ht="18" customHeight="1">
+      <c r="A1520" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1520" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1520" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1520" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1520" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1520" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1520" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1520" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1520" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1521" ht="15" customHeight="1">
+      <c r="A1521" s="4" t="inlineStr">
+        <is>
+          <t>202403010003/2024</t>
+        </is>
+      </c>
+      <c r="B1521" s="4" t="inlineStr">
+        <is>
+          <t>R DE LIMA ROCHA LTDA</t>
+        </is>
+      </c>
+      <c r="C1521" s="4" t="inlineStr">
+        <is>
+          <t>16950127****-01</t>
+        </is>
+      </c>
+      <c r="D1521" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL GRÁFICO PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE</t>
+        </is>
+      </c>
+      <c r="E1521" s="4" t="inlineStr">
+        <is>
+          <t>R$ 29.064,50</t>
+        </is>
+      </c>
+      <c r="F1521" s="4" t="inlineStr">
+        <is>
+          <t>01/03/2024</t>
+        </is>
+      </c>
+      <c r="G1521" s="4" t="inlineStr">
+        <is>
+          <t>26/12/2024</t>
+        </is>
+      </c>
+      <c r="H1521" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1521" s="4" t="inlineStr">
+        <is>
+          <t>01/03/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1522" ht="8" customHeight="1"/>
+    <row r="1523" ht="18" customHeight="1">
+      <c r="A1523" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1523" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1523" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1523" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1523" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1523" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1523" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1523" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1523" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1524" ht="15" customHeight="1">
+      <c r="A1524" s="4" t="inlineStr">
+        <is>
+          <t>202403010002/2024</t>
+        </is>
+      </c>
+      <c r="B1524" s="4" t="inlineStr">
+        <is>
+          <t>FERNANDES &amp; FREITAS ADVOGADOS ASSOCIADOS</t>
+        </is>
+      </c>
+      <c r="C1524" s="4" t="inlineStr">
+        <is>
+          <t>21749263****-78</t>
+        </is>
+      </c>
+      <c r="D1524" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada para prestação de serviços técnicos em assessoria administrativa na área de planejamento e elaboração dos documentos de formalização de demanda, estudo técnico preliminar e gerenciamento da matriz de riscos, no que tange à Nova Lei de Licitações e Contratos Lei Federal 14.133/2021, junto a Secretaria de Infraestrutura do Município de São Luis do Cur/CE.</t>
+        </is>
+      </c>
+      <c r="E1524" s="4" t="inlineStr">
+        <is>
+          <t>R$ 108.500,00</t>
+        </is>
+      </c>
+      <c r="F1524" s="4" t="inlineStr">
+        <is>
+          <t>01/03/2024</t>
+        </is>
+      </c>
+      <c r="G1524" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H1524" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1524" s="4" t="inlineStr">
+        <is>
+          <t>01/03/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1525" ht="14" customHeight="1">
+      <c r="A1525" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (2):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1526" ht="16" customHeight="1">
+      <c r="A1526" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1526" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1526" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1526" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1526" s="6" t="inlineStr"/>
+      <c r="F1526" s="6" t="inlineStr"/>
+      <c r="G1526" s="6" t="inlineStr"/>
+      <c r="H1526" s="6" t="inlineStr"/>
+      <c r="I1526" s="6" t="inlineStr"/>
+    </row>
+    <row r="1527" ht="14" customHeight="1">
+      <c r="A1527" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1527" s="7" t="inlineStr">
+        <is>
+          <t>31/12/2024</t>
+        </is>
+      </c>
+      <c r="C1527" s="7" t="inlineStr">
+        <is>
+          <t>R$ 37.200,00</t>
+        </is>
+      </c>
+      <c r="D1527" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00144/2025</t>
+        </is>
+      </c>
+      <c r="E1527" s="7" t="inlineStr"/>
+      <c r="F1527" s="7" t="inlineStr"/>
+      <c r="G1527" s="7" t="inlineStr"/>
+      <c r="H1527" s="7" t="inlineStr"/>
+      <c r="I1527" s="7" t="inlineStr"/>
+    </row>
+    <row r="1528" ht="14" customHeight="1">
+      <c r="A1528" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B1528" s="8" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C1528" s="8" t="inlineStr">
+        <is>
+          <t>R$ 37.200,00</t>
+        </is>
+      </c>
+      <c r="D1528" s="8" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00145/2025</t>
+        </is>
+      </c>
+      <c r="E1528" s="8" t="inlineStr"/>
+      <c r="F1528" s="8" t="inlineStr"/>
+      <c r="G1528" s="8" t="inlineStr"/>
+      <c r="H1528" s="8" t="inlineStr"/>
+      <c r="I1528" s="8" t="inlineStr"/>
+    </row>
+    <row r="1529" ht="8" customHeight="1"/>
+    <row r="1530" ht="18" customHeight="1">
+      <c r="A1530" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1530" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1530" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1530" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1530" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1530" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1530" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1530" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1530" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1531" ht="15" customHeight="1">
+      <c r="A1531" s="4" t="inlineStr">
+        <is>
+          <t>202403010001/2024</t>
+        </is>
+      </c>
+      <c r="B1531" s="4" t="inlineStr">
+        <is>
+          <t>FERNANDES &amp; FREITAS ADVOGADOS ASSOCIADOS</t>
+        </is>
+      </c>
+      <c r="C1531" s="4" t="inlineStr">
+        <is>
+          <t>21749263****-78</t>
+        </is>
+      </c>
+      <c r="D1531" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada para prestação de serviços técnicos em assessoria administrativa na área de planejamento e elaboração dos documentos de formalização de demanda, estudo técnico preliminar e gerenciamento da matriz de riscos, no que tange à Nova Lei de Licitações e Contratos Lei Federal 14.133/2021, junto a Secretaria de Saúde do Município de São Luis do Curu/CE.</t>
+        </is>
+      </c>
+      <c r="E1531" s="4" t="inlineStr">
+        <is>
+          <t>R$ 112.000,00</t>
+        </is>
+      </c>
+      <c r="F1531" s="4" t="inlineStr">
+        <is>
+          <t>01/03/2024</t>
+        </is>
+      </c>
+      <c r="G1531" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H1531" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1531" s="4" t="inlineStr">
+        <is>
+          <t>01/03/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1532" ht="14" customHeight="1">
+      <c r="A1532" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (2):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1533" ht="16" customHeight="1">
+      <c r="A1533" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1533" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1533" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1533" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1533" s="6" t="inlineStr"/>
+      <c r="F1533" s="6" t="inlineStr"/>
+      <c r="G1533" s="6" t="inlineStr"/>
+      <c r="H1533" s="6" t="inlineStr"/>
+      <c r="I1533" s="6" t="inlineStr"/>
+    </row>
+    <row r="1534" ht="14" customHeight="1">
+      <c r="A1534" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1534" s="7" t="inlineStr">
+        <is>
+          <t>31/12/2024</t>
+        </is>
+      </c>
+      <c r="C1534" s="7" t="inlineStr">
+        <is>
+          <t>R$ 38.400,00</t>
+        </is>
+      </c>
+      <c r="D1534" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00142/2025</t>
+        </is>
+      </c>
+      <c r="E1534" s="7" t="inlineStr"/>
+      <c r="F1534" s="7" t="inlineStr"/>
+      <c r="G1534" s="7" t="inlineStr"/>
+      <c r="H1534" s="7" t="inlineStr"/>
+      <c r="I1534" s="7" t="inlineStr"/>
+    </row>
+    <row r="1535" ht="14" customHeight="1">
+      <c r="A1535" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B1535" s="8" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C1535" s="8" t="inlineStr">
+        <is>
+          <t>R$ 38.400,00</t>
+        </is>
+      </c>
+      <c r="D1535" s="8" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00143/2025</t>
+        </is>
+      </c>
+      <c r="E1535" s="8" t="inlineStr"/>
+      <c r="F1535" s="8" t="inlineStr"/>
+      <c r="G1535" s="8" t="inlineStr"/>
+      <c r="H1535" s="8" t="inlineStr"/>
+      <c r="I1535" s="8" t="inlineStr"/>
+    </row>
+    <row r="1536" ht="8" customHeight="1"/>
+    <row r="1537" ht="18" customHeight="1">
+      <c r="A1537" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1537" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1537" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1537" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1537" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1537" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1537" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1537" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1537" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1538" ht="15" customHeight="1">
+      <c r="A1538" s="4" t="inlineStr">
+        <is>
+          <t>202402290001/2024</t>
+        </is>
+      </c>
+      <c r="B1538" s="4" t="inlineStr">
+        <is>
+          <t>FERNANDES &amp; FREITAS ADVOGADOS ASSOCIADOS</t>
+        </is>
+      </c>
+      <c r="C1538" s="4" t="inlineStr">
+        <is>
+          <t>21749263****-78</t>
+        </is>
+      </c>
+      <c r="D1538" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada para prestação de serviços técnicos em assessoria administrativa na área de planejamento e elaboração dos documentos de formalização de demanda, estudo técnico preliminar e gerenciamento da matriz de riscos, no que tange à Nova Lei de Licitações e Contratos Lei Federal 14.133/2021.</t>
+        </is>
+      </c>
+      <c r="E1538" s="4" t="inlineStr">
+        <is>
+          <t>R$ 112.000,00</t>
+        </is>
+      </c>
+      <c r="F1538" s="4" t="inlineStr">
+        <is>
+          <t>29/02/2024</t>
+        </is>
+      </c>
+      <c r="G1538" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H1538" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1538" s="4" t="inlineStr">
+        <is>
+          <t>29/02/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1539" ht="14" customHeight="1">
+      <c r="A1539" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (2):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1540" ht="16" customHeight="1">
+      <c r="A1540" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1540" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1540" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1540" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1540" s="6" t="inlineStr"/>
+      <c r="F1540" s="6" t="inlineStr"/>
+      <c r="G1540" s="6" t="inlineStr"/>
+      <c r="H1540" s="6" t="inlineStr"/>
+      <c r="I1540" s="6" t="inlineStr"/>
+    </row>
+    <row r="1541" ht="14" customHeight="1">
+      <c r="A1541" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1541" s="7" t="inlineStr">
+        <is>
+          <t>31/12/2024</t>
+        </is>
+      </c>
+      <c r="C1541" s="7" t="inlineStr">
+        <is>
+          <t>R$ 38.400,00</t>
+        </is>
+      </c>
+      <c r="D1541" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00146/2025</t>
+        </is>
+      </c>
+      <c r="E1541" s="7" t="inlineStr"/>
+      <c r="F1541" s="7" t="inlineStr"/>
+      <c r="G1541" s="7" t="inlineStr"/>
+      <c r="H1541" s="7" t="inlineStr"/>
+      <c r="I1541" s="7" t="inlineStr"/>
+    </row>
+    <row r="1542" ht="14" customHeight="1">
+      <c r="A1542" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B1542" s="8" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C1542" s="8" t="inlineStr">
+        <is>
+          <t>R$ 38.400,00</t>
+        </is>
+      </c>
+      <c r="D1542" s="8" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00147/2025</t>
+        </is>
+      </c>
+      <c r="E1542" s="8" t="inlineStr"/>
+      <c r="F1542" s="8" t="inlineStr"/>
+      <c r="G1542" s="8" t="inlineStr"/>
+      <c r="H1542" s="8" t="inlineStr"/>
+      <c r="I1542" s="8" t="inlineStr"/>
+    </row>
+    <row r="1543" ht="8" customHeight="1"/>
+    <row r="1544" ht="18" customHeight="1">
+      <c r="A1544" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1544" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1544" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1544" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1544" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1544" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1544" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1544" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1544" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1545" ht="15" customHeight="1">
+      <c r="A1545" s="4" t="inlineStr">
+        <is>
+          <t>202304270001/2023</t>
+        </is>
+      </c>
+      <c r="B1545" s="4" t="inlineStr">
+        <is>
+          <t>AMARILDO RODRIGUES FARIAS</t>
+        </is>
+      </c>
+      <c r="C1545" s="4" t="inlineStr">
+        <is>
+          <t>07858142****-33</t>
+        </is>
+      </c>
+      <c r="D1545" s="4" t="inlineStr">
+        <is>
+          <t>PRESTAÇÃO DE SERVIÇO DE ASSESSORIA NO APOIO TÉCNICO ADMINISTRATIVO NA GESTÃO DAS ATIVIDADES DESENVOLVIDAS NO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1545" s="4" t="inlineStr">
+        <is>
+          <t>R$ 49.800,00</t>
+        </is>
+      </c>
+      <c r="F1545" s="4" t="inlineStr">
+        <is>
+          <t>27/04/2023</t>
+        </is>
+      </c>
+      <c r="G1545" s="4" t="inlineStr">
+        <is>
+          <t>26/12/2024</t>
+        </is>
+      </c>
+      <c r="H1545" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1545" s="4" t="inlineStr">
+        <is>
+          <t>27/04/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="1546" ht="8" customHeight="1"/>
+    <row r="1547" ht="18" customHeight="1">
+      <c r="A1547" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1547" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1547" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1547" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1547" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1547" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1547" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1547" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1547" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1548" ht="15" customHeight="1">
+      <c r="A1548" s="4" t="inlineStr">
+        <is>
+          <t>202304270001/2023</t>
+        </is>
+      </c>
+      <c r="B1548" s="4" t="inlineStr">
+        <is>
+          <t>AMARILDO RODRIGUES FARIAS</t>
+        </is>
+      </c>
+      <c r="C1548" s="4" t="inlineStr">
+        <is>
+          <t>07858142****-33</t>
+        </is>
+      </c>
+      <c r="D1548" s="4" t="inlineStr">
+        <is>
+          <t>PRESTAÇÃO DE SERVIÇO DE ASSESSORIA NO APOIO TÉCNICO ADMINISTRATIVO NA GESTÃO DAS ATIVIDADES DESENVOLVIDAS NO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1548" s="4" t="inlineStr">
+        <is>
+          <t>R$ 49.800,00</t>
+        </is>
+      </c>
+      <c r="F1548" s="4" t="inlineStr">
+        <is>
+          <t>27/04/2023</t>
+        </is>
+      </c>
+      <c r="G1548" s="4" t="inlineStr">
+        <is>
+          <t>26/12/2024</t>
+        </is>
+      </c>
+      <c r="H1548" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1548" s="4" t="inlineStr">
+        <is>
+          <t>27/04/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="1549" ht="14" customHeight="1">
+      <c r="A1549" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1550" ht="16" customHeight="1">
+      <c r="A1550" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1550" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1550" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1550" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1550" s="6" t="inlineStr"/>
+      <c r="F1550" s="6" t="inlineStr"/>
+      <c r="G1550" s="6" t="inlineStr"/>
+      <c r="H1550" s="6" t="inlineStr"/>
+      <c r="I1550" s="6" t="inlineStr"/>
+    </row>
+    <row r="1551" ht="14" customHeight="1">
+      <c r="A1551" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1551" s="7" t="inlineStr">
+        <is>
+          <t>21/12/2023</t>
+        </is>
+      </c>
+      <c r="C1551" s="7" t="inlineStr">
+        <is>
+          <t>R$ 29.880,00</t>
+        </is>
+      </c>
+      <c r="D1551" s="7" t="inlineStr">
+        <is>
+          <t>Art. 57, Inciso II - Prorrogação contratual - Novo - 00001/2024</t>
+        </is>
+      </c>
+      <c r="E1551" s="7" t="inlineStr"/>
+      <c r="F1551" s="7" t="inlineStr"/>
+      <c r="G1551" s="7" t="inlineStr"/>
+      <c r="H1551" s="7" t="inlineStr"/>
+      <c r="I1551" s="7" t="inlineStr"/>
+    </row>
+    <row r="1552" ht="8" customHeight="1"/>
+    <row r="1553" ht="18" customHeight="1">
+      <c r="A1553" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1553" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1553" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1553" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1553" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1553" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1553" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1553" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1553" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1554" ht="15" customHeight="1">
+      <c r="A1554" s="4" t="inlineStr">
+        <is>
+          <t>202304180001/2023</t>
+        </is>
+      </c>
+      <c r="B1554" s="4" t="inlineStr">
+        <is>
+          <t>ICONTEC SOLUCOES GOVERNAMENTAIS LTDA</t>
+        </is>
+      </c>
+      <c r="C1554" s="4" t="inlineStr">
+        <is>
+          <t>47041548****-43</t>
+        </is>
+      </c>
+      <c r="D1554" s="4" t="inlineStr">
+        <is>
+          <t>CONTRAÇÃO DE SERVIÇOS DE CONSULTORIA EDUCACIONAL COM A FINALIDADE DE  ACOMPANHAR, ORIENTAR E PLANEJAR A GESTÃO EDUCACIONAL, INCLUSIVE DOS RECURSOS FINANCEIROS, EM AÇÕES DE MANUTENÇÃO E DESENVOLVIMENTO DO ENSINO JUNTO ÀS ESCOLAS, VISANDO A VALORIZAÇÃO PROFISSIONAL, A QUALIDADE E A EXPANSÃO DA EDUCAÇÃO E DA APRENDIZAGEM DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1554" s="4" t="inlineStr">
+        <is>
+          <t>R$ 84.600,00</t>
+        </is>
+      </c>
+      <c r="F1554" s="4" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="G1554" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2024</t>
+        </is>
+      </c>
+      <c r="H1554" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1554" s="4" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="1555" ht="14" customHeight="1">
+      <c r="A1555" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1556" ht="16" customHeight="1">
+      <c r="A1556" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1556" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1556" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1556" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1556" s="6" t="inlineStr"/>
+      <c r="F1556" s="6" t="inlineStr"/>
+      <c r="G1556" s="6" t="inlineStr"/>
+      <c r="H1556" s="6" t="inlineStr"/>
+      <c r="I1556" s="6" t="inlineStr"/>
+    </row>
+    <row r="1557" ht="14" customHeight="1">
+      <c r="A1557" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1557" s="7" t="inlineStr">
+        <is>
+          <t>17/04/2024</t>
+        </is>
+      </c>
+      <c r="C1557" s="7" t="inlineStr">
+        <is>
+          <t>R$ 42.300,00</t>
+        </is>
+      </c>
+      <c r="D1557" s="7" t="inlineStr">
+        <is>
+          <t>&lt;method-wrapper '__str__' of NoneType object at 0x8a3a00&gt; - Prorrogação contratual - Novo - 00003/2024</t>
+        </is>
+      </c>
+      <c r="E1557" s="7" t="inlineStr"/>
+      <c r="F1557" s="7" t="inlineStr"/>
+      <c r="G1557" s="7" t="inlineStr"/>
+      <c r="H1557" s="7" t="inlineStr"/>
+      <c r="I1557" s="7" t="inlineStr"/>
+    </row>
+    <row r="1558" ht="8" customHeight="1"/>
+    <row r="1559" ht="18" customHeight="1">
+      <c r="A1559" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1559" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1559" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1559" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1559" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1559" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1559" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1559" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1559" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1560" ht="15" customHeight="1">
+      <c r="A1560" s="4" t="inlineStr">
+        <is>
+          <t>202304180001/2023</t>
+        </is>
+      </c>
+      <c r="B1560" s="4" t="inlineStr">
+        <is>
+          <t>ICONTEC SOLUCOES GOVERNAMENTAIS LTDA</t>
+        </is>
+      </c>
+      <c r="C1560" s="4" t="inlineStr">
+        <is>
+          <t>47041548****-43</t>
+        </is>
+      </c>
+      <c r="D1560" s="4" t="inlineStr">
+        <is>
+          <t>CONTRAÇÃO DE SERVIÇOS DE CONSULTORIA EDUCACIONAL COM A FINALIDADE DE  ACOMPANHAR, ORIENTAR E PLANEJAR A GESTÃO EDUCACIONAL, INCLUSIVE DOS RECURSOS FINANCEIROS, EM AÇÕES DE MANUTENÇÃO E DESENVOLVIMENTO DO ENSINO JUNTO ÀS ESCOLAS, VISANDO A VALORIZAÇÃO PROFISSIONAL, A QUALIDADE E A EXPANSÃO DA EDUCAÇÃO E DA APRENDIZAGEM DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1560" s="4" t="inlineStr">
+        <is>
+          <t>R$ 84.600,00</t>
+        </is>
+      </c>
+      <c r="F1560" s="4" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="G1560" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2024</t>
+        </is>
+      </c>
+      <c r="H1560" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1560" s="4" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="1561" ht="8" customHeight="1"/>
+    <row r="1562" ht="18" customHeight="1">
+      <c r="A1562" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1562" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1562" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1562" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1562" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1562" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1562" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1562" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1562" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1563" ht="15" customHeight="1">
+      <c r="A1563" s="4" t="inlineStr">
+        <is>
+          <t>202304170001/2023</t>
+        </is>
+      </c>
+      <c r="B1563" s="4" t="inlineStr">
+        <is>
+          <t>FIX CONSULTORIA E SERVICOS LTDA ME</t>
+        </is>
+      </c>
+      <c r="C1563" s="4" t="inlineStr">
+        <is>
+          <t>08789643****-78</t>
+        </is>
+      </c>
+      <c r="D1563" s="4" t="inlineStr">
+        <is>
+          <t>PRETAÇÃO DE SERVIÇOS ESPECIALIZADOS EM TECNOLOGIA DE SISTEMA (LOCADO) DE  ACESSO REMOTO E NUVEM, INCLUINDO SUPORTE TÉCNICO, DE RESPONSABILIDADE DA  SECRETARIA DE ADMINISTRAÇÃO DESTE MUNICÍPIO</t>
+        </is>
+      </c>
+      <c r="E1563" s="4" t="inlineStr">
+        <is>
+          <t>R$ 117.600,00</t>
+        </is>
+      </c>
+      <c r="F1563" s="4" t="inlineStr">
+        <is>
+          <t>17/04/2023</t>
+        </is>
+      </c>
+      <c r="G1563" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H1563" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1563" s="4" t="inlineStr">
+        <is>
+          <t>17/04/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="1564" ht="14" customHeight="1">
+      <c r="A1564" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (3):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1565" ht="16" customHeight="1">
+      <c r="A1565" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1565" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1565" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1565" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1565" s="6" t="inlineStr"/>
+      <c r="F1565" s="6" t="inlineStr"/>
+      <c r="G1565" s="6" t="inlineStr"/>
+      <c r="H1565" s="6" t="inlineStr"/>
+      <c r="I1565" s="6" t="inlineStr"/>
+    </row>
+    <row r="1566" ht="14" customHeight="1">
+      <c r="A1566" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1566" s="7" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="C1566" s="7" t="inlineStr">
+        <is>
+          <t>R$ 25.200,00</t>
+        </is>
+      </c>
+      <c r="D1566" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00148/2025</t>
+        </is>
+      </c>
+      <c r="E1566" s="7" t="inlineStr"/>
+      <c r="F1566" s="7" t="inlineStr"/>
+      <c r="G1566" s="7" t="inlineStr"/>
+      <c r="H1566" s="7" t="inlineStr"/>
+      <c r="I1566" s="7" t="inlineStr"/>
+    </row>
+    <row r="1567" ht="14" customHeight="1">
+      <c r="A1567" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B1567" s="8" t="inlineStr">
+        <is>
+          <t>05/12/2024</t>
+        </is>
+      </c>
+      <c r="C1567" s="8" t="inlineStr">
+        <is>
+          <t>R$ 33.600,00</t>
+        </is>
+      </c>
+      <c r="D1567" s="8" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00149/2025</t>
+        </is>
+      </c>
+      <c r="E1567" s="8" t="inlineStr"/>
+      <c r="F1567" s="8" t="inlineStr"/>
+      <c r="G1567" s="8" t="inlineStr"/>
+      <c r="H1567" s="8" t="inlineStr"/>
+      <c r="I1567" s="8" t="inlineStr"/>
+    </row>
+    <row r="1568" ht="14" customHeight="1">
+      <c r="A1568" s="7" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B1568" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C1568" s="7" t="inlineStr">
+        <is>
+          <t>R$ 33.600,00</t>
+        </is>
+      </c>
+      <c r="D1568" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00150/2025</t>
+        </is>
+      </c>
+      <c r="E1568" s="7" t="inlineStr"/>
+      <c r="F1568" s="7" t="inlineStr"/>
+      <c r="G1568" s="7" t="inlineStr"/>
+      <c r="H1568" s="7" t="inlineStr"/>
+      <c r="I1568" s="7" t="inlineStr"/>
+    </row>
+    <row r="1569" ht="8" customHeight="1"/>
+    <row r="1570" ht="18" customHeight="1">
+      <c r="A1570" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1570" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1570" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1570" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1570" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1570" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1570" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1570" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1570" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1571" ht="15" customHeight="1">
+      <c r="A1571" s="4" t="inlineStr">
+        <is>
           <t>20230095/2023</t>
         </is>
       </c>
-      <c r="B1415" s="4" t="inlineStr">
+      <c r="B1571" s="4" t="inlineStr">
         <is>
           <t>P.A.C PLUS SERVICOS LTDA</t>
         </is>
       </c>
-      <c r="C1415" s="4" t="inlineStr">
+      <c r="C1571" s="4" t="inlineStr">
         <is>
           <t>24730537****-75</t>
         </is>
       </c>
-      <c r="D1415" s="4" t="inlineStr">
+      <c r="D1571" s="4" t="inlineStr">
         <is>
           <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA REALIZAÇÃO DE EVENTOS, FESTIVIDADES CULTURAIS E HOMENAGENS, JUNTO À SECRETARIA ESPORTE E CULTURA DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
         </is>
       </c>
-      <c r="E1415" s="4" t="inlineStr">
+      <c r="E1571" s="4" t="inlineStr">
         <is>
           <t>R$ 53.200,00</t>
         </is>
       </c>
-      <c r="F1415" s="4" t="inlineStr">
+      <c r="F1571" s="4" t="inlineStr">
         <is>
           <t>09/02/2023</t>
         </is>
       </c>
-      <c r="G1415" s="4" t="inlineStr">
+      <c r="G1571" s="4" t="inlineStr">
         <is>
           <t>31/12/2023</t>
         </is>
       </c>
-      <c r="H1415" s="4" t="inlineStr">
+      <c r="H1571" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1415" s="4" t="inlineStr">
+      <c r="I1571" s="4" t="inlineStr">
         <is>
           <t>09/02/2023</t>
         </is>
       </c>
     </row>
+    <row r="1572" ht="8" customHeight="1"/>
+    <row r="1573" ht="18" customHeight="1">
+      <c r="A1573" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1573" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1573" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1573" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1573" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1573" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1573" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1573" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1573" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1574" ht="15" customHeight="1">
+      <c r="A1574" s="4" t="inlineStr">
+        <is>
+          <t>20230095/2023</t>
+        </is>
+      </c>
+      <c r="B1574" s="4" t="inlineStr">
+        <is>
+          <t>P.A.C PLUS SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1574" s="4" t="inlineStr">
+        <is>
+          <t>24730537****-75</t>
+        </is>
+      </c>
+      <c r="D1574" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA REALIZAÇÃO DE EVENTOS, FESTIVIDADES CULTURAIS E HOMENAGENS, JUNTO À SECRETARIA ESPORTE E CULTURA DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1574" s="4" t="inlineStr">
+        <is>
+          <t>R$ 53.200,00</t>
+        </is>
+      </c>
+      <c r="F1574" s="4" t="inlineStr">
+        <is>
+          <t>09/02/2023</t>
+        </is>
+      </c>
+      <c r="G1574" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2023</t>
+        </is>
+      </c>
+      <c r="H1574" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1574" s="4" t="inlineStr">
+        <is>
+          <t>09/02/2023</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="102">
-    <mergeCell ref="A930:I930"/>
+  <mergeCells count="115">
+    <mergeCell ref="A501:I501"/>
+    <mergeCell ref="A567:I567"/>
+    <mergeCell ref="A375:I375"/>
+    <mergeCell ref="A988:I988"/>
+    <mergeCell ref="A1283:I1283"/>
     <mergeCell ref="A1093:I1093"/>
-    <mergeCell ref="A804:I804"/>
-[...4 lines deleted...]
-    <mergeCell ref="A204:I204"/>
+    <mergeCell ref="A438:I438"/>
+    <mergeCell ref="A1087:I1087"/>
+    <mergeCell ref="A543:I543"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A973:I973"/>
-    <mergeCell ref="A1117:I1117"/>
+    <mergeCell ref="A1441:I1441"/>
+    <mergeCell ref="A1033:I1033"/>
     <mergeCell ref="A1328:I1328"/>
-    <mergeCell ref="A1214:I1214"/>
-[...1 lines deleted...]
-    <mergeCell ref="A771:I771"/>
+    <mergeCell ref="A1564:I1564"/>
+    <mergeCell ref="A486:I486"/>
+    <mergeCell ref="A495:I495"/>
+    <mergeCell ref="A411:I411"/>
     <mergeCell ref="A609:I609"/>
-    <mergeCell ref="A1187:I1187"/>
-    <mergeCell ref="A1000:I1000"/>
+    <mergeCell ref="A1078:I1078"/>
+    <mergeCell ref="A1472:I1472"/>
+    <mergeCell ref="A1066:I1066"/>
     <mergeCell ref="A1193:I1193"/>
-    <mergeCell ref="A1168:I1168"/>
-[...1 lines deleted...]
-    <mergeCell ref="A924:I924"/>
+    <mergeCell ref="A1364:I1364"/>
+    <mergeCell ref="A1549:I1549"/>
+    <mergeCell ref="A603:I603"/>
+    <mergeCell ref="A937:I937"/>
+    <mergeCell ref="A387:I387"/>
     <mergeCell ref="A1340:I1340"/>
-    <mergeCell ref="A339:I339"/>
-[...4 lines deleted...]
-    <mergeCell ref="A792:I792"/>
+    <mergeCell ref="A585:I585"/>
+    <mergeCell ref="A1511:I1511"/>
+    <mergeCell ref="A678:I678"/>
+    <mergeCell ref="A1277:I1277"/>
+    <mergeCell ref="A1271:I1271"/>
+    <mergeCell ref="A426:I426"/>
+    <mergeCell ref="A1147:I1147"/>
     <mergeCell ref="A444:I444"/>
-    <mergeCell ref="A1156:I1156"/>
-[...10 lines deleted...]
-    <mergeCell ref="A1181:I1181"/>
+    <mergeCell ref="A1027:I1027"/>
+    <mergeCell ref="A1465:I1465"/>
+    <mergeCell ref="A381:I381"/>
+    <mergeCell ref="A1539:I1539"/>
+    <mergeCell ref="A955:I955"/>
+    <mergeCell ref="A1431:I1431"/>
+    <mergeCell ref="A1555:I1555"/>
+    <mergeCell ref="A405:I405"/>
+    <mergeCell ref="A1295:I1295"/>
+    <mergeCell ref="A889:I889"/>
+    <mergeCell ref="A1060:I1060"/>
+    <mergeCell ref="A1525:I1525"/>
+    <mergeCell ref="A883:I883"/>
+    <mergeCell ref="A1054:I1054"/>
     <mergeCell ref="A1352:I1352"/>
-    <mergeCell ref="A261:I261"/>
-[...1 lines deleted...]
-    <mergeCell ref="A912:I912"/>
+    <mergeCell ref="A633:I633"/>
     <mergeCell ref="A1105:I1105"/>
-    <mergeCell ref="A279:I279"/>
-[...1 lines deleted...]
-    <mergeCell ref="A402:I402"/>
+    <mergeCell ref="A639:I639"/>
+    <mergeCell ref="A691:I691"/>
+    <mergeCell ref="A757:I757"/>
     <mergeCell ref="A1322:I1322"/>
+    <mergeCell ref="A982:I982"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A561:I561"/>
-    <mergeCell ref="A1405:I1405"/>
-[...2 lines deleted...]
-    <mergeCell ref="A1380:I1380"/>
+    <mergeCell ref="A1499:I1499"/>
     <mergeCell ref="A507:I507"/>
-    <mergeCell ref="A345:I345"/>
-[...5 lines deleted...]
-    <mergeCell ref="A759:I759"/>
+    <mergeCell ref="A363:I363"/>
+    <mergeCell ref="A246:I246"/>
+    <mergeCell ref="A1072:I1072"/>
+    <mergeCell ref="A369:I369"/>
+    <mergeCell ref="A838:I838"/>
+    <mergeCell ref="A1358:I1358"/>
+    <mergeCell ref="A1505:I1505"/>
+    <mergeCell ref="A1045:I1045"/>
     <mergeCell ref="A597:I597"/>
-    <mergeCell ref="A372:I372"/>
-[...3 lines deleted...]
-    <mergeCell ref="A858:I858"/>
+    <mergeCell ref="A432:I432"/>
+    <mergeCell ref="A525:I525"/>
+    <mergeCell ref="A1178:I1178"/>
+    <mergeCell ref="A901:I901"/>
+    <mergeCell ref="A1172:I1172"/>
+    <mergeCell ref="A1493:I1493"/>
+    <mergeCell ref="A1021:I1021"/>
     <mergeCell ref="A615:I615"/>
-    <mergeCell ref="A1399:I1399"/>
-[...4 lines deleted...]
-    <mergeCell ref="A708:I708"/>
+    <mergeCell ref="A931:I931"/>
+    <mergeCell ref="A1385:I1385"/>
+    <mergeCell ref="A787:I787"/>
+    <mergeCell ref="A399:I399"/>
+    <mergeCell ref="A697:I697"/>
+    <mergeCell ref="A706:I706"/>
+    <mergeCell ref="A1532:I1532"/>
+    <mergeCell ref="A1135:I1135"/>
+    <mergeCell ref="A1006:I1006"/>
     <mergeCell ref="A1199:I1199"/>
-    <mergeCell ref="A351:I351"/>
-    <mergeCell ref="A876:I876"/>
     <mergeCell ref="A645:I645"/>
+    <mergeCell ref="A685:I685"/>
     <mergeCell ref="A1099:I1099"/>
+    <mergeCell ref="A393:I393"/>
+    <mergeCell ref="A1111:I1111"/>
+    <mergeCell ref="A651:I651"/>
+    <mergeCell ref="A1129:I1129"/>
     <mergeCell ref="A1334:I1334"/>
     <mergeCell ref="A579:I579"/>
-    <mergeCell ref="A450:I450"/>
-[...7 lines deleted...]
-    <mergeCell ref="A894:I894"/>
+    <mergeCell ref="A420:I420"/>
+    <mergeCell ref="A513:I513"/>
+    <mergeCell ref="A573:I573"/>
+    <mergeCell ref="A591:I591"/>
+    <mergeCell ref="A621:I621"/>
+    <mergeCell ref="A799:I799"/>
+    <mergeCell ref="A1370:I1370"/>
+    <mergeCell ref="A919:I919"/>
+    <mergeCell ref="A534:I534"/>
+    <mergeCell ref="A627:I627"/>
     <mergeCell ref="A1301:I1301"/>
-    <mergeCell ref="A555:I555"/>
-[...4 lines deleted...]
-    <mergeCell ref="A870:I870"/>
+    <mergeCell ref="A1012:I1012"/>
+    <mergeCell ref="A1310:I1310"/>
+    <mergeCell ref="A549:I549"/>
+    <mergeCell ref="A1487:I1487"/>
+    <mergeCell ref="A315:I315"/>
     <mergeCell ref="A1346:I1346"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>